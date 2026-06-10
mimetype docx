--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="edc6960" w14:textId="edc6960">
+    <w:p w14:paraId="ee61805" w14:textId="ee61805">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Туындыларды пайдаланудың кейбiр түрлерi үшiн авторлық сыйақының ең төмен мөлшерлемелерін қолдану жөнiндегi нұсқаулықты бекiту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Әділет министрінің 2023 жылғы 28 шiлдедегi № 541 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 31 шiлдеде № 33190 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Әділет министрінің 2023 жылғы 28 шiлдедегi № 541 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 31 шiлдеде № 33190 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2004 жылғы 28 қазандағы № 1120 қаулысымен бекітілген Қазақстан Республикасы Әділет министрлігі туралы ережесінің 14-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>114-3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса берiліп отырған Туындыларды пайдаланудың кейбiр түрлерi үшiн авторлық сыйақының ең төмен мөлшерлемелерін қолдану жөнiндегi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нұсқаулық</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Әділет министрлігінің Зияткерлік меншік құқығы департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Әділет вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -584,1813 +563,1242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 541 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Туындыларды пайдаланудың кейбiр түрлерi үшiн авторлық сыйақының ең төмен мөлшерлемелерін қолдану жөнiндегi нұсқаулық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Нұсқаулық туындыларды көпшiлiк алдында орындау, көпшiлiкке хабарлау жолымен пайдаланғаны үшiн, туындыларды қайта шығарғаны және (немесе) таратқаны, дыбыстау-бейнелеу туындыларын автордың келісімінсіз жеке мақсатта қайта шығарғаны үшiн авторлық сыйақының ең төмен мөлшерлемелерін қолдануды нақтылайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы Нұсқаулықта мынадай негiзгi ұғымдар пайдаланылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) авторлық құқықпен қорғалмайтын туындылар – халық шығармашылығы туындылары, қорғау мерзiмiнiң аяқталуына байланысты қоғамдық игiлiкке айналған туындылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көп актiлi драмалық және музыкалық-драмалық туындылар – кемiнде екi актiсi бар туындылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өлең түріндегі туынды – сахнадан айтылатын мәтiннiң кемiнде жартысы өлең түрiнде жазылған туынды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пьеса – театралдық көрсетуге арналған драмалық туынды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сахналау-пьеса – басқа туындылар, оның iшiнде халық шығармашылығы туындыларының сарындары бойынша жазылған пьеса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "үлкен көлемді" туындылар – айрықша құқықтарын басқару жеке негiзде жүзеге асырылатын туындылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "шағын көлемді" туындылар – айрықша құқықтарын басқару ұжымдық негiзде жүзеге асырылатын туындылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "шағын көлемді" туындыларын көпшiлiк алдында орындау – дербес маңызы бар музыкалық-драмалық туындылардың бөлiмдерiн (ариялар, әндер) көпшiлiк алдында драмалық емес орындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасы Әділет министрінің 2023 жылғы 22 маусымдағы № 400 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32874 болып тіркелген) (бұдан әрі – Бұйрық) бекітілген ең төмен мөлшерлемелер бойынша авторлық сыйақы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орындаушы-әртiстердiң, сондай-ақ техникалық құралдар арқылы да драмалық, музыкалық-драмалық туындыларды, концерттiк, цирк, би бағдарламаларын, мәтiнi бар және мәтiнсiз музыкалық туындыларды көпшiлiк алдында орындағаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) туындыларды көпшiлiк алдында хабарлағаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) туындыларды қайта шығарғаны және (немесе) таратқаны, оның ішінде жалға бергені және көпшiлiкке прокатқа бергені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) дыбыстау-бейнелеу туындыларын автордың келісімінсіз жеке мақсатта қайта шығарғаны үшiн есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бұйрықпен бекітілген авторлық сыйақының ең төменгі мөлшерлемелері пайдаланушы мен автордың, оның құқықтық мирасқорының немесе құқықтарды ұжымдық басқару жөніндегі ұйымның арасындағы шартта өзгеше көзделмесе, қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Туындыларды көпшiлiк алдында орындағаны үшiн авторлық сыйақы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) бiр туындыны немесе бағдарламаны көпшiлiк алдында орындағаны үшiн билеттердi сатудан түскен алымның жалпы сомасынан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) шарт бойынша кепiлдiк төлем сомаларынан не табыстардың өзге сомаларынан пайызбен есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Төлеушi табысының дәл мөлшерiн анықтау қиын болған немесе мүмкiн болмаған жағдайларда, мәтiнi бар немесе мәтiнсiз музыкалық туындыларды, әдеби туындыларды орындаушы әртiстер, сондай-ақ техникалық құралдардың (кез келген дыбыс тасығыштарының ойнатқыштары) көмегiмен дискотекаларға, түнгi клубтарға, мейрамханаларға, кафелерге, кинотеатрларға, сауықханаларға, барларға, бистроларға, асханаларға, ашық алаңдарға, ойын аттракциондарына және басқа да қоғамдық орындарға тегiн кiру кезiнде орындалғаны үшiн авторлық сыйақы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бұйрықпен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекiтiлген Туындыларды көпшiлiк алдында орындау жолымен пайдаланғаны үшiн авторлық сыйақының ең төмен мөлшерлемелерінің 26-тармағында көзделген айлық есептiк көрсеткiшпен есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Туындыларды көпшiлiк алдында хабарлағаны үшiн авторлық сыйақы табыстың жалпы сомасында пайызбен белгiленген мөлшерлерде есептеледi. Бұл ретте авторлық сыйақы есептелуге тиiс жалпы табыс деп жарнаманы орналастыру, хабарларды жасауға түскен демеушiлiк түсiмдер, демеушiлiк не өзге қаржыландыру түрiндегi түсiмдерден, егер ондайлар бар болса, абоненттiк ақы, туындыларға қол жеткiзу үшiн ақы түрiндегi және тағы да басқа түсiмдерден құралатын табыс түсiнiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Авторлық құқықпен қорғалатын, сондай-ақ қорғалмайтын туындыларды қамтитын дыбыстық жазу даналарын қайта шығарғаны және (немесе) таратқаны үшiн авторлық сыйақы тек авторлық құқықпен қорғалатын туындылар үшiн ғана есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды - ҚР Әділет министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...585 lines deleted...]
-      Төлеушi табысының дәл мөлшерiн анықтау қиын болған немесе мүмкiн болмаған жағдайларда, мәтiнi бар немесе мәтiнсiз музыкалық туындыларды, әдеби туындыларды орындаушы әртiстер, сондай-ақ техникалық құралдардың (кез келген дыбыс тасығыштарының ойнатқыштары) көмегiмен дискотекаларға, түнгi клубтарға, мейрамханаларға, кафелерге, кинотеатрларға, сауықханаларға, барларға, бистроларға, асханаларға, ашық алаңдарға, ойын аттракциондарына және басқа да қоғамдық орындарға тегiн кiру кезiнде орындалғаны үшiн авторлық сыйақы </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Туындыларды көпшiлiк алдында орындау, көпшiлiкке хабарлау жолымен пайдаланғаны үшiн, туындыларды қайта шығарғаны және (немесе) таратқаны үшiн авторлық сыйақы мөлшерлемелерін қолдану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Балаларға арналған пьесаларды, оның iшiнде қуыршақ пен орындалатын пьесалар үшiн белгiленген авторлық сыйақының мөлшерлемелері аталған пьесаларға орындалған жерiне қарамастан қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Өз туындыларының сарыны бойынша жазылған пьесалар, егер сахналау тең авторларсыз жасалса, төлтумаға теңестiрiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Халық ертегiлерiнiң сарыны бойынша балаларға арнап жазылған пьесалар төлтумаға теңестiрiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Егер автор туындыны екi немесе бiрнеше тiлде жазып, қай мәтiннiң төлтума, ал қайсысының аударма екенiн ескертпесе, онда ол осы тiлдердiң әрқайсысында төлтума болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Авторлық құқықпен қорғалатын және қорғалмайтын туындыларды (оның iшiнде драмалық туындыларды сүйемелдейтiн музыканы да) қамтитын бағдарламаларды көпшiлiк алдында орындағаны үшiн авторлық сыйақы толық мөлшерлеме бойынша есептеледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тең авторлар бiртұтас бөлiнбес дүние ретiнде жасаған туындыларды көпшiлiк алдында орындағаны үшiн авторлық сыйақы тек авторлық құқығы қорғалатын тең авторларға (олардың құқықтық мирасқорларына) ғана есептеледi. Бұл ретте есептелетiн сыйақының мөлшерi тең авторлардың арасында сыйақының белгiленген мөлшерлемеге тепе-тең бөлiнуiне сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Түгелдей қоғам игiлiгiне айналған туындылардан құрылатын концерттер үшiн авторлық сыйақы есептелмейдi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Концерттiк, эстрада, цирк немесе би бағдарламалары үшiн авторлық сыйақы туындылар әртiстердiң немесе дыбыстық жазуда орындалуына қарамастан, сондай-ақ пайдаланушыға осындай бағдарламаларға билет сатудан табыс түсуiне немесе түспеуiне қарамастан есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Егер спектакль бiрнеше бiр актiлi туындыларды қамтитын болса, сыйақы әрбiр туынды үшiн соған белгiленген мөлшерлеме бойынша жеке-жеке есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер бiр актiлi туынды концерттiк бағдарламада орындалса, бұл туынды үшiн сыйақы соған белгiленген мөлшерлеме бойынша есептеледi және одан басқа концерттiк бағдарлама үшiн де көзделген мөлшерлеме есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер спектакль екi көп актiлi туындыны қамтитын болса, сыйақы әр туынды үшiн тиiстi көп актiлi туындылар үшiн көзделген мөлшерлеменің 1/2 бөлiгiнен есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер көп актiлi туынды концерттiк бағдарламамен орындалса, көп актiлi туынды үшiн сыйақы тиiстi туындылар үшiн көзделген мөлшерлеменің 12 бөлiгiнен есептеледi және тиiстi концерттiк бағдарлама үшiн көзделген мөлшерлеме қосымша есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Шағын көлемдi шығармалар көпшiлiк алдында орындалған жағдайда аудармашы үшiн белгiленген қаламақы сомасы аралық және соңғы аударма авторлары арасында тең бөлiнедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Авторлық құқықпен қорғалатын сахналау-пьесаны аударған үшiн авторлық сыйақы төлтума туындыларының аудармасы үшiн белгiленген мөлшерлемелер бойынша есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Музыкалық-драмалық туындыларды орындағаны үшiн авторлық сыйақының мөлшерлемелері сонымен бiрге туынды концерттiк орындауда қойылатын жағдайларда да қолданылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Музыкасын шетелдiк композиторлар жазған либреттолардың нұсқалары мен оперетталар, музыкалық комедиялар мен мюзиклдер мәтiндерiнiң жаңа сырлары аудармаларға теңестiрiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Драмалық спектакльдерге арнап жазылған музыка үшiн төленетiн сыйақы музыкалық нөмiрлердiң санына, сондай-ақ музыканы әртiстер орындауына немесе дыбыстық жазуда орындалуына қарамастан әрбiр актiсi үшiн 1 пайыз мөлшерiнде есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Егер концерттiк бағдарламада эстрадалық туындылармен қатар тым болмаса бiр iрi симфониялық туынды, не iрi көлемдi камералық туынды, не ұлттық аспаптарға арналған көп актiлi туындылар, не хореографиялық концерт орындалса, осындай концерттiк бағдарлама үшiн авторлық сыйақы сатылған билеттерден (симфониялық, вокалды-симфониялық және камералық шығармалар концертiне арналғандай) түскен жалпы соманың 7 пайызы мөлшерiнде есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер жаңа жылдық шырша қойылымдары бағдарламасына драмалық немесе музыкалық-драмалық туынды енгiзiлсе, мұндай туынды үшiн авторлық сыйақы драмалық және музыкалық-драмалық туындылар үшiн көзделген мөлшерлемелер бойынша есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Концерт пен билерден құралған бағдарлама үшiн кiру ақысы бiрдей болған кезде авторлық сыйақы эстрада концертiндей – түскен жалпы алым сомасының 4 пайызы мөлшерiнде есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Көпшiлiк ареналарында (стадиондарда, спорт сарайларында, ипподромдарда және тағы сондайларда) өткiзiлетiн спорт жарыстарын, спортшылардың көркем өнер көрсетулерiн, ойын аттракциондарын, сән көрсетулерiн, көрмелердi, жәрмеңкелердi, фестивальдарды, конкурстарды және тағы басқа iс-шараларды музыкамен сүйемелдегенi үшiн, авторлық сыйақы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бұйрықпен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекiтiлген Туындыларды көпшiлiк алдында орындау жолымен пайдаланғаны үшiн авторлық сыйақының ең төмен мөлшерлемелерінің 26-тармағында көзделген айлық есептiк көрсеткiшпен есептеледi. </w:t>
-[...907 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> бекітілген Туындыларды көпшiлiк алдында орындау жолымен пайдаланғаны үшiн авторлық сыйақының ең төмен мөлшерлемелерінің 24-тармағында белгiленген мөлшерлеме бойынша есептеледi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер көпшiлiк аренасында эстрадалық, цирк қойылымдары мен концерттер, драмалық немесе музыкалық-драмалық туындылар орындалса, олар үшiн авторлық сыйақы концерттер, драмалық немесе музыкалық-драмалық туындылар, сондай-ақ цирк қойылымдары үшiн белгiленген мөлшерлемелер бойынша есептеледi. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Осы алаңға кiргенi үшiн жеке ақы алмастан, алаңдарда (спектакльге дейiн немесе одан кейiн немесе үзiлiстер кезiнде театрлар фойелерiнде, кинотеатрлар фойелерiнде, дәмханаларда, мейрамханаларда, парктердегі, бақтардағы және стадиондардағы ашық алаңдарда және т.с.) көпшiлiк алдында орындалған туындылар үшiн авторлық сыйақы айлық есептiк көрсеткiштерде есептеледi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>