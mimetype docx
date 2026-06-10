--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7553887" w14:textId="7553887">
+    <w:p w14:paraId="511c94c" w14:textId="511c94c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің "Қазақстан Республикасының Ұлттық даму жоспарын, Елдің аумақтық даму жоспарын, тұжырымдамаларды, мемлекеттік органдардың даму жоспарларын, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларын әзірлеу, мониторингтеу, іске асыру, бағалау және бақылау әдістемесін бекіту туралы" 2021 жылғы 25 қазандағы № 93 және "Доктриналарды (стратегияларды), мемлекеттік бағдарламаларды, кешенді жоспарларды, жол карталарын әзірлеу қағидаларын бекіту туралы" 2021 жылғы 3 қыркүйектегі № 83 бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 25 шiлдедегi № 142 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 28 шiлдеде № 33176 болып тіркелді. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2026 жылғы 4 наурыздағы № 15 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БҰЙЫРАМЫН: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -743,55 +821,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1121,35 +1221,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>