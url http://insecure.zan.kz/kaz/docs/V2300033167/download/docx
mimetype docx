--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="11a6c34" w14:textId="11a6c34">
+    <w:p w14:paraId="2278dfe" w14:textId="2278dfe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 25 шiлдедегi № 541 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 27 шiлдеде № 33167 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 25 шiлдедегi № 541 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 27 шiлдеде № 33167 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -209,145 +209,227 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақшаның күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қала құрылысы және құрылыс жобалары (техникалық-экономикалық негiздемелер және жобалау-сметалық құжаттамалар) бойынша сараптама қорытындыларын ресiмдеу қағидаларын бекіту туралы" ҚР Ұлттық экономика министрінің 2015 жылғы 2 сәуірдегі № 305 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10636 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қала құрылысы және құрылыс жобалары (техникалық-экономикалық негiздемелер және жобалау-сметалық құжаттамалар) бойынша сараптама қорытындыларын ресiмдеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -380,126 +462,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Құрылыс жобалары бойынша сараптама қорытындыларын ресімдеу және беру кезінде сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган ведомствосының бірыңғай порталымен интеграцияланған ақпараттық жүйелер пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қала құрылысы жобалары бойынша сараптама қорытындыларын ресімдеу және беру кезінде сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган ведомствосының бірыңғай порталымен интеграцияланған мемлекеттік сараптама ұйымының ақпараттық жүйесі пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерекше индустриялық аймақтың аккредиттелген сараптама ұйымы ведомстводан тыс кешенді сараптама жүргізу кезінде құпиялылық белгісі бар немесе "қызмет бабында пайдалану үшін" ("ҚБПҮ") белгісі бар құрылыс жобаларын (ТЭН және ЖСҚ) қоспағанда, сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган ведомствосының бірыңғай порталымен интеграцияланған мемлекеттік сараптама ұйымының ақпараттық жүйесі арқылы барлық рәсімдер мен операцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы Қағидаларда ведомстводан тыс кешенді сараптама және кешенді қала құрылысы сараптамасын жүргізу кезінде мынадай негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бастапқы құжаттар – ведомстводан тыс кешенді сараптамаға (қала құрылысы сараптамасына) ұсынылған кезде құрылыс жобаларына қоса берілетін құжаттар (материалдар, деректер), олардың негізінде осы жоба әзірленеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -602,70 +684,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13. Сарапшылар сараптама қорытындысын тапсырыс берушіге беру үшін осы Қағидалардың 4-тармағы 3) тармақшасында көрсетілген және сәулет, қала құрылысы және құрылыс саласындағы Қазақстан Республикасының заңнамасына сәйкес кешенді қала құрылысы сараптамасына жататын жобаларды қараудың нәтижелері бойынша кешенді қала құрылысы сараптамасының сараптама қорытындысын жасайды, оны Қағидалардың осы тарауында көзделген рәсімге сәйкес ресімдейді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -734,70 +816,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "15. Кешенді қала құрылысы сараптамасының сараптамалық қорытындысы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоба бойынша кіріспе және сипаттама бөлігін, сондай-ақ сараптамаға ұсынылған жобаға қоса берілетін міндетті бастапқы құжаттар (материалдар, деректер) туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -864,90 +946,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 16-1 және 16-2-тармақтармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16-1. Қала құрылысы жобалары бойынша кешенді қала құрылысы сараптамасының қорытындылары мемлекеттік сараптама ұйымының сараптама қорытындысы нысанында жасалады және:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалпымемлекеттік маңызы бар (Қазақстан Республикасының аумағын ұйымдастырудың бас схемасының жобалары, аумақты дамытудың өңіраралық схемалары) немесе мемлекетаралық маңызы бар, сондай-ақ халықтың есептік саны жүз мың тұрғыннан асатын қалалардың бас жоспарлары бойынша сараптама ұйымының бірінші басшысының;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -994,70 +1076,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сараптама бөлімдері бастықтарының электрондық-цифрлық қолтаңбалармен (бұдан әрі – ЭЦҚ) куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сараптама ұйымының сараптама қорытындылары оларға жоғарыда аталған лауазымды адамдар қол қойғанға дейін осы жобаның әрбір тарауы (бөлімі) бойынша аттестатталған сарапшылардың ЭЦҚ куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-2. Құпиялылық белгісі немесе ҚБПҮ белгісі бар қала құрылысы жобалары бойынша жүргізілген, мемлекеттік сараптама ұйымы берген кешенді қала құрылысы сараптамасының қорытындылары қағаз жеткізгіште ресімделеді және тапсырыс берушіге беріледі және тегі, аты, әкесінің аты (бар болса), лауазымы, аттестат нөмірі және берілген күні көрсетілген сарапшының мөрімен куәландырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1070,258 +1152,294 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "17. Кешенді қала құрылысы сараптамасының теріс қорытындысы "Барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 қарашадағы № 706 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12414 болып тіркелген) Барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын жүргізу қағидаларында белгіленген жағдайларда жасалады және тапсырыс берушіге жіберіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 18-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "18. Мемлекеттік сараптама ұйымы тапсырыс берушілерге оларға тіркеу нөмірлерін бере отырып кешенді қала құрылысы сараптамасы қорытындыларының есебін жүргізеді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаның күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Сараптама комиссияларын (сараптама топтарын) құру және кешендi ведомстводан тыс сараптамаға және қала құрылысы сараптамасына қатысу үшiн мамандарды (мамандандырылған институттар мен ұйымдарды) тарту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 сәуірдегі № 306 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10635 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Ведомстводан тыс және қала құрылысы сараптамасына қатысу үшін сараптама комиссияларын "сараптама топтарын) құру және мамандарды (мамандандырылған инситуттар мен ұйымдарды) тарту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1334,110 +1452,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тармақша мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) мемлекеттік сараптама ұйымының кешенді қала құрылысы сараптамасын жүргізу үшін сараптама комиссияларын (сараптама топтарын) құруының;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тармақша алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1450,130 +1568,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) және 4) тармақшалар мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) кешенді қала құрылысы сараптамасы – мемлекеттік монополияға жатқызылған, барлық деңгейлердегі қала құрылысы жобаларына сараптама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) консультант – арнайы, оның ішінде құрылыс объектілерін жобалау және (немесе) аумақтың қала құрылысын жоспарлау саласында білімі бар білікті маман не объектілер құрылысы жобасының (техникалық-экономикалық негіздемелер мен жобалау-сметалық құжаттама) немесе барлық деңгейдегі қала құрылысы жобаларының тиісті бөлімдері (бөліктері) бойынша консультативтік көмек көрсету үшін тартылған мамандандырылған институттың немесе ұйымның өкілі;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-тармақша алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1626,206 +1744,206 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын мемлекеттік сараптама ұйымы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын жүргізу үшін мемлекеттік сараптама ұйымы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағын ұйымдастырудың бас схемасының, аумақты дамытудың өңіраралық схемаларының жобаларын қоспағанда, барлық деңгейдегі қала құрылысы жобаларын қарау үшін сараптама тобын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағын ұйымдастырудың бас схемасының, аумақты дамытудың өңіраралық схемаларының жобаларын қарау үшін сараптама комиссиясын құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сараптама комиссияларының (сараптама топтарының) құрамына штаттық сарапшылар, сондай-ақ кешенді қала құрылысы сараптамасына қатысу үшін шарттық негізде тартылатын сарапшылар енгізіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 16-1 және 16-2-тармақтармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16-1. Қажет болған жағдайда мемлекеттік сараптама ұйымы сараптама комиссияларына (сараптама топтарына) жәрдемдесу үшін консультанттарды, қабылданған шешімдерді түсіндіру үшін тапсырыс берушілер мен қала құрылысы жобаларын әзірлеушілердің уәкілетті өкілдерін тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-2. Консультанттар кешенді қала құрылысы сараптамасын жүргізген кезде қарайды және сарапшыларға ұсыныстар береді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1970,70 +2088,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакция жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "21. Сараптама ұйымы штатында талап етілетін мамандықтағы аттестатталған сарапшы болмаған жағдайда не қаралып отырған жобаны бағалау үшін консультанттың пікірі талап етілетін жағдайда, аттестатталған сарапшылар үшін консультанттар ретінде шарт негізінде сараптама комиссияларының (сараптама топтарының) жұмысына қатысуға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ерекше, жоғары мамандандырылған білім мен тәжірибенің болуын (шоғырлануын) талап ететін инновациялық материалдарды, бұйымдарды, жабдықтар мен технологияларды қолдану бөлігінде бірегей объектілерді салу жобалары, сондай-ақ өзге де объектілерді салу жобалары бойынша ведомстводан тыс кешенді сараптама;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2046,150 +2164,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аумақтық объектілер мен елді мекендердің сараптамалық комиссиялары (сараптамалық топтары) қарайтын қала құрылысы жобаларында ерекше реттеу және қала құрылысын регламенттеу болған кезде барлық деңгейдегі қала құрылысы жобаларының кешенді қала құрылысы сараптамасы.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2024 жылғы 7 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2364,55 +2482,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>