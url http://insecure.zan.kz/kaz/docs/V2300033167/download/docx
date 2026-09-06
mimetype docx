--- v1 (2026-06-12)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2278dfe" w14:textId="2278dfe">
+    <w:p w14:paraId="2fd346e" w14:textId="2fd346e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -188,2126 +188,374 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">1) Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) тармақшаның күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 05.05.2026 </w:t>
+        <w:t xml:space="preserve">      2) Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z43" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+        <w:t>
+      2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z44" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...41 lines deleted...]
-    </w:p>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z45" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z46" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3. Құрылыс жобалары бойынша сараптама қорытындыларын ресімдеу және беру кезінде сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган ведомствосының бірыңғай порталымен интеграцияланған ақпараттық жүйелер пайдаланылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z47" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қала құрылысы жобалары бойынша сараптама қорытындыларын ресімдеу және беру кезінде сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган ведомствосының бірыңғай порталымен интеграцияланған мемлекеттік сараптама ұйымының ақпараттық жүйесі пайдаланылады.</w:t>
-[...334 lines deleted...]
-      "15. Кешенді қала құрылысы сараптамасының сараптамалық қорытындысы: </w:t>
+      4. Осы бұйрық 2024 жылғы 7 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...1426 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2482,55 +730,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2856,31 +1104,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>