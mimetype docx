--- v0 (2025-10-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7697a57" w14:textId="7697a57">
+    <w:p w14:paraId="2a0f5a2" w14:textId="2a0f5a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Цифрлық майнерлерді электр желілеріне қосуға қойылатын талаптарды айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Энергетика министрінің 2023 жылғы 25 шiлдедегi № 275 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 27 шiлдеде № 33165 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Энергетика министрінің 2023 жылғы 25 шiлдедегi № 275 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 27 шiлдеде № 33165 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -172,240 +172,273 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 4-бабы 5-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Энергетика министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа қосымшаға сәйкес Цифрлық майнерлерді электр желілеріне қосуға қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Талаптар) бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Энергетика министрлігінің Атомдық және энергетикалық қадағалау мен бақылау комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -420,90 +453,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалғаны туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2024 жылғы 1 қаңтардан бастап қолданысқа енгізілетін Талаптардың 6-тармағының 14) және 15) тармақшаларын, 7-тармағының екінші және үшінші абзацтарын, 10-тармағының 1), 2) және 3) тармақшаларын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -819,993 +853,978 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 275 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық майнерлерді электр желілеріне қосуға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Цифрлық майнерлерді электр желілеріне қосуға қойылатын талаптар (бұдан әрі – Талаптар) "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 4-бабы 5-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Электр энергетикасы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрлық майнерлерді электр желілеріне қосуға қойылатын талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергия беруші ұйымдар мен көтерме сауда нарығындағы цифрлық майнерлер арасында туындайтын қатынастар Қазақстан Республикасының Азаматтық кодексімен, Қазақстан Республикасының электр энергетикасы саласындағы заңнамасымен және осы Талаптармен реттеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...116 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Талаптарда пайдаланылатын негізгі ұғымдар мен анықтамалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүйелiк оператор – орталықтандырылған жедел-диспетчерлiк басқаруды, басқа мемлекеттердiң энергия жүйелерiмен қатарлас жұмысты қамтамасыз етудi, энергия жүйесiндегi теңгерiмдi ұстап тұруды, жүйелiк қызметтер көрсетудi және электр энергиясының көтерме сауда нарығы субъектiлерiнен қосалқы көрсетiлетiн қызметтерiн сатып алуды, сондай-ақ электр энергиясын ұлттық электр желiсi бойынша берудi, оған техникалық қызмет көрсетудi және оны пайдалану әзiрлiгiнде ұстап тұруды жүзеге асыратын ұлттық компания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосалқы тұтынушы – тұтынушының электр желілеріне тікелей қосылған тұтынушы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рұқсат етілген қуат – цифрлық майнерге берілген техникалық шарттарда келісілген немесе қоректендіру ұшындағы қорғаныш автоматының немесе сақтандырғыштардың нақтылы тогымен анықталатын электр энергиясын тұтынудың ең жоғарғы ықтимал қуаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сараптама ұйымы – Қазақстан Республикасының заңнамасына сәйкес энергетикалық сараптама жүргізу жөніндегі қызметті жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тараптардың пайдалану жауапкершілігінің шекарасы – теңгерімдік тиесілік немесе электрмен жабдықтау шарты бойынша анықталатын және тараптардың шаруашылық жүргізуші субъектілер арасындағы тиісті теңгерімдік тиесілігі мен пайдалану жауапкершілігін бөлу актісімен расталған күту, қызмет көрсету және техникалық жай-күйге жауапты осы шаруашылық жүргізуші субъектілері арасындағы энергетикалық жабдықты және (немесе) электр желісін бөлу нүктесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) техникалық шарттар – электр желілеріне қосылуды орындау үшін қажетті техникалық талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электр қондырғысы – электр энергиясын өндіруге, түрлендіруге, өзгертуге, беруге, тұтынуға және (немесе) оны энергияның басқа түріне түрлендіруге арналған машиналар, аппараттар, желілер мен қосалқы жабдықтар (олар орнатылған құрылыстар мен орынжайларды бірге алғанда) жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электр энергиясын есепке алу схемасы – электр энергиясын есепке алудың есеп айырысу үшін берілетін және тұтынылатын электр энергиясының есепке алуды қамтамасыз ететін құралдарының белгілі бір электрлік қосылуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) электр энергиясын коммерциялық есепке алудың автоматтандырылған жүйесі – өлшем құралдарының және электр энергиясын өлшеуге, жинақтауға, өңдеуге, сақтауға және есепке алу деректерін беруге арналған аппараттық-бағдарламалық кешеннің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) энергия беруші ұйым – шарттар негізінде электр немесе жылу энергиясын беру жөніндегі қызметті көрсететін ұйым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) цифрлық майнер – цифрлық майнинг жөніндегі қызметті жүзеге асыратын Қазақстан Республикасының дара кәсіпкері немесе заңды тұлғасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда пайдаланылатын өзге де ұғымдар мен терминдер Қазақстан Республикасының электр энергетикасы саласындағы заңнамасына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2- тарау. Цифрлық майнерлерді электр желілеріне қосылуға арналған техникалық шарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Цифрлық майнерлер үшін электр желілеріне қосылудың техникалық шарттарын энергия беруші ұйымдар кернеуі 35 киловольт және одан жоғары рұқсат етілген қуаты кемінде 1 мегаватт (бұдан әрі - МВт) трансформаторлық кіші станциялардан Қазақстан Республикасының электр энергетикасы туралы заңнамасына сәйкес еркін нысандағы өтініш және осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша сауалнама парағы негізінде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Белгіленген қуаты 5 МВт және одан жоғары цифрлық майнерлер сауалнама парағына жобалау қызметімен айналысуға лицензиясы бар мамандандырылған жобалау ұйымы әзірлеген цифрлық майнерды сыртқы электрмен жабдықтау схемасын қоса береді. "Тұтынушыны сыртқы электрмен жабдықтау схемасының" мазмұны Қазақстан Республикасының Энергетика министрінің 2015 жылғы 25 ақпандағы № 143 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Электр энергиясын пайдалану қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 10403 болып тіркелген) (бұдан әрі – Электр энергиясын пайдалану қағидалары) 4-қосымшада келтірілген. Тұтынушыны сыртқы электрмен жабдықтау схемасы желілеріне қосылу жоспарланып отырған энергия беруші ұйыммен келісіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәлімделген қуаты 5 МВт жоғары цифрлық майнерлердің электр беруші (электр өндіруші) ұйымның электр желісіне қосу техникалық шарттары жүйелік оператормен келісіледі. Мәлімделген қуаты 1-5 МВт цифрлық майнерлердің электр беруші ұйымның электр желісіне қосу техникалық шарттарының көшірмелері бір айдың ішінде жүйелік операторға мәлімет үшін жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүйелік оператормен мәлімделген қуаты 5 МВт жоғары цифрлық майнерлердің энергия беруші ұйымның электр желісіне қосуға арналған техникалық шарттар келісілмеген кезде тиісті цифрлық майнерлер энергия беруші ұйымның электр желілеріне қосылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қосалқы тұтынушы цифрлық майнинг жөніндегі қызметті жүзеге асырған жағдайда тұтынушылардың және энергия беруші ұйымдардың техникалық шарттар беруіне жол берілмейді. Цифрлық майнинг объектілерін тұтынушылар желілеріне (қосалқы тұтынушылар нысанында) қосуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Цифрлық майнерді энергия беруші ұйымның электр желілеріне немесе электр қондырғыларына қосуға арналған техникалық шарттарда мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық шарттар берілген жеке тұлғаның тегі, аты, әкесінің аты (бар болған жағдайда) немесе заңды тұлғаның атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электрмен жабдықтау объектісінің атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объектінің орналасқан жері (қала, ауыл, көше);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) электр тұтынуының рұқсат етілген қуаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электр энергиясын тұтыну сипаты (үнемі, уақытша, маусымды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) электрмен жабдықтаудың сенімділік дәрежесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қуаттың рұқсат етілген коэффициенті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қосылу нүктелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) кіші станциялар жабдығына қосылуды жүзеге асыруға қойылатын негізгі техникалық талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қажет болған жағдайда жаңа цифрлық майнердің қосылуына байланысты қолданыстағы электр желісін күшейту бойынша дәлелді талаптар – сымдардың қималарын ұлғайту, трансформатордың қуатын ауыстыру немесе көбейту, тарататын құрылғылардың қосымша ұяшықтарын салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) техникалық шарттарды беру себебі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) техникалық шарттардың қолданылу мерзімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) электр энергиясын тұтыну мақсаты, тұтынушы қызметінің түрі (цифрлық майнинг жөніндегі қызмет майнинг ретінде көрсетіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) электр энергиясын коммерциялық есепке алудың автоматты жүйесін қолданумен электр энергиясын коммерциялық есепке алуды ұйымдастыру талаптары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) олардың желілеріне қосылған кезде жүйелік операторда және энергия беруші ұйымда орнатылған жүйелермен біріздендіруді қамтамасыз ететін телекоммуникация жүйелерін және жүктемені өшіру құрылғыларын ұйымдастыру талаптары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Тараптардың электр қондырғылардың жай-күйі мен оларға қызмет көрсету үшін пайдалану жауапкершілігінің шекарасы олардың теңгерімдік тиесілігімен белгіленеді және электрлік желілердің теңгерімдік тиесілігі мен тараптардың пайдалану жауапкершілігін шектеу актісінде көрсетіледі, сондай-ақ есепке алу құралдарын орнату және пайдалану Электр энергиясын пайдалану қағидаларымен және Қазақстан Республикасы Энергетика министрінің 2014 жылғы 18 желтоқсандағы № 210 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Электр желілік қағидаларымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10899 болып тіркелген) айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Телекоммуникация жүйесін енгізу және қабылдау, сондай-ақ орнату және пайдалану Қазақстан Республикасы Энергетика министрінің 2015 жылғы 30 наурыздағы № 246 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1878,184 +1897,184 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Жүктемені өшіру құрылғысын енгізу және қабылдау, сондай-ақ орнату және пайдалану Электр желілік қағидаларымен және Қазақстан Республикасы Энергетика министрінің 2015 жылғы 30 наурыздағы № 247 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11066 болып тіркелген) Электр станциялары мен желілерін техникалық пайдалану қағидаларымен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Цифрлық майнерлердің электр қондырғыларын пайдалануға рұқсат беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Цифрлық майнерлердің электр қондырғыларына кернеу беру мынадай тәртіпте және мерзімде жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) цифрлық майнер энергия беруші ұйымға техникалық шарттардың орындалуы және электр қондырғыларына кернеу беруге дайындығы туралы хабарламаны (еркін нысанда) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) энергия беруші ұйым:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабарламаны алған күннен бастап 2 (екі) жұмыс күні ішінде сыртқы қосылуды және орындалған жұмыстардың берілген техникалық шарттарға сәйкестігін тексереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабарламаны алған күннен бастап техникалық талаптарды орындау жөнінде ескертулер болмаған және электр энергиясы мен қуатының көтерме сауда нарығында жасалатын шарттар болған жағдайда 3 (үш) жұмыс күні ішінде цифрлық майнерлардің электр қондырғыларына кернеу беруді, электр энергиясын коммерциялық есепке алу жүйесін пломбалауды жүргізеді, сондай-ақ электр энергиясын коммерциялық есепке алу жүйесін пломбалау актісін және берілген техникалық шарттарға сәйкес орындалған жұмыстардың сәйкестігін және сыртқы қосылуын тексеру актісі, электрлік желілердің теңгерімдік тиесілігі мен тараптардың пайдалану жауапкершілігін шектеу актісін береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сыртқы қосылудың кемшіліктері анықталған және орындалған жұмыстар берілген техникалық шарттарға сәйкес келмеген жағдайда энергия беруші ұйым сыртқы қосылуды қарап-тексерген күннен бастап 2 (екі) жұмыс күні ішінде анықталған кемшіліктер туралы акт береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған кемшіліктер туралы актіде көрсетілген кемшіліктер жойылғаннан кейін құрылыс-монтаждау ұйымы (мердігер) немесе цифрлық майнер энергия беруші ұйымға техникалық шарттардың орындалуы және электр қондырғыларына кернеу беруге әзірлік туралы қайта хабарлама (еркін нысанда) жібереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2084,190 +2103,190 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыртқы қосылымды қайта қарау кезінде сыртқы қосылымды бастапқы тексеру кезінде көрсетілмеген ескертулер беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кемшіліктер қайта қарап шыққаннан кейін жойылмаған жағдайда энергия беруші ұйым сыртқы қосылуды қарап тексеруді жүргізбейді және техникалық шарттардың орындалуы және соңғы қарап-тексерілген күннен бастап 1 (бір) ай ішінде электр қондырғыларына кернеу беруге әзірлік туралы хабарламаны (еркін нысанда) қабылдамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Электр энергиясын цифрлық майнерлерге қосу және босату тек мыналар болған жағдайда ғана жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) энергия беруші ұйым жасаған электр энергиясын коммерциялық есепке алу жүйесін қабылдау актісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) телекоммуникация жүйесін қабылдау актісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жүктемені өшіру құрылғысы енгізу туралы шешім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рұқсат тобы, білікті персоналы бар құрылымдық бөлімше не жұмыс істеп тұрған электр қондырғыларының жұмысына кіруге рұқсат етілген персоналдар құрамы бар ұйыммен жасасқан электр қондырғыға қызмет көрсету шарты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Электр қондырғыларында цифрлық майнердің электр энергетикасы саласындағы нормативтік құқықтық актілерге сәйкес келмейтін монтаждаудағы кемшіліктері, берілген техникалық шарттардан, жобалау құжаттамасынан және нормативтік-техникалық құжаттардың талаптарынан ауытқулары анықталған кезде, техникалық шарттарда көрсетілген рұқсат етілген қуаттан асатын жалпы қуатпен деректерді өңдеу орталықтарының болуы, электр қондырғыларын пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Энергия беруші ұйымдар цифрлық майнинг бойынша қызметті жүзеге асыратын дара кәсіпкерге немесе заңды тұлғаларға электр желісіне қол жеткізу үшін техникалық шарттарды беру кезінде жүйелік операторды берілген күннен бастап күнтізбелік 10 (он) күн ішінде осындай техникалық шарттарды беру туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2364,68 +2383,68 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық майнерлерді электр желілеріне қосудың техникалық шарттарын беруге арналған өтінішке сауалнама парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3772,55 +3791,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4146,31 +4165,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>