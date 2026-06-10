--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c4d7a9" w14:textId="2c4d7a9">
+    <w:p w14:paraId="67a3e2d" w14:textId="67a3e2d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -673,51 +673,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қазақстан </w:t>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республикасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1623,130 +1633,90 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қандастарды бейімдеу және интеграциялау орталығы – Қазақстан Республикасының заңнамасына сәйкес облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органы құратын және қандастарға, олардың отбасы мүшелеріне бейімдеу және интеграциялау қызметтерін көрсетуге және уақытша тұруға арналған заңды тұлға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4) қандастарды қабылдаудың өңірлік квотасы – Қазақстан Республикасының Үкіметі айқындаған өңірлерге тұрақты тұру үшін келетін, Қазақстан Республикасының Әлеуметтік кодексіне сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушыларға көзделген мемлекеттік қолдау шараларымен қамтамасыз етілетін қандастардың және (немесе) қандастар мен олардың отбасы мүшелерінің шекті саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қоныс аударушы – Қазақстан Республикасының Үкіметі айқындаған өңірлерге қоныс аударған ішкі көшіп-қонушы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      4) қандастарды қабылдаудың өңірлік квотасы – Қазақстан Республикасының Үкіметі айқындаған өңірлерге тұрақты тұру үшін келетін, Қазақстан Республикасының Әлеуметтік </w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушыларға көзделген мемлекеттік қолдау шараларымен қамтамасыз етілетін қоныс аударушылардың және (немесе) қоныс аударушылар мен олардың отбасы мүшелерінің шекті саны; </w:t>
+      6) қоныс аударушыларды қабылдаудың өңірлік квотасы – Қазақстан Республикасының Үкіметі айқындаған өңірлерге тұрақты тұру үшін келетін, Қазақстан Республикасының Әлеуметтік кодексіне сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушыларға көзделген мемлекеттік қолдау шараларымен қамтамасыз етілетін қоныс аударушылардың және (немесе) қоныс аударушылар мен олардың отбасы мүшелерінің шекті саны; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) облыс ішінде қоныс аудару – мемлекеттік тұрғын үй қорынан және/немесе жұмыс берушілердің қаражаты есебінен тұрғын үймен қамтамасыз ету және тұрақты жұмыс орнына жұмысқа орналасу немесе кәсіпкерлік бастамаларға жәрдемдесу мүмкіндігі болған кезде экономикалық даму әлеуеті төмен ауылдардан облыстық (аудандық) маңызы бар қалаларға, экономикалық өсу орталықтарына бір облыс шегінде қоныс аудару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
@@ -2422,55 +2392,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>