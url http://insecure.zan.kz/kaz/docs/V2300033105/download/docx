--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="65cffd1" w14:textId="65cffd1">
+    <w:p w14:paraId="ad3e9ad" w14:textId="ad3e9ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -635,113 +635,164 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық экономика министрінің м.а.</w:t>
+              <w:t>Ұлттық экономика министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>міндетін атқарушының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2023 жылғы 17 шілдедегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 140 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бекiтiлген</w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік кәсіпкерлік субъектілерінің тізілімін жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -792,91 +843,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) арнаулы комиссия – дара кәсіпкерлер мен заңды тұлғаларды (ірі кәсіпкерлік субъектілерін қоспағанда) әлеуметтік кәсіпкерлік субъектілерінің тізіліміне енгізуге қатысты мәселелерді қарау мақсатында облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары жанындағы мемлекеттік органдардың, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасының, қоғамдық бірлестіктер мен кәсіптік одақтардың өкілдері қатарынан құрылатын консультативтік-кеңесші орган;</w:t>
+      1) арнаулы комиссия – дара кәсіпкерлер мен заңды тұлғаларды (ірі кәсіпкерлік субъектілерін қоспағанда) әлеуметтік кәсіпкерлік субъектілерінің тізіліміне енгізуге қатысты мәселелерді қарау мақсатында астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары жанындағы мемлекеттік органдардың, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасының, қоғамдық бірлестіктер мен кәсіптік одақтардың өкілдері қатарынан құрылатын консультативтік-кеңесші орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) әлеуметтік кәсіпкерлік субъектілерінің тізілімі (бұдан әрі – тізілім) – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша дара кәсіпкерлер және әлеуметтік кәсіпкерлік субъектілері болып табылатын заңды тұлғалар туралы мәліметтерді қамтитын электрондық дерекқор;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша дара кәсіпкерлер және әлеуметтік кәсіпкерлік субъектілері болып табылатын заңды тұлғалар туралы мәліметтерді қамтитын цифрлық дерекқор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН) – заңды тұлға (филиал мен өкілдік) және қызметін бірлескен кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер үшін қалыптастырылатын бірегей нөмір;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
@@ -892,51 +943,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке сәйкестендiру нөмiрi – жеке тұлға үшiн қалыптастырылатын бiрегей нөмiр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
+      5) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) әлеуметтік кәсіпкерлік субъектісі (бұдан әрі – ӘКС) – тізілімге енгізілген дара кәсіпкер немесе заңды тұлға (ірі кәсіпкерлік субъектілерін қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
@@ -1131,52 +1182,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қандастарды әлеуметтік кәсіпкерлік субъектісі қызметкерлерінің арасында осындай санаттардың кез келгеніне (осындай санаттардың біріне немесе бірнешеуіне) жататын адамдардың орташа жылдық саны алдыңғы күнтізбелік жылдың қорытындысы бойынша кемінде елу пайызды құраған (бірақ осындай санаттарға жататын кемінде екі адам болған), ал еңбекке ақы төлеу шығыстарында осындай санаттардың кез келгеніне (осындай санаттардың біріне немесе бірнешеуіне) жататын адамдардың еңбегіне ақы төлеуге арналған шығыстардың үлесі кемінде жиырма бес пайызды құраған жағдайда, жұмыспен қамтуға ықпал етеді (жұмыскердің әлеуметтік мәртебесі еңбек шартын жасасқан кезде белгіленеді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8) екінші санаттағы ӘКС – осы Қағидалардың 2-тармағының 7) тармақшасында аталған санаттар қатарындағы азаматтар өндіретін тауарларды, орындайтын жұмыстарды, көрсететін қызметтерді өткізуге ықпал ететін ӘКС. Бұл ретте, алдыңғы күнтізбелік жылдың қорытындысы бойынша осындай қызметті (осындай қызмет түрлерін) жүзеге асырудан түсетін кірістердің үлесі ӘКС кірістерінің жалпы көлемінің кемінде елу пайызын құрауға тиіс, ал ӘКС алдыңғы күнтізбелік жыл ішінде алған таза кірістің ағымдағы күнтізбелік жылда осындай қызметті (осындай қызмет түрлерін) жүзеге асыруға бағытталған үлесі көрсетілген кіріс мөлшерінің (алдыңғы күнтізбелік жыл ішінде таза кіріс болған жағдайда) кемінде елу пайызын құрайды;</w:t>
+        <w:t xml:space="preserve">
+      8) екінші санаттағы ӘКС – осы Қағидалардың 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аталған санаттар қатарындағы азаматтар өндіретін тауарларды, орындайтын жұмыстарды, көрсететін қызметтерді өткізуге ықпал ететін ӘКС. Бұл ретте, алдыңғы күнтізбелік жылдың қорытындысы бойынша осындай қызметті (осындай қызмет түрлерін) жүзеге асырудан түсетін кірістердің үлесі ӘКС кірістерінің жалпы көлемінің кемінде елу пайызын құрауға тиіс, ал ӘКС алдыңғы күнтізбелік жыл ішінде алған таза кірістің ағымдағы күнтізбелік жылда осындай қызметті (осындай қызмет түрлерін) жүзеге асыруға бағытталған үлесі көрсетілген кіріс мөлшерінің (алдыңғы күнтізбелік жыл ішінде таза кіріс болған жағдайда) кемінде елу пайызын құрайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) үшінші санаттағы ӘКС – мүгедектігі бар адамдардың тыныс-тіршілігіндегі шектеулерді еңсеруге немесе орнын толтыруға мүмкіндік беретін жағдайлар жасау мақсатында мүгедектігі бар адамдарға арналған, сондай-ақ қоғамдық пайдалы қызметке қатысу үшін басқа азаматтармен тең мүмкіндіктер жасау мақсатында осы Қағидалардың 2-тармағының 7) тармақшасында аталған өзге де адамдарға арналған тауарлар өндіру, жұмыстар орындау, қызметтер көрсету жөніндегі қызметті жүзеге асыратын ӘКС, бұл ретте мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
@@ -1496,114 +1567,132 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоршаған ортаны қорғау жөніндегі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...62 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      осы Қағидалардың 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген халықтың әлеуметтік осал топтарына гериатриялық және геронтологиялық көмек көрсету, денсаулық және ұзақ өмір сүру орталықтарын, саламатты өмір салтын жүргізу бойынша іс-шараларды ұйымдастыру жөніндегі қызмет түрлерінің ішінен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Тізілім Кодекстің 79-4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1618,70 +1707,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес алдыңғы күнтізбелік жылдың 31 желтоқсанындағы жағдай бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша ағымдағы жылғы 1 наурыздан кешіктірілмей бекітіледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ағымдағы жылғы 1 (бірінші) наурыздан кешіктірілмей бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілген мәліметтер арнаулы комиссияның қарау қорытындылары бойынша облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары ұсынған мәліметтерді ескере отырып, жыл сайын алдыңғы күнтізбелік жылдың 31 желтоқсанындағы жағдай бойынша Кодекстің </w:t>
+      Көрсетілген мәліметтер арнаулы комиссияның қарау қорытындылары бойынша астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары ұсынған мәліметтерді ескере отырып, жыл сайын алдыңғы күнтізбелік жылдың 31 желтоқсанындағы жағдай бойынша Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-3-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шарттарға сәйкестігіне өзектілендіріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1695,170 +1784,108 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дара кәсіпкер немесе заңды тұлға Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-3-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген шарттарға сәйкес келген кезде облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары ұсынған мәліметтер негізінде арнаулы комиссияның күнтізбелік тоқсанның 1 (бірінші) күніне қарау қорытындылары бойынша тізілімге жаңа ӘКС енгізіледі.</w:t>
-[...61 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> көзделген шарттарға сәйкес келген кезде астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары ұсынған мәліметтер негізінде арнаулы комиссияның күнтізбелік тоқсанның 1 (бірінші) күніне қарау қорытындылары бойынша тізілімге жаңа ӘКС енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік кәсіпкерлік субъектілерінің тізілімін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тізілімді қалыптастыруды және жүргізуді кәсіпкерлік жөніндегі уәкілетті орган арнаулы комиссияның қарау қорытындылары бойынша облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары ұсынған мәліметтердің негізінде жүзеге асырады.</w:t>
+      4. Тізілімді қалыптастыруды және жүргізуді арнаулы комиссияның қарау қорытындылары бойынша астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары ұсынған мәліметтердің негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Дара кәсіпкер немесе заңды тұлға өзін тізілімге енгізу мақсатында облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарына арнаулы комиссияның қарауына мынадай құжаттарды ұсынады:</w:t>
+      5. Дара кәсіпкер немесе заңды тұлға өзін тізілімге енгізу мақсатында астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарына арнаулы комиссияның қарауына мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1894,51 +1921,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) дара кәсіпкер немесе заңды тұлға өзін тізілімге енгізу үшін өтініш жасайтын санатқа байланысты осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
@@ -1954,51 +2021,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өтініш берушінің уәкілетті адамының өтінішке қол қою құқығын куәландыратын сенімхат (өтініш берушінің сенімхат негізінде әрекет ететін өкілі құжаттарды берген жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. ӘКС-тің бірінші санатына жатқызу шарттарына сәйкес келетін дара кәсіпкер немесе заңды тұлға өтінішпен бірге облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарына арнаулы комиссияның қарауына:</w:t>
+      6. ӘКС-тің бірінші санатына жатқызу шарттарына сәйкес келетін дара кәсіпкер немесе заңды тұлға өтінішпен бірге астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарына арнаулы комиссияның қарауына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш берген күнге жарамды өтініш берушінің штат кестесінің көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
@@ -2114,51 +2181,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ӘКС-тің бірінші санатына жатқызу шарттарында көрсетілген халықтың әлеуметтік осал топтары қатарындағы өтініш беруші қызметкерлерінің дербес деректерін өңдеуге арналған келісімдердің көшірмелерін (дербес деректердің дара кәсіпкерді немесе заңды тұлғаны тізілімге енгізу мақсаты үшін жергілікті атқарушы органдарға ұсынылатынын көрсете отырып) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. ӘКС-тің екінші санатына жатқызу шарттарына сәйкес келетін дара кәсіпкер немесе заңды тұлға өтінішпен бірге облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарына арнаулы комиссияның қарауына:</w:t>
+      7. ӘКС-тің екінші санатына жатқызу шарттарына сәйкес келетін дара кәсіпкер немесе заңды тұлға өтінішпен бірге астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарына арнаулы комиссияның қарауына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2214,51 +2281,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 1-нысан бойынша алдыңғы күнтізбелік жылдың қорытындысы бойынша кірістердің жалпы көлеміндегі ӘКС екінші санатына жатқызу шарттарында көрсетілген қызметті жүзеге асырудан өтініш беруші алған кірістердің үлесі және көрсетілген пайда мөлшерінен өтініш беруші алдыңғы күнтізбелік жылы алған таза пайданың ағымдағы күнтізбелік жылы осындай қызметті жүзеге асыруға бағытталған үлесі туралы анықтаманы (алдыңғы күнтізбелік жыл ішінде таза пайда болған жағдайда) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. ӘКС-тің үшінші санатына жатқызу шарттарына сәйкес келетін дара кәсіпкер немесе заңды тұлға өтінішпен бірге облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарына арнаулы комиссияның қарауына:</w:t>
+      8. ӘКС-тің үшінші санатына жатқызу шарттарына сәйкес келетін дара кәсіпкер немесе заңды тұлға өтінішпен бірге астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарына арнаулы комиссияның қарауына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2273,72 +2340,92 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ӘКС-тің үшінші санатына жатқызу шарттарында көрсетілген қызмет бағыттарына сәйкес ӘКС-тің бірінші санатына жатқызу шарттарында көрсетілген санаттар қатарындағы азаматтарға арналған, осындай азаматтар үшін олардың тыныс-тіршілігіндегі шектеулерді еңсеруге немесе орнын толтыруға мүмкіндік беретін жағдайлар, сондай-ақ қоғам өміріне басқа азаматтармен тең қатысу мүмкіндіктерін жасау мақсатындағы тауарлар (жұмыстар, көрсетілетін қызметтер) өндірісі жөніндегі қызметті жүзеге асыру туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) осы Қағидаларға 6-қосымшаға сәйкес 2-нысан бойынша алдыңғы күнтізбелік жылдың қорытындысы бойынша кірістердің жалпы көлеміндегі ӘКС үшінші санатына жатқызу шарттарында көрсетілген қызметті жүзеге асырудан өтініш беруші алған кірістердің үлесі және көрсетілген пайда мөлшерінен өтініш беруші алдыңғы күнтізбелік жылы алған таза пайданың ағымдағы күнтізбелік жылы осындай қызметті жүзеге асыруға бағытталған үлесі туралы анықтаманы (алдыңғы күнтізбелік жыл ішінде таза пайда болған жағдайда) ұсынады.</w:t>
+        <w:t xml:space="preserve">
+      2) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 2-нысан бойынша алдыңғы күнтізбелік жылдың қорытындысы бойынша кірістердің жалпы көлеміндегі ӘКС үшінші санатына жатқызу шарттарында көрсетілген қызметті жүзеге асырудан өтініш беруші алған кірістердің үлесі және көрсетілген пайда мөлшерінен өтініш беруші алдыңғы күнтізбелік жылы алған таза пайданың ағымдағы күнтізбелік жылы осындай қызметті жүзеге асыруға бағытталған үлесі туралы анықтаманы (алдыңғы күнтізбелік жыл ішінде таза пайда болған жағдайда) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. ӘКС-тің төртінші санатына жатқызу шарттарына сәйкес келетін дара кәсіпкер немесе заңды тұлға өтінішпен бірге облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарына арнаулы комиссияның қарауына:</w:t>
+      9. ӘКС-тің төртінші санатына жатқызу шарттарына сәйкес келетін дара кәсіпкер немесе заңды тұлға өтінішпен бірге астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарына арнаулы комиссияның қарауына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2353,172 +2440,252 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ӘКС-тің төртінші санатына жатқызу шарттарында көрсетілген қоғамдық пайдалы мақсаттарға қол жеткізуге бағытталған және қоғамның әлеуметтік проблемаларын шешуге ықпал ететін қызметті жүзеге асыру туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) осы Қағидаларға 6-қосымшаға сәйкес 3-нысан бойынша алдыңғы күнтізбелік жылдың қорытындысы бойынша кірістердің жалпы көлеміндегі ӘКС төртінші санатына жатқызу шарттарында көрсетілген қызметті жүзеге асырудан өтініш беруші алған кірістердің үлесі және көрсетілген пайда мөлшерінен өтініш беруші алдыңғы күнтізбелік жылы алған таза пайданың ағымдағы күнтізбелік жылы осындай қызметті жүзеге асыруға бағытталған үлесі туралы анықтаманы (алдыңғы күнтізбелік жыл ішінде таза пайда болған жағдайда) ұсынады.</w:t>
+        <w:t xml:space="preserve">
+      2) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 3-нысан бойынша алдыңғы күнтізбелік жылдың қорытындысы бойынша кірістердің жалпы көлеміндегі ӘКС төртінші санатына жатқызу шарттарында көрсетілген қызметті жүзеге асырудан өтініш беруші алған кірістердің үлесі және көрсетілген пайда мөлшерінен өтініш беруші алдыңғы күнтізбелік жылы алған таза пайданың ағымдағы күнтізбелік жылы осындай қызметті жүзеге асыруға бағытталған үлесі туралы анықтаманы (алдыңғы күнтізбелік жыл ішінде таза пайда болған жағдайда) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары:</w:t>
+      10. Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген дара кәсіпкердің немесе заңды тұлғаның өтініштері мен құжаттарын қарау мақсатында жыл сайын, 31 (отыз бірінші) желтоқсаннан кешіктірмей арнайы комиссия құрады;</w:t>
+        <w:t xml:space="preserve"> көрсетілген дара кәсіпкердің немесе заңды тұлғаның өтініштері мен құжаттарын қарау мақсатында жыл сайын 31 (отыз бірінші) желтоқсаннан кешіктірмей арнайы комиссия құрады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жыл сайын 10 қаңтарға дейін және тоқсан сайын, күнтізбелік тоқсанның алдындағы айдың 1-нен 15-не дейін дара кәсіпкерді немесе заңды тұлғаны тізілімге енгізуге арналған өтініштерді қабылдауды жүзеге асырады;</w:t>
+      2) тоқсан сайын, күнтізбелік тоқсанның алдындағы айдың 1-нен 15-і күніне дейін дара кәсіпкерді немесе заңды тұлғаны тізілімге енгізуге арналған өтініштерді қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) өтініштерді қабылдау басталатын күнге дейін кемінде 10 (он) жұмыс күні бұрын облыстық өңірлік апталық баспа басылымында, сондай-ақ өзінің интернет-ресурсында қабылдау мерзімдері мен орнын көрсете отырып, тізілімге енгізуге арналған өтініштерді қабылдау туралы хабарландыру жариялауды жүзеге асырады;</w:t>
+      3) өтініштерді қабылдау басталатын күнге дейін кемінде он жұмыс күні бұрын өзінің интернет-ресурсында қабылдау мерзімдері мен орнын көрсете отырып, тізілімге енгізуге арналған өтініштерді қабылдау туралы хабарландыру жариялауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) дара кәсіпкерлер мен заңды тұлғаларға тізілімге енгізу мәселелері бойынша консультация береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
@@ -2593,421 +2760,829 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Өтінімдерді қабылдау дара кәсіпкердің немесе заңды тұлғаның тіркелген жері (заңды мекенжайы) бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      12. Осы Қағидалардың 5 – 9-тармақтарында көрсетілген өтініш пен құжаттарды дара кәсіпкер немесе заңды тұлға облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарына қағаз түрінде немесе электрондық жеткізгіштерді пайдалана отырып және (немесе) осы Қағидаларға 2-қосымшаға сәйкес бекітілген, басшы не оны алмастыратын адам қол қоятын және дара кәсіпкердің немесе заңды тұлғаның мөрімен (бар болса) бекемделетін нысан бойынша хабарландыруда көрсетілген мекенжай бойынша жеке өзі, пошта, электрондық пошта арқылы немесе өзінің өкілетті өкілі арқылы береді. Өтініште және осы Қағидалардың 5 – 9 тармақтарында көрсетілген құжаттарда қамтылатын мәліметтер олар берілген күнгі жағдай бойынша жарамды болуға тиіс.</w:t>
+        <w:t xml:space="preserve">
+      12. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген өтініш пен құжаттарды дара кәсіпкер немесе заңды тұлға астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарына қағаз түрінде немесе электрондық жеткізгіштерді пайдалана отырып және (немесе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілген, басшы не оны алмастыратын адам қол қоятын және дара кәсіпкердің немесе заңды тұлғаның мөрімен (бар болса) бекемделетін нысан бойынша хабарландыруда көрсетілген мекенжай бойынша жеке өзі, пошта, электрондық пошта арқылы немесе өзінің өкілетті өкілі арқылы береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      13. Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары осы Қағидалардың 5 – 9-тармақтарында көрсетілген өтініш пен құжаттарды қарау кезінде құжаттар ұсынылған күннен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттарда қамтылатын мәліметтердің толықтығын тексеруді жүзеге асырады.</w:t>
+        <w:t xml:space="preserve">
+      осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген өтініште және құжаттарда қамтылатын мәліметтер олар берілген күнгі жағдай бойынша жарамды болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген өтініш пен құжаттарды қарау кезінде құжаттар ұсынылған күннен бастап екі жұмыс күні ішінде ұсынылған құжаттарда қамтылатын мәліметтердің толықтығын тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары осы Қағидалардың 5 – 9-тармақтарында көрсетілген өтініш пен құжаттарды қарау кезінде оларды тиісті мемлекеттік органдардан алынған ақпаратпен салыстырып тексеру арқылы мәліметтердің анықтығын тексеруді жүзеге асырады.</w:t>
+        <w:t xml:space="preserve">
+      Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген өтініш пен құжаттарды қарау кезінде оларды тиісті мемлекеттік органдардан алынған ақпаратпен салыстырып тексеру арқылы мәліметтердің анықтығын тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      14. Арнаулы комиссия осы Қағидалардың 5 – 9-тармақтарында көрсетілген өтініштерді және тиісті құжаттарды қабылдау аяқталған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей, дара кәсіпкерді немесе заңды тұлғаны тізілімге енгізу туралы немесе дара кәсіпкерді немесе заңды тұлғаны тізілімге енгізуден бас тарту туралы ұсынымдарды тұжырымдайды.</w:t>
+        <w:t xml:space="preserve">
+      14. Арнаулы комиссия осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген өтініштерді және тиісті құжаттарды қабылдау аяқталған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей, дара кәсіпкерді немесе заңды тұлғаны тізілімге енгізу туралы немесе дара кәсіпкерді немесе заңды тұлғаны тізілімге енгізуден бас тарту туралы ұсынымдарды тұжырымдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Арнаулы комиссия дара кәсіпкер немесе заңды тұлға ұсынған деректер осы Қағидалардың 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шарттарға сәйкес келмеген кезде дара кәсіпкерді немесе заңды тұлғаны тізілімге енгізуден бас тарту туралы ұсынымдарды тұжырымдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Арнаулы комиссия дара кәсіпкерді немесе заңды тұлғаны тізілімге енгізуден бас тарту туралы ұсынымды тұжырымдаған жағдайда, ол облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарына қайта жүгіне алады.</w:t>
+      16. Арнаулы комиссия дара кәсіпкерді немесе заңды тұлғаны тізілімге енгізуден бас тарту туралы ұсынымды тұжырымдаған жағдайда, ол астананың облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарына қайта жүгіне алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары ағымдағы күнтізбелік жылдың 20 қаңтарынан кешіктірілмейтін мерзімде, сондай-ақ тоқсан сайын күнтізбелік тоқсанның алдындағы айдың 25-күнінен кешіктірмей, кәсіпкерлік жөніндегі уәкілетті органға арнаулы комиссия тізілімге енгізу үшін ұсыным берген дара кәсіпкерлердің немесе заңды тұлғалардың тізбесін ұсынады.</w:t>
+      17. Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары ағымдағы күнтізбелік жылдың 20 (жиырма) қаңтарынан кешіктірілмейтін мерзімде, сондай-ақ тоқсан сайын күнтізбелік тоқсанның алдындағы айдың 25 (жиырма бес) күнінен кешіктірмей, кәсіпкерлік жөніндегі уәкілетті органға арнаулы комиссия тізілімге енгізу үшін ұсыным берген дара кәсіпкерлердің немесе заңды тұлғалардың тізбесін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кәсіпкерлік жөніндегі уәкілетті орган тізбенің негізінде тізілімді бекітеді және өзінің интернет-ресурсында орналастырады.</w:t>
+      Тізілім осы тізбе негізінде бекітіледі және бекітілгеннен кейін 3 (үш) жұмыс күні ішінде кәсіпкерлік жөніндегі уәкілетті органның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік кәсіпкерлік субъектісінің санаты туралы ақпарат жұмыста пайдалану үшін мүдделі тұлғаларға, оның ішінде мемлекеттік органдарға ЭЦҚ-мен куәландырылған электрондық құжат нысанында беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...168 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3082,87 +3657,82 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әлеуметтік кәсіпкерлік субъектілерінің тізілімі </w:t>
+        <w:t xml:space="preserve"> Әлеуметтік кәсіпкерлік субъектілерінің тізілімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
@@ -3181,291 +3751,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Р/с</w:t>
+Р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Дара кәсіпкердің немесе заңды тұлғаның атауы</w:t>
+Дара кәсіпкердің немесе заңды тұлғаның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>сәйкестендіру нөмірі</w:t>
+сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Заңды мекенжайы (тұрған жері)</w:t>
+Заңды мекенжайы (тұрған жері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Әлеуметтік кәсіпкерлік субъектілерінің тізіліміне енгізілу күні</w:t>
+Әлеуметтік кәсіпкерлік субъектілерінің тізіліміне енгізілу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Әлеуметтік кәсіпкерлік субъектісінің санаты</w:t>
+Әлеуметтік кәсіпкерлік субъектісінің</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4530,70 +5040,542 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(уәкілетті органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(дара кәсіпкердің немесе заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның атауы) мекенжайы:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефоны: _____, факс: _____,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электрондық пошта мекенжайы:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дара кәсіпкерді немесе заңды тұлғаны әлеуметтік кәсіпкерлік субъектілерінің тізіліміне енгізу туралы өтініш </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дара кәсіпкердің немесе заңды тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру нөмірі__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі – өтініш беруші) атынан сенімхатсыз әрекет етуге құқығы бар тұлға туралы мәліметтер_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса), жеке басын куәландыратын құжаттың атауы, нөмірі, берілген күні, көрсетілген құжатты берген органның атауы, лауазымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодтарын көрсете отырып, Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ) сәйкес өтініш беруші жүзеге асыратын қызмет түрлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)...;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)...;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ... .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда баяндалғанның негізінде және Қазақстан Республикасының Кәсіпкерлік кодексін басшылыққа ала отырып,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дара кәсіпкердің немесе заңды тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік кәсіпкерлік субъектісі ретінде тануды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өтініште және оған қоса берілген құжаттарда өзі ұсынған мәліметтердің анық екендігіне кепілдік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік кәсіпкерлік субъектілерінің тізілімін жүргізу қағидаларында көзделген құжаттар қоса беріледі ( _____ парақта).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ ж. "___"_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дара кәсіпкер (заңды тұлғаның басшысы) / уәкілетті адам _________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (қолтаңбаның толық жазылуы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөр орны (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4629,945 +5611,989 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>Әлеуметтік кәсіпкерлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(уәкілетті органның атауы)</w:t>
+              <w:t>субъектілерінің тізілімін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(дара кәсіпкердің немесе заңды</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұлғаның атауы) мекенжайы:</w:t>
-[...51 lines deleted...]
-              <w:t>___________________________.</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Дара кәсіпкерді немесе заңды тұлғаны  әлеуметтік кәсіпкерлік субъектілерінің</w:t>
-[...35 lines deleted...]
-        <w:t>(дара кәсіпкердің немесе заңды тұлғаның толық атауы)</w:t>
+        <w:t xml:space="preserve"> Әлеуметтік кәсіпкерлік субъектілерінің бірінші санатына жатқызу шарттарында көрсетілген халықтың әлеуметтік осал топтарына өтініш беруші жұмыскерлерінің жататынын растайтын құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...271 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...74 lines deleted...]
-            </w:pPr>
+Азаматтар санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар (тиісті негіздеме болған жағдайда ұсынылады)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-басшысы) / уәкілетті адам</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+Мүгедектігі бар адамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_______________</w:t>
-[...35 lines deleted...]
-______________________________</w:t>
+мүгедектікті белгілеу фактісін растайтын анықтаманың көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(қолы)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+Мүгедектігі бар баланы тәрбиелеп отырған ата-аналар және өзге де заңды өкілдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(қолтаңбаның толық жазылуы)</w:t>
+баланың тууы (асырап алынуы) туралы куәліктерінің көшірмелері; мүгедектігі бар балаға қорғаншылық, қамқоршылық белгіленгенін растайтын құжаттардың (қорғаншылықты немесе қамқоршылықты жүзеге асыру туралы шарттың не қорғаншы және қамқоршы органның қорғаншыны немесе қамқоршыны тағайындау туралы актісінің) көшірмелері; мүгедектікті белгілеу фактісін растайтын анықтаманың көшірмесі ("мүгедектігі бар бала" санатын белгілеу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мөр орны (бар болса)</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+Зейнеткерлер және зейнеталды жастағы азаматтар (жасына байланысты зейнетақы төлемдеріне құқық беретін жасқа келгенге дейін бес жыл ішінде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зейнеткерлік куәліктің және жеке басты куәландыратын құжаттың көшірмелері не олардың эдектрондық нысандары (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалар ауылдарының тәрбиеленушілерін және балалар үйлерінің, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған мектеп-интернаттардың түлектерін – жиырма тоғыз жасқа дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адасып қалған (тастанды) баланы жеткізу туралы актінің көшірмесі; ата-ана құқығынан бас тарту және баланы асырап алуға келісу туралы хаттаманың көшірмесі; баланы денсаулық сақтау ұйымында қалдыру туралы актінің көшірмесі; жетім бала немесе ата-анасының қамқорлығынсыз қалған бала тұратын білім беру, медициналық және басқа да ұйым басшысының анықтамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінен жазасын өтеуден босатылған адамдар – босатылғаннан кейін алпыс ай ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғылықты жеріндегі учаскелік полициядан мінездеме; сотталған адамның жеке ісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінде жазасын өтеп жүрген және пробация қызметінде есепте тұрған адамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пробация қызметінен анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгілі бір тұрғылықты жері жоқ адамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгілі бір тұрғылықты жері жоқ адамдарға арналған әлеуметтік бейімдеу орталықтарынан анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аз қамтылған, көпбалалы немесе толық емес отбасыларға жататын ата-аналарды және басқа да заңды өкілдерді, сондай-ақ "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр Ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олардың мәртебесін растайтын құжаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық науқастарды медициналық-әлеуметтік оңалтудан немесе психикаға белсенді әсер ететін заттарға тәуелділікті емдеуден өткен адамдар – оңалту немесе емдеу жүргізілгеннен кейін он екі ай ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық-әлеуметтік оңалтудың, наркологиялық және психоневрологиялық диспансерлердің дәрігерлік қорытындысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандастар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандас куәлігі не оның электрондық нысаны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5618,1235 +6644,149 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әлеуметтік кәсіпкерлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">субъектілерінің тізілімін </w:t>
+              <w:t>субъектілерінің тізілімін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш беруші ________________________________________________ (дара кәсіпкердің немесе заңды тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 29.06.2024 </w:t>
-[...1050 lines deleted...]
-          <w:color w:val="000000"/>
+      Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-3-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген халықтың әлеуметтік осал топтары қатарындағы жұмыскерлерінің саны мен жалақысы туралы мәліметтер 20__жылы "___" ___________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8579,51 +8519,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Кәсіпкерлік кодексінің 79-3-бабының </w:t>
+ Қазақстан Республикасы Кәсіпкерлік кодексінің 79-3-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8744,177 +8684,123 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-3-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген </w:t>
+        <w:t xml:space="preserve"> көрсетілген санаттарға жататын жұмыскерлердің алдыңғы күнтізбелік жыл ішіндегі жұмыскерлердің (адамның) жалпы орташа тізімдік санындағы үлесі, пайызбен –__________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      санаттарға жататын жұмыскерлердің алдыңғы күнтізбелік жыл ішіндегі </w:t>
+        <w:t>
+      20__ жылы "___"_______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жұмыскерлердің (адамның) жалпы орташа тізімдік санындағы үлесі, пайызбен – </w:t>
+        <w:t>
+      Дара кәсіпкер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________.</w:t>
+      (заңды тұлғаның басшысы) /__________ _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>
-      уәкілетті адам             (қолы)       (қолтаңбаның толық жазылуы)</w:t>
+      уәкілетті адам (қолы) (қолтаңбаның толық жазылуы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мөр орны (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -9009,3845 +8895,2369 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бірінші санатына жатқызу шарттарында көрсетілген халықтың әлеуметтік осал топтары қатарындағы азаматтар өндіретін тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізу туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...73 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-3-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген санаттар қатарындағы азаматтар өндіретін тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізу туралы жалпы ақпарат</w:t>
-      </w:r>
-[...2326 lines deleted...]
-      Әлеуметтік кәсіпкерлік субъектілерінің екінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...16 lines deleted...]
-            <w:gridSpan w:val="3"/>
+Көрсеткіштің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Көрсеткіштің мәні:</w:t>
+Өндірілетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жасалған шарттардың саны (шарттардың нысанасын көрсете отырып)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдыңғы күнтізбелік жыл ішінде өткізуден түскен түсім (шарттар бойынша ақша қаражатының көлемі), теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының Кәсіпкерлік кодексі 79-3-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген санаттарға жататын азаматтардың барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-екінші санаттағы әлеуметтік кәсіпкерлік субъектілерінің қызметінен</w:t>
-[...72 lines deleted...]
-            </w:r>
+мүгедектігі бар адамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы күнтізбелік жыл ішінде қызметті жүзеге асырудан алынған кірістердің жалпы көлемі, теңге</w:t>
-            </w:r>
+мүгедектігі бар баланы тәрбиелеп отырған ата-аналар және басқа да заңды өкілдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы күнтізбелік жыл ішінде әлеуметтік кәсіпкерлік субъектілерінің екінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер, теңге</w:t>
-            </w:r>
+зейнеткерлер және зейнеталды жастағы азаматтар (жасына байланысты зейнетақы төлемдеріне құқық беретін жасқа келгенге дейін бес жыл ішінде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кірістердің жалпы көлемінде алдыңғы күнтізбелік жылдың қорытындысы бойынша әлеуметтік кәсіпкерлік субъектілерінің екінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістердің үлесі, пайыз</w:t>
-            </w:r>
+балалар ауылдарының тәрбиеленушілерін және балалар үйлерінің, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған мектеп-интернаттардың түлектерін – жиырма тоғыз жасқа дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы күнтізбелік жыл ішінде алынған таза пайданың мөлшері, теңге</w:t>
-            </w:r>
+Қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінен жазасын өтеуден босатылған адамдар – босатылғаннан кейін алпыс ай ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымдағы күнтізбелік жылда әлеуметтік кәсіпкерлік субъектілерінің екінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған пайданың мөлшері, теңге</w:t>
-            </w:r>
+қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінде жазасын өтеп жүрген және пробация қызметінде есепте тұрған адамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы күнтізбелік жылы алынған таза пайданың көрсетілген пайда мөлшерінен ағымдағы күнтізбелік жылы әлеуметтік кәсіпкерлік субъектілерінің екінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған үлесі, теңге</w:t>
-            </w:r>
+белгілі бір тұрғылықты жері жоқ адамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аз қамтылған, көпбалалы немесе толық емес отбасыларға жататын ата-аналар және басқа да заңды өкілдер, сондай-ақ "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр Ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наркологиялық науқастарды медициналық-әлеуметтік оңалтудан немесе психикаға белсенді әсер ететін заттарға тәуелділікті емдеуден өткен адамдар – оңалту немесе емдеу жүргізілгеннен кейін он екі ай ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қандастар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Қазақстан Республикасы Кәсіпкерлік кодексінің 79-3-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) тармақшаларында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген әлеуметтік кәсіпкерлік субъектілерінің санаттарына жататын жұмыскерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>79-3-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген азаматтар өндіретін тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуді қамтамасыз ету тетігінің сипаттамасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      20__ ж. "___"_______________</w:t>
+      (еркін нысанда):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылы "___"_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дара кәсіпкер (заңды тұлғаның басшысы) / уәкілетті адам _________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (қолтаңбаның толық жазылуы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөр орны (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...431 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әлеуметтік кәсіпкерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерінің тізілімін жүргізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-нысан</w:t>
+      Алдыңғы күнтізбелік жылдың қорытындысы бойынша кірістердің жалпы көлеміндегі әлеуметтік кәсіпкерлік субъектілерінің екінші санатына жатқызу шарттарында көрсетілген қызметті жүзеге асырудан өтініш беруші алған кірістердің үлесі және көрсетілген пайда мөлшерінен өтініш беруші алдыңғы күнтізбелік жылы алған таза пайданың ағымдағы күнтізбелік жылы осындай қызметті жүзеге асыруға бағытталған үлесі туралы анықтама (алдыңғы күнтізбелік жыл ішінде таза пайда болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер туралы мәліметтер:</w:t>
+      Әлеуметтік кәсіпкерлік субъектілерінің екінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12864,108 +11274,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Көрсеткіштің атауы</w:t>
+Көрсеткіштің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Көрсеткіштің мәні:</w:t>
+Көрсеткіштің мәні:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -13185,1021 +11575,683 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төртінші санаттағы әлеуметтік кәсіпкерлік субъектілерінің қызметінен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алдыңғы күнтізбелік жыл ішінде қызметті жүзеге асырудан алынған кірістердің жалпы көлемі, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы күнтізбелік жыл ішінде әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер, теңге</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+Алдыңғы күнтізбелік жыл ішінде әлеуметтік кәсіпкерлік субъектілерінің екінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кірістердің жалпы көлемінде алдыңғы күнтізбелік жылдың қорытындысы бойынша әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістердің үлесі, пайыз</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+Кірістердің жалпы көлемінде алдыңғы күнтізбелік жылдың қорытындысы бойынша әлеуметтік кәсіпкерлік субъектілерінің екінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістердің үлесі, пайыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алдыңғы күнтізбелік жыл ішінде алынған таза пайданың мөлшері, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымдағы күнтізбелік жылда әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған пайданың мөлшері, теңге</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+Ағымдағы күнтізбелік жылда әлеуметтік кәсіпкерлік субъектілерінің екінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған пайданың мөлшері, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы күнтізбелік жылы алынған таза пайданың көрсетілген пайда мөлшерінен ағымдағы күнтізбелік жылы әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған үлесі, теңге</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+Алдыңғы күнтізбелік жылы алынған таза пайданың көрсетілген пайда мөлшерінен ағымдағы күнтізбелік жылы әлеуметтік кәсіпкерлік субъектілерінің екінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған үлесі, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20__ ж. "___"_______________</w:t>
+      20__ ж. "___"_______________ Дара кәсіпкер (заңды тұлғаның басшысы) /</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті адам _________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (қолтаңбаның толық жазылуы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөр орны (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...431 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-нысан</w:t>
+      Алдыңғы күнтізбелік жылдың қорытындысы бойынша кірістердің жалпы көлеміндегі әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызметті жүзеге асырудан өтініш беруші алған кірістердің үлесі және көрсетілген пайда мөлшерінен өтініш беруші алдыңғы күнтізбелік жылы алған таза пайданың ағымдағы күнтізбелік жылы осындай қызметті жүзеге асыруға бағытталған үлесі туралы анықтама (алдыңғы күнтізбелік жыл ішінде таза пайда болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер туралы мәліметтер:</w:t>
+      Әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14216,108 +12268,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Көрсеткіштің атауы</w:t>
+Көрсеткіштің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Көрсеткіштің мәні:</w:t>
+Көрсеткіштің мәні:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -14641,51 +12673,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы күнтізбелік жыл ішінде әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер, теңге</w:t>
+Алдыңғы күнтізбелік жыл ішінде әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14715,51 +12747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кірістердің жалпы көлемінде алдыңғы күнтізбелік жылдың қорытындысы бойынша әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістердің үлесі, пайыз</w:t>
+Кірістердің жалпы көлемінде алдыңғы күнтізбелік жылдың қорытындысы бойынша әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістердің үлесі, пайыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14863,51 +12895,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымдағы күнтізбелік жылда әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған пайданың мөлшері, теңге</w:t>
+Ағымдағы күнтізбелік жылда әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған пайданың мөлшері, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14937,51 +12969,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы күнтізбелік жылы алынған таза пайданың көрсетілген пайда мөлшерінен ағымдағы күнтізбелік жылы әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған үлесі, теңге</w:t>
+Алдыңғы күнтізбелік жылы алынған таза пайданың көрсетілген пайда мөлшерінен ағымдағы күнтізбелік жылы әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған үлесі, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14990,516 +13022,107 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20__ ж. "___"_______________</w:t>
+      20__ ж. "___"_______________ Дара кәсіпкер (заңды тұлғаның басшысы) /</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...461 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті адам _________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (қолтаңбаның толық жазылуы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөр орны (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15533,1930 +13156,923 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әлеуметтік кәсіпкерлік</w:t>
-[...38 lines deleted...]
-              <w:t>7-қосымша</w:t>
+              <w:t>3-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
+      Алдыңғы күнтізбелік жылдың қорытындысы бойынша кірістердің жалпы көлеміндегі әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қызметті жүзеге асырудан өтініш беруші алған кірістердің үлесі және көрсетілген пайда мөлшерінен өтініш беруші алдыңғы күнтізбелік жылы алған таза пайданың ағымдағы күнтізбелік жылы осындай қызметті жүзеге асыруға бағытталған үлесі туралы анықтама (алдыңғы күнтізбелік жыл ішінде таза пайда болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="67"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="68"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нысаналы аудитория</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+Көрсеткіштің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндірілетін өнімнің (тауарлардың, жұмыстардың, көрсетілетін қызметтердің) түрі</w:t>
-[...71 lines deleted...]
-Алдыңғы күнтізбелік жыл ішінде өнімді (тауарларды, жұмыстарды, көрсетілетін қызметтерді) өткізуден түскен түсім</w:t>
+Көрсеткіштің мәні:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар адамдар</w:t>
-[...96 lines deleted...]
-            </w:pPr>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар баланы тәрбиелеп отырған ата-аналар және басқа да заңды өкілдер</w:t>
-[...96 lines deleted...]
-            </w:pPr>
+екінші санаттағы әлеуметтік кәсіпкерлік субъектілерінің қызметінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+үшінші санаттағы әлеуметтік кәсіпкерлік субъектілерінің қызметінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+төртінші санаттағы әлеуметтік кәсіпкерлік субъектілерінің қызметінен</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зейнеткерлер және зейнеталды жастағы азаматтар (жасына байланысты зейнетақы төлемдеріне құқық беретін жасқа жеткенге дейін бес жыл ішінде)</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+Алдыңғы күнтізбелік жыл ішінде қызметті жүзеге асырудан алынған кірістердің жалпы көлемі, теңге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-балалар ауылдарының тәрбиеленушілерін және балалар үйлерінің, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған мектеп-интернаттардың түлектерін – жиырма тоғыз жасқа дейін</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+Алдыңғы күнтізбелік жыл ішінде әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістер, теңге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінен жазасын өтеуден босатылған адамдар – босатылғаннан кейін алпыс ай ішінде</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+Кірістердің жалпы көлемінде алдыңғы күнтізбелік жылдың қорытындысы бойынша әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асырудан түскен кірістердің үлесі, пайыз</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінде жазасын өтеп жүрген және пробация қызметінде есепте тұрған адамдар</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+Алдыңғы күнтізбелік жыл ішінде алынған таза пайданың мөлшері, теңге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Белгілі бір тұрғылықты жері жоқ адамдар</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+Ағымдағы күнтізбелік жылда әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған пайданың мөлшері, теңге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аз қамтылған, көпбалалы немесе толық емес отбасыларға жататын ата-аналар және басқа да заңды өкілдер, сондай-ақ "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналар</w:t>
-[...338 lines deleted...]
-            </w:pPr>
+Алдыңғы күнтізбелік жылы алынған таза пайданың көрсетілген пайда мөлшерінен ағымдағы күнтізбелік жылы әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қызметті (қызмет түрлерін) жүзеге асыруға бағытталған үлесі, теңге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>
+      20__ ж. "___"_______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...144 lines deleted...]
-      (заңды тұлғаның басшысы) / уәкілетті адам ___________ ___________________ </w:t>
+        <w:t>
+      Дара кәсіпкер (заңды тұлғаның басшысы) / уәкілетті адам _________ __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (қолтаңбаның толық жазылуы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -17523,118 +14139,1935 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әлеуметтік кәсіпкерлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субъектілерінің тізілімін жүргізу</w:t>
+              <w:t>субъектілерінің тізілімін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8-қосымша</w:t>
-            </w:r>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әлеуметтік кәсіпкерлік субъектілерінің бірінші санатына жатқызу шарттарында көрсетілген санаттар қатарындағы азаматтарға арналған тауарлар (жұмыстар, көрсетілетін қызметтер) өндірісі жөніндегі қызметті жүзеге асыру туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Әлеуметтік кәсіпкерлік субъектілерінің үшінші санатына жатқызу шарттарында көрсетілген қызмет бағыттарына сәйкес әлеуметтік кәсіпкерлік субъектілерінің бірінші санатына жатқызу шарттарында көрсетілген санаттар қатарындағы азаматтардың тыныс-тіршілігіндегі шектеулерді еңсеруіне немесе орнын толтыруға мүмкіндік беретін жағдайлар жасау, сондай-ақ қоғам өміріне басқа азаматтармен тең қатысуларына мүмкіндіктер беру мақсатында, оларға арнап өндірілетін өнім (тауарлар, жұмыстар, көрсетілетін қызметтер) туралы жалпы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы аудитория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірілетін өнімнің (тауарлардың, жұмыстардың, көрсетілетін қызметтердің) түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірілетін өнім түрінің (тауарлардың, жұмыстардың, көрсетілетін қызметтердің) мақсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдыңғы күнтізбелік жыл ішінде өнімді (тауарларды, жұмыстарды, көрсетілетін қызметтерді) өткізуден түскен түсім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүгедектігі бар адамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүгедектігі бар баланы тәрбиелеп отырған ата-аналар және басқа да заңды өкілдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зейнеткерлер және зейнеталды жастағы азаматтар (жасына байланысты зейнетақы төлемдеріне құқық беретін жасқа жеткенге дейін бес жыл ішінде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалар ауылдарының тәрбиеленушілерін және балалар үйлерінің, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған мектеп-интернаттардың түлектерін – жиырма тоғыз жасқа дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінен жазасын өтеуден босатылған адамдар – босатылғаннан кейін алпыс ай ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылмыстық-атқару (пенитенциарлық) жүйесі мекемелерінде жазасын өтеп жүрген және пробация қызметінде есепте тұрған адамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгілі бір тұрғылықты жері жоқ адамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аз қамтылған, көпбалалы немесе толық емес отбасыларға жататын ата-аналар және басқа да заңды өкілдер, сондай-ақ "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр Ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наркологиялық науқастарды медициналық-әлеуметтік оңалтудан немесе психикаға белсенді әсер ететін заттарға тәуелділікті емдеуден өткен адамдар – оңалту немесе емдеу жүргізілгеннен кейін он екі ай ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандастар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасы Кәсіпкерлік кодексінің 79-3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген санаттар қатарындағы азаматтар үшін олардың тыныс-тіршілігіндегі шектеулерді еңсеруіне немесе орнын толтыруға мүмкіндік беретін жағдайлар жасауға, сондай-ақ қоғам өміріне басқа азаматтармен тең қатысуларына мүмкіндіктер беруге ықпал ететін тауарлар (жұмыстар, көрсетілетін қызметтер) қасиеттерінің сипаттамасы (еркін нысанда):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Нысан</w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылы "___"_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дара кәсіпкер (заңды тұлғаның басшысы) / уәкілетті адам _________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (қолтаңбаның толық жазылуы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әлеуметтік кәсіпкерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерінің тізілімін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік кәсіпкерлік субъектілерінің төртінші санатына жатқызу шарттарында көрсетілген қоғамдық пайдалы мақсаттарға қол жеткізуге бағытталған және қоғамның әлеуметтік проблемаларын шешуге ықпал ететін қызметті жүзеге асыру туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17647,982 +16080,704 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қызмет түрі</w:t>
+Қызмет түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Кодтарын көрсете отырып, Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ) сәйкес қызмет түрлері</w:t>
+Кодтарын көрсете отырып, Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ) сәйкес қызмет түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Өнімді (тауарларды, жұмыстарды, көрсетілетін қызметтерді) өткізуден түскен түсім</w:t>
+Өнімді (тауарларды, жұмыстарды, көрсетілетін қызметтерді) өткізуден түскен түсім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отбасын нығайтуға, балалардың отбасында тәрбиеленуін қамтамасыз етуге және ана мен баланы қолдауға бағытталған психологиялық-педагогикалық және өзге де қызметтерді көрсету жөніндегі қызмет</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 балалардың демалысын және оларды сауықтыруды ұйымдастыру жөніндегі қызмет</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта, жалпы орта білімнің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік білімнің білім беру бағдарламаларын іске асыру жөніндегі қызмет</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мүмкіндігі шектеулі балаларға психологиялық-педагогикалық қолдау көрсету, негізгі орта және жалпы орта білімнің оқу бағдарламаларын меңгеруде, дамуда және әлеуметтік бейімделуде қиналатын білім алушылар мен тәрбиеленушілерге медициналық және әлеуметтік көмек көрсету жөніндегі қызмет</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 әлеуметтік бағдарланған коммерциялық емес ұйымдардың қызметтер ұсыну сапасын арттыруға бағытталған, осы ұйымдардың қызметкерлері мен еріктілерін (волонтерлерді) оқыту жөніндегі қызмет</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мәдени-ағартушылық қызмет (оның ішінде, жеке музейлердің, театрлардың, кітапханалардың, архивтердің, мектеп-студиялардың, шығармашылық шеберханалардың, ботаникалық және зоологиялық бақтардың, мәдениет үйлерінің, халық шығармашылығы үйлерінің қызметі)</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қоршаған ортаны қорғау жөніндегі қызмет</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+ Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>79-3-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көрсетілген халықтың әлеуметтік осал топтарына гериатриялық және геронтологиялық көмек көрсету, денсаулық және ұзақ өмір сүру орталықтарын, саламатты өмір салтын жүргізу бойынша іс-шараларды ұйымдастыру жөніндегі қызмет</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18633,528 +16788,120 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ ж. "___"_______________</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...461 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дара кәсіпкер (заңды тұлғаның басшысы) / уәкілетті адам _________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (қолтаңбаның толық жазылуы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөр орны (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -19176,55 +16923,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>