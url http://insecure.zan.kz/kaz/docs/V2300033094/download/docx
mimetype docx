--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e5e87e7" w14:textId="e5e87e7">
+    <w:p w14:paraId="ee77977" w14:textId="ee77977">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,81 +93,83 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 14 шiлдедегi № 516 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 шiлдеде № 33094 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 14 шiлдедегi № 516 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 шiлдеде № 33094 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -176,62 +178,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -248,206 +458,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің ҚПҚ бойынша жер қойнауын пайдалану департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -978,92 +1172,313 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 516 Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1079,234 +1494,942 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі – Заң) сәйкес әзірленді және мемлекеттік қызмет көрсету тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жер қойнауын пайдалану мәселелері жөніндегі сараптама комиссиясы (бұдан әрі – сараптама комиссиясы) – жер қойнауын пайдалану құқығын және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беруге арналған өтініштерді қарау кезінде, сондай-ақ осы Кодексте көзделген өзге де жағдайларда ұсынымдар әзірлеу мақсатында көрсетілетін қызметті беруші жанындағы консультативтік-кеңесші орган болып табылады. Сараптама комиссиясының құрамын және ол туралы ережені көрсетілетін қызметті беруші бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Minerals.gov.kz" жер қойнауын пайдаланушылардың бірыңғай платформасы (бұдан әрі – "Minerals.gov.kz" ЖҚПБП) – мемлекеттің экономикалық өсуі мен қоғамның әл-ауқаты үшін Қазақстан Республикасының минералдық-шикізат базасының орнықты дамуын қамтамасыз етуді жақсартуға мүмкіндік беретін цифрлық платформа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті алушы – Қазақстан Республикасының орталық мемлекеттік органдарын, шет елдердегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті беруші – Қазақстан Республикасының орталық мемлекеттік органдары, шет елдердегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініші бойынша немесе өтінішінсіз жеке тәртіппен жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – ЭЦҚ құралдарымен құрылған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z20" w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметті Қазақстан Республикасының Индустрия және инфрақұрылымдық даму министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1351,202 +2474,868 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жер қойнауын пайдалануға арналған келісімшарт, пайдалы қатты қазбаларды барлауға арналған лицензия немесе өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру туралы өтінішті береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесін; мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін; мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 45-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген өтінішке қоса берілетін барлық құжаттар мемлекеттік және орыс тілдерінде жасалуға тиіс. Егер өтінішті шетелдік немесе шетелдік заңды тұлға берген жағдайда, мұндай құжаттар әр құжатқа міндетті түрде қазақ және орыс тілдеріндегі аудармасының қоса бере отырып, өзге тілде жасалуы мүмкін, оның дұрыстығын нотариус куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақ алып тастау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Өтініш көрсетілетін қызметті берушінің кеңсесі арқылы келіп түскен күні көрсетілетін қызметті берушінің кеңсе қызметкері көрсетілетін қызметті алушының өтінішін қабылдайды және көрсетілетін қызметті берушінің жауапты орындаушысына қайта жіберуді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өтініштің нөмірін беру және көрсетілетін қызметті алушының жеке кабинетіне жіберілетін өтінішті қабылдау туралы хабарлама "Minerals.gov.kz" ЖҚПБП арқылы құжаттар топтамасының қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдаған тұлғаның тегі, аты, әкесінің аты (бар болса) көрсетіле отырып, көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртабан, кіріс нөмірі және күні) көрсетілетін қызметті берушінің кеңсесі арқылы құжаттар топтамасының қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы көрсетілетін қызметті берушінің жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің жауапты орындаушысы өтініш тіркелген сәттен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда көрсетілетін қызметті берушінің жауапты орындаушысы осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1613,164 +3402,402 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы ұлттық қауіпсіздік мүдделерін қозғайтын болса, ұлттық қауіпсіздік органдары бұл туралы көрсетілетін қызметті берушіды өтінішті алған күннен бастап 10 (он) жұмыс күні ішінде хабардар етеді. Бұл жағдайда көрсетілетін қызметті беруші ұлттық қауіпсіздік органдарынан жер қойнауын пайдалану құқығы (жер қойнауын пайдалану құқығындағы үлес) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілер ауысуының ұлттық қауіпсіздік талаптарына сәйкестігі туралы растауды алғанға дейін өтінішті қарауды тоқтата тұрады. Көрсетілетін қызметті беруші ұлттық қауіпсіздік органдарынан хабарлама алған күннен бастап 5 (бес) жұмыс күні ішінде өтініш иесіне осындай тоқтата тұру туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші ұлттық қауіпсіздік органдарынан растауды алғаннан кейін өтінішті қарауды қайта бастайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жер қойнауын пайдалану мәселелері жөніндегі сараптама комиссиясы өтінішті және оған қоса берілетін құжаттарды он бес жұмыс күнінен аспайтын, ал ірі кен орындары бойынша – қырық бес жұмыс күнінен аспайтын мерзімде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кодекстің 45-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті жан-жақты және толық қарау мақсатында көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан ұсынымдар әзірлеу үшін қажетті қосымша мәліметтерді және (немесе) құжаттарды сұратуға құқылы. Қосымша мәліметтер және (немесе) құжаттар сұратылған жағдайда тиісті өтінішті қарау мерзімдері осындай мәліметтер және (немесе) құжаттар ұсынылғанға дейінгі кезеңге тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Өтінішті көрсетілетін қызметті алушы оны бергеннен кейін кез келген уақытта және көрсетілетін қызметті беруші Кодекстің 45-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәні бойынша шешім шығарғанға дейін кері қайтарып алуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті беруші жер қойнауын пайдалану мәселелері жөніндегі сараптама комиссиясының ұсынымдарын алған күннен бастап 5 (бес) жұмыс күні ішінде жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру туралы шешім шығарады немесе Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағына сәйкес мемлекеттік қызмет көрсетуден дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1787,70 +3814,324 @@
         <w:t>
       13. Жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға арналған рұқсат беру жер қойнауын пайдалану құқығындағы және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердегі берілетін үлестің шекті мөлшеріне, сондай-ақ сатып алушы тұлғаға нұсқауды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру бір жыл мерзімге беріледі. Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы жүзеге асырылмаған жағдайда, өтініш беруші көрсетілген мерзімде жаңа рұқсат беру үшін құзыретті органға жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер болған кезде көрсетілетін қызметті берушінің орындаушысы көрсетілетін қызметті алушыны мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша позиция білдіруге мүмкіндік беру үшін тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау туралы хабарлама Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1863,224 +4144,960 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші оң нәтиже немесе мемлекеттік қызмет көрсетуден дәлелді бас тартуды ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызметті көрсету нәтижесі жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру не дәлелді бас тарту болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "Minerals.gov.kz" ЖҚПБП жеке кабинетіне не көрсетілетін қызметті берушінің кеңсесі арқылы жүгінген жағдайда қолма-қол жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағының 4) тармақшасына сәйкес бас тарту мұндай бас тартуға негіз болған себептер көрсетілмей шығарылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қатты пайдалы қазбалар саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты өзектендіреді және Жерді қашықтықтан зондтау ғарыш жүйесінің Ұлттық операторына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының, жер қойнауын пайдалану саласындағы басшылықты жүзеге асыратын уәкілетті органның (бұдан әрі – уәкілетті орган) атына мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2145,104 +5162,334 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының уәкілетті органның атына келіп түскен шағымы Заңның 25-бабының 2-тармағына сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының шағымды қарайтын органның атына келіп түскен шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2479,70 +5726,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2712,184 +5959,184 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті берушінің толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру туралы өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________ рұқсат беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілерді сатып алу ниеті бар тұлға (ұйым) туралы мәлімет: _________________; жеке тұлғалар үшін (тегі, аты, әкесінің аты (болған жағдайда) сатып алушының тұрғылықты жері, азаматтығы, жеке басын куәландыратын құжаттар туралы мәліметтер); _________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалар үшін (сатып алушының атауы, оның орналасқан жері, оның мемлекеттік тиесілігін көрсету, заңды тұлға ретінде мемлекеттік тіркеу туралы мәліметтер, басшылар мен олардың өкілеттіктері туралы мәліметтер, өтініш беруші қабылдайтын шешімдерді тікелей немесе жанама айқындауға мүмкіндігі бар тұлғалар, ұйымдар мен мемлекеттер туралы мәліметтер);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сатып алынатын жер қойнауын пайдалану құқығына (жер қойнауын пайдалану құқығындағы үлеске) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілерге нұсқау: ________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________ рұқсат беруіңізді сұраймын.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+      3. Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысу негіздемесі: ________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілерді сатып алу ниеті бар тұлға (ұйым) туралы мәлімет: _________________; жеке тұлғалар үшін (тегі, аты, әкесінің аты (болған жағдайда) сатып алушының тұрғылықты жері, азаматтығы, жеке басын куәландыратын құжаттар туралы мәліметтер); _________________________________________________________________________;</w:t>
-[...37 lines deleted...]
-      2. Сатып алынатын жер қойнауын пайдалану құқығына (жер қойнауын пайдалану құқығындағы үлеске) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілерге нұсқау: ________________________________________________________;</w:t>
+      4. Барлау жөніндегі операцияларды жүргізу үшін жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) сатып алу ниеті бар адамның осындай жер қойнауын пайдалану құқығын беру кезінде қойылатын кодекс талаптарына сәйкестігін растайтын қаржылық және техникалық мүмкіндіктері туралы мәліметтер (жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыру кезінде талап етілмейді): ______________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 66-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2920,50 +6167,296 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші (өтініш берушінің атынан өтінішке қол қойған тұлға): _______________________________________________________ (өтініш берушінің атынан өтінішке қол қойған тұлғаның тегі, аты және әкесінің аты (бар болса), оның жеке басын куәландыратын құжат туралы мәліметтер). Ескертпе: өтініш және оған қоса берілетін құжаттар мемлекеттік және орыс тілдерінде жасалады. Өтінішке қоса берілетін барлық құжаттар мемлекеттік және орыс тілдерінде жасалуы тиіс. Шетелдік немесе шетелдік заңды тұлға өтініш берген кезде мұндай құжаттар "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 45-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нотариус куәландырған мемлекеттік және орыс тілдеріндегі аударманың электрондық көшірмесін әрбір құжатқа міндетті түрде қоса бере отырып, өзге тілде де жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3200,68 +6693,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3330,107 +6823,247 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t>Көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республикасы Индустрия және инфрақұрылымдық даму министрлігі.</w:t>
+              <w:t>Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Индустрия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инфрақұрылымдық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> даму </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрлігі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4953,55 +8586,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5327,31 +8960,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>