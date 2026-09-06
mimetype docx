--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee77977" w14:textId="ee77977">
+    <w:p w14:paraId="66b5213" w14:textId="66b5213">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,404 +102,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 14 шiлдедегi № 516 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 шiлдеде № 33094 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...224 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1208,3896 +1044,1744 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.  Осы "Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі – Заң) сәйкес әзірленді және мемлекеттік қызмет көрсету тәртібін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z51" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер қойнауын пайдалану мәселелері жөніндегі сараптама комиссиясы (бұдан әрі – сараптама комиссиясы) – жер қойнауын пайдалану құқығын және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беруге арналған өтініштерді қарау кезінде, сондай-ақ Кодексте көзделген өзге де жағдайларда ұсынымдар әзірлеу мақсатында құзыретті орган жанындағы консультативтік-кеңесші орган болып табылады. Сараптама комиссиясының құрамын және ол туралы ережені құзыретті орган бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z52" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы – Қазақстан Республикасының орталық мемлекеттік органдарын, шет елдердегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z53" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті беруші – Қазақстан Республикасының орталық мемлекеттік органдары, шет елдердегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z54" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініші бойынша немесе өтінішсіз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған, жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z55" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...49 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметті Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі (бұдан әрі-көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) "Жер қойнауын пайдаланудың бірыңғай платформасы" цифрлық объектісі (бұдан әрі – ЖҚПБП) арқылы жер қойнауын пайдалану келісімшарты, қатты пайдалы қазбаларды барлауға арналған лицензия немесе өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) ауысуына, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат беру туралы көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді. Өтінішке осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Жер қойнауын пайдалану келісімшарты, қатты пайдалы қазбаларды барлауға арналған лицензия немесе өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) ауысуына, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесінің (бұдан әрі – Мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі) 8-тармағында көрсетілген құжаттар қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің және цифрлық объектілерінің жұмыс кестесін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>жаңа</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>редакцияда</w:t>
-[...205 lines deleted...]
-        <w:t>!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...898 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 45-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген өтінішке қоса берілетін барлық құжаттар мемлекеттік және орыс тілдерінде жасалуға тиіс. Егер өтінішті шетелдік немесе шетелдік заңды тұлға берген жағдайда, мұндай құжаттар әр құжатқа міндетті түрде қазақ және орыс тілдеріндегі аудармасының қоса бере отырып, өзге тілде жасалуы мүмкін, оның дұрыстығын нотариус куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...50 lines deleted...]
-        <w:t>!</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды -  ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Өтінішті ЖҚПБП-да тіркеу кезінде көрсетілетін қызметті алушының жеке кабинетінде мемлекеттік көрсетілетін қызмет нәтижесін алатын күні көрсетіле отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркелген құжаттары бар өтініш ЖҚПБП-да тіркелудің бірегей есептік нөмірі, күні мен уақыты (сағаты, минуты) беріле отырып тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, мемлекеттік цифрлық жүйелерде қамтылған көрсетілетін қызметті алушыны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкіметтің" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ алып тастау</w:t>
+        <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті берушінің жауапты орындаушысы өтініш тіркелген сәттен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда, көрсетілетін қызметті берушінің жауапты орындаушысы осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған және талаптарға сәйкестігі анықталған жағдайда, көрсетілетін қызметті берушінің жауапты орындаушысы осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде оларды сараптама комиссиясының қарауына шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>көзделген</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Егер жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат беруге арналған өтініш пайдалы қатты қазбалардың ірі кен орнын қамтитын және (немесе) стратегиялық жер қойнауы учаскесі болып табылатын жер қойнауы учаскесінде жер қойнауын пайдалану құқығына қатысты берілсе не егер тиісті жер қойнауы учаскесінде жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің болжалды ауысуы ұлттық қауіпсіздік мүдделерін қозғайтын болса, көрсетілетін қызметті беруші осындай өтінішті және оған қоса берілетін құжаттарды алған күннен бастап бес жұмыс күні ішінде оны ұлттық қауіпсіздік органдарына жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуын ұлттық қауіпсіздік талаптарына сәйкестігі тұрғысынан қарау үшін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы ұлттық қауіпсіздік мүдделерін қозғайтын болса, ұлттық қауіпсіздік органдары бұл туралы көрсетілетін қызметті берушіды өтінішті алған күннен бастап 10 (он) жұмыс күні ішінде хабардар етеді. Бұл жағдайда көрсетілетін қызметті беруші ұлттық қауіпсіздік органдарынан жер қойнауын пайдалану құқығы (жер қойнауын пайдалану құқығындағы үлес) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілер ауысуының ұлттық қауіпсіздік талаптарына сәйкестігі туралы растауды алғанға дейін өтінішті қарауды тоқтата тұрады. Көрсетілетін қызметті беруші ұлттық қауіпсіздік органдарынан хабарлама алған күннен бастап 5 (бес) жұмыс күні ішінде өтініш иесіне осындай тоқтата тұру туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші ұлттық қауіпсіздік органдарынан растауды алғаннан кейін өтінішті қарауды қайта бастайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сараптама комиссиясы өтінішті және оған қоса берілетін құжаттарды он бес жұмыс күнінен аспайтын, ал ірі кен орындары бойынша – қырық бес жұмыс күнінен аспайтын мерзімде ЖҚПБП арқылы қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодекстің 45-бабының 6-тармағына сәйкес өтінішті жан-жақты және толық қарау мақсатында көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан ұсынымдар әзірлеу үшін қажетті қосымша мәліметтерді және (немесе) құжаттарды ЖҚПБП арқылы сұратуға құқылы. Қосымша мәліметтер және (немесе) құжаттар сұратылған жағдайда тиісті өтінішті қарау мерзімдері осындай мәліметтер және (немесе) құжаттар ұсынылғанға дейінгі кезеңге тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1003 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Өтінішті көрсетілетін қызметті алушы оны бергеннен кейін кез келген уақытта және көрсетілетін қызметті беруші Кодекстің 45-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәні бойынша шешім шығарғанға дейін кері қайтарып алуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті беруші жер қойнауын пайдалану мәселелері жөніндегі сараптама комиссиясының ұсынымдарын алған күннен бастап 5 (бес) жұмыс күні ішінде жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру туралы шешім шығарады немесе Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағына сәйкес мемлекеттік қызмет көрсетуден дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға арналған рұқсат беру жер қойнауын пайдалану құқығындағы және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердегі берілетін үлестің шекті мөлшеріне, сондай-ақ сатып алушы тұлғаға нұсқауды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру бір жыл мерзімге беріледі. Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы жүзеге асырылмаған жағдайда, өтініш беруші көрсетілген мерзімде жаңа рұқсат беру үшін құзыретті органға жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...273 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер болған кезде көрсетілетін қызметті берушінің орындаушысы көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіруге мүмкіндік беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы көрсетілетін қызметті алушыға ЖҚПБП жеке кабинетіне хабарлама қалыптастырады және жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау туралы хабарлама Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын көрсетілетін қызметті алушыға ЖҚПБП жеке кабинетіне хабарлама қалыптастырады және жібереді. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші көрсетілетін қызметті алушының ЖҚПБП жеке кабинетінде оң нәтиже немесе мемлекеттік қызмет көрсетуден дәлелді бас тартуды орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвесторлар тізіліміне енгізілген инвесторларға қатысты келісімшарттың қолданылу мерзімін ұзартуға қатысты бөлігінде бас тарту үшін негіздер бар болған кезде көрсетілетін қызметті беруші дәлелді бас тартуды жасап, оны ЖҚПБП арқылы Қазақстан Республикасының Бас прокуратурасына (бұдан әрі - Бас прокуратура) келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратура алған сәттен бастап 3 (үш) жұмыс күні ішінде қабылданған шешіммен келіседі немесе келісуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратурамен келісу қорытындылары бойынша қабылданған шешім туралы көрсетілетін қызметті беруші инвесторлар тізіліміне енгізілген көрсетілетін қызметті алушыны Бас прокуратураның жауабы келіп түскен сәттен бастап бір жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызметті көрсету нәтижесі жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру не дәлелді бас тарту болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының ЖҚПБП-дағы жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағының 4) тармақшасына сәйкес бас тарту мұндай бас тартуға негіз болған себептер көрсетілмей шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-      </w:r>
+      19. Көрсетілетін қызметті беруші Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қатты пайдалы қазбалар саласындағы уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні бекіткен, өзгерткен және (немесе) толықтырған күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты өзектендіреді және Мемлекеттік корпорацияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...840 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының, жер қойнауын пайдалану саласындағы басшылықты жүзеге асыратын уәкілетті органның (бұдан әрі – уәкілетті орган) атына мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5162,336 +2846,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының уәкілетті органның атына келіп түскен шағымы Заңның 25-бабының 2-тармағына сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының шағымды қарайтын органның атына келіп түскен шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...245 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5538,51 +2976,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жер қойнауын пайдалануға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арналған келісімшарт, барлауға </w:t>
+              <w:t>арналған келісімшарт, барлауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған лицензия немесе қатты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5590,206 +3028,940 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған лицензия негізінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">туындаған жер қойнауын </w:t>
+              <w:t>туындаған жер қойнауын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалану құқығын</w:t>
+              <w:t>пайдалану құқығын (жер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(жер қойнауын пайдалану</w:t>
+              <w:t>қойнауын пайдалану</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құқығындағы үлесті) </w:t>
+              <w:t>құқығындағы үлесті)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ауыстыруға, сондай-ақ жер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қойнауын пайдалану</w:t>
+              <w:t>қойнауын пайдалану құқығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құқығымен байланысты </w:t>
+              <w:t>байланысты объектілерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектілерді ауыстыруға рұқсат</w:t>
+              <w:t>ауыстыруға рұқсат беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызмет </w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________ рұқсат беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сатып алынатын жер қойнауын пайдалану құқығына (жер қойнауын пайдалану құқығындағы үлеске) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілерге нұсқау: _______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысу негіздемесі: _________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Барлау жөніндегі операцияларды жүргізу үшін жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) сатып алу ниеті бар адамның осындай жер қойнауын пайдалану құқығын беру кезінде қойылатын Кодекс талаптарына сәйкестігін растайтын қаржылық және техникалық мүмкіндіктері туралы мәліметтер (жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыру кезінде талап етілмейді):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Көрсетілетін қызметті алушы қабылдайтын шешімдерді тікелей немесе жанама айқындауға мүмкіндігі бар тұлғалар, ұйымдар мен мемлекеттер туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзім (-іміз) туралы мәліметтерді ұсынамын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-сәйкестендіру нөмірі ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон нөмірі (факс): ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұялы телефон нөмірі: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e-mail: _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банк деректемелері: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банк сәйкестендіру коды __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің атауы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бенефициар коды __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      паспорттық деректер _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтығы _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон нөмірі (факс): ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұялы телефон нөмері: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e-mail: __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банк деректемелері: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банк сәйкестендіру коды ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің атауы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бенефициар коды __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _______________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді және өзге де ақпаратты жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының ЭЦҚ-дан деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының ЭЦҚ-мен қол қойылған күні мен уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "___" __________ _______ сағат__________минут.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5823,938 +3995,294 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_____________________</w:t>
-[...129 lines deleted...]
-              <w:t>қызметті берушінің толық атауы)</w:t>
+              <w:t>"Жер қойнауын пайдалануға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған келісімшарт, барлауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған лицензия немесе қатты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалы қазбаларды өндіруге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған лицензия негізінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туындаған жер қойнауын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалану құқығын (жер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қойнауын пайдалану</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқығындағы үлесті)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауыстыруға, сондай-ақ жер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қойнауын пайдалану құқығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланысты объектілерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауыстыруға рұқсат беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру туралы өтініш</w:t>
-[...130 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> "Жер қойнауын пайдалануға арналған келісімшарт, барлауға арналған лицензия немесе қатты пайдалы қазбаларды өндіруге арналған лицензия негізінде туындаған жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) ауыстыруға, сондай-ақ жер қойнауын пайдалану құқығымен байланысты объектілерді ауыстыруға рұқсат беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 66-бабының </w:t>
-[...139 lines deleted...]
-</w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...441 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6767,303 +4295,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1.</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...69 lines deleted...]
-              <w:t>атауы</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...99 lines deleted...]
-              <w:t>.</w:t>
+Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7096,87 +4444,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету тәсілдері </w:t>
+ Мемлекеттік қызметті көрсету тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Көрсетілетін қызметті берушінің кеңсесі, "Minerals.gov.kz" жер қойнауын пайданушылардың бірыңғай платформасы (бұдан әрі – "Minerals.gov.kz" ЖҚПБП). </w:t>
+Жер қойнауын пайдаланудың бірыңғай платформасы (бұдан әрі – ЖҚПБП) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7357,52 +4705,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электрондық (ішінара автоматтандырылған) / қағаз.</w:t>
+              <w:t xml:space="preserve">
+Электрондық (ішінара автоматтандырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7661,145 +5009,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің және цифрлық объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Minerals.gov.kz" ЖПБП – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, мереке және демалыс күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+1) ЖҚПБП – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, мереке және демалыс күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, белгіленген жұмыс кестесіне сәйкес сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін".</w:t>
+              <w:t>
+ 2) көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек кодексіне және "Республикадағы мерекелер туралы" Қазақстан Республикасының Заңына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, белгіленген жұмыс кестесіне сәйкес сағат 8.00-ден 17.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7885,178 +5193,142 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рұқсат беру туралы өтініште:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) не жер қойнауын пайдалану құқығымен байланысты объектілерді сатып алу ниеті бар тұлға (ұйым) туралы мәліметтерді:</w:t>
+              <w:t xml:space="preserve">
+1) алынатын жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) не жер қойнауын пайдалану құқығымен байланысты объектіге нұсқауды; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жеке тұлғалар үшін – сатып алушының тегін, атын және әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жерін, азаматтығын, жеке басын куәландыратын құжаттары туралы мәліметтерді;</w:t>
+2) жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің), жер қойнауын пайдалану құқығымен байланысты объектінің ауысу негізін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заңды тұлғалар үшін – сатып алушының атауын, оның орналасқан жерін, оның мемлекеттік тиесілігін көрсетуді, заңды тұлға ретінде мемлекеттік тіркеу туралы мәліметтерді, басшылары және олардың өкілеттіктері туралы мәліметтерді, өтініш иесі қабылдайтын шешімдерді тікелей немесе жанама түрде айқындауға мүмкіндігі бар тұлғалар, ұйымдар және мемлекеттер туралы мәліметтерді;</w:t>
+3) көмірсутектерді барлау және (немесе) өндіру, уран өндіру жөніндегі операцияларды жүргізу үшін жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) алу ниеті бар тұлғаның жер қойнауын пайдаланудың осындай құқығын беру кезінде қойылатын осы Кодекс талаптарына сәйкестігін растайтын оның қаржылық және техникалық мүмкіндіктері туралы мәліметтерді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) алынатын жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) не жер қойнауын пайдалану құқығымен байланысты объектіге нұсқауды; </w:t>
+4) көрсетілетін қызметті алушының өтініште және оған қоса берілетін құжаттарда өзі туралы көрсетілген барлық мәліметтердің анық екендігі туралы жазбаша растауын; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің), жер қойнауын пайдалану құқығымен байланысты объектінің ауысу негізін;</w:t>
+5) көрсетілетін қызметті алушының атынан өтінішке қол қойған тұлғаның тегін, атын және әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілсе), жеке басын куәландыратын құжаты туралы мәліметтерді қамтуға тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көмірсутектерді барлау және (немесе) өндіру, уран өндіру жөніндегі операцияларды жүргізу үшін жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) алу ниеті бар тұлғаның жер қойнауын пайдаланудың осындай құқығын беру кезінде қойылатын осы Кодекс талаптарына сәйкестігін растайтын оның қаржылық және техникалық мүмкіндіктері туралы мәліметтерді;</w:t>
-[...35 lines deleted...]
-6) өтініш иесінің атынан өтінішке қол қойған тұлғаның тегін, атын және әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілсе), жеке басын куәландыратын құжаты туралы мәліметтерді қамтуға тиіс.</w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, мемлекеттік цифрлық жүйелерде қамтылған көрсетілетін қызметті алушыны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкіметтің" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8143,71 +5415,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші мынадай негіздердің бірі болған кезде лицензия беруден бас тартады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы</w:t>
+ 1) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) егер жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы елдің ұлттық қауіпсіздігін қамтамасыз ету жөніндегі талаптардың сақталмауына, оның ішінде жер қойнауын пайдалану құқықтарының шоғырлануына алып келсе;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8456,105 +5708,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін өзге де талаптар</w:t>
+Мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Мемлекеттік қызметті көрсету мекенжайлары көрсетілетін қызметті берушінің интернет-ресурсында орналастырылған – www.miid.gov.kz.</w:t>
-[...17 lines deleted...]
-2. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары: 8 (7172) 983-334, мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары: Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі жанындағы бірыңғай байланыс орталығы: 1465.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -8586,55 +5820,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8960,31 +6194,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>