--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f895271" w14:textId="f895271">
+    <w:p w14:paraId="3b63616" w14:textId="3b63616">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,214 +93,193 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бизнес-әріптестердің тізілімін жасау, жүргізу және пайдалану қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 14 шiлдедегi № 138 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 шiлдеде № 33085 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 14 шiлдедегi № 138 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 шiлдеде № 33085 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы ереженінің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>273) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Бизнес-әріптестердің тізілімін жасау, жүргізу және пайдалану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Кәсіпкерлікті дамыту саясаты департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді және оны Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Ұлттық экономика бірінші вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -788,527 +767,691 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 138 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бизнес-әріптестердің тізілімін жасау, жүргізу және пайдалану қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Бизнес-әріптестердің тізілімін жасау, жүргізу және пайдалану қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы ереженінің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>273) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және бизнес-әріптестердің тізілімін жасау, жүргізу және пайдалану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...15 lines deleted...]
-      4) бизнес-әріптестердің тізілімі – мемлекеттік органдар мен ұйымдардың ақпараттандыру объектілерімен интеграцияланған, кәсіпкерлік субъектілері туралы заңмен қорғалатын құпияны құрамайтын мәліметтерді қамтитын ақпараттық жүйе; </w:t>
+    <w:bookmarkStart w:name="z41" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпарат алмасуға қатысушылар (бұдан әрі – қатысушылар) – мемлекеттік органдар ‒ цифрлық жүйелердің иелері және "Атамекен" Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы (бұдан әрі – ҰКП) – бизнес-әріптестер тізілімінің цифрлық жүйесінің иесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z42" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алдын ала индекс – кәсіпкерлік субъектісінің адалдығын көрсететін, бір мемлекеттік органның мәліметтерін пайдалана отырып есептелген скоринг индексінің бір бөлігі. Алдын ала индекс ақпараттық қауіпсіздікті сақтау және салықтық, кедендік құпия мен дербес деректердің құпиялылығын қамтамасыз ету үшін қолданылады. Алдын ала индексті есептеу тиісті мемлекеттік органның қорғалған периметрінде жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z43" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуетті контрагент – кәсіпкер мәміле жасасуды жоспарлап отырған заңды тұлға не дара кәсіпкер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z44" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бизнес-әріптестердің тізілімі – мемлекеттік органдар мен ұйымдардың цифрландыру объектілерімен интеграцияланған, кәсіпкерлік субъектілері туралы заңмен қорғалатын құпияны құрамайтын мәліметтерді қамтитын цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z45" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН) – қызметін бірлескен кәсіпкерлік түрінде жүзеге асыратын заңды тұлға (филиал мен өкілдік) және дара кәсіпкер үшін қалыптастырылатын бірегей нөмір;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z46" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) – жеке тұлға, оның ішінде қызметін өзіндік кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер үшін қалыптастырылатын бірегей нөмір;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      10) "электрондық үкімет" шлюзі (бұдан әрі – ЭҮШ) – "электрондық үкіметтің" ақпараттандыру объектілерін өзге де ақпараттандыру объектілерімен интеграциялауға арналған ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының Ұлттық куәландырушы орталығы (бұдан әрі – ҰКО) – мемлекеттік және мемлекеттік емес цифрлық жүйелерде электрондық құжаттарды қалыптастыру үшін жеке немесе заңды тұлғаларға электрондық цифрлық қолтаңба құралдарын және тіркеу куәліктерін беретін куәландырушы орталық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...15 lines deleted...]
-      11) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтінін растайтын электрондық цифрлық символдар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік органдардың бірыңғай көлік ортасы (бұдан әрі – МО БКО) – "цифрлық үкімет" ақпараттық-коммуникациялық инфрақұрылымына кіретін және мемлекеттік органдардың, олардың ведомстволық бағынысты ұйымдарының және жергілікті өзін-өзі басқару органдарының жергілікті (интернетке қол жеткізе алатын жергілікті желілерді қоспағанда), ведомстволық және корпоративтік телекоммуникация желілерінің, сондай-ақ уәкілетті орган айқындаған өзге де цифрландыру субъектілерінің талап етілетін ақпараттық қауіпсіздік деңгейін сақтай отырып, өзара іс-қимылын қамтамасыз етуге арналған телекоммуникациялар желісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z49" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) скоринг индекстері ‒ кәсіпкерлік субъектісінің адалдығын талдау кезінде қолданылатын және кәсіпкерлік субъектісімен іскерлік қатынастарға түсумен байланысты тәуекелдерді көрсететін индекстер жиынтығы. Скоринг индекстері бизнес-әріптестер тізілімінің ақпараты базасында қалыптастырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z50" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "цифрлық үкімет" шлюзі (бұдан әрі – ЦҮШ) – "цифрлық үкімет" цифрлық объектілерін өзге де цифрлық объектілермен интеграциялауға арналған цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z51" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілтін және электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың растығын, оның тиесілілігін және мазмұнының өзгермегенін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Бизнес-әріптестердің тізілімі кәсіпкерлерге әлеуетті контрагенттің адалдығын өз бетінше бағалауына мүмкіндік беруге арналған. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бизнес-әріптерстер тізілімінің пайдаланушылары жеке және заңды тұлғалар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Кәсіпкерлік субъектілерінің адалдығын бағалауды пайдаланушылар бизнес-әріптестердің тізілімінде ұсынылған ақпарат негізінде дербес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бизнес-әріптестердің тізілімін жасау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Бизнес-әріптестердің тізілімін ҰКП жасайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бизнес-әріптестер тізілімі жүйесінің ЦҮШ-мен ақпарат алмасуы электрондық хабарламалар арқылы ҰКО берген ЭЦҚ-ны пайдалана отырып, "сұрау-жауап" режимінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Бизнес-әріптестер тізілімі жүйесінің ЭҮШ-мен ақпарат алмасуы электрондық хабарламалар арқылы ҰКО берген ЭЦҚ-ны пайдалана отырып, "сұрау-жауап" режимінде жүзеге асырылады. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+      8. Қатысушылар ақпараттық жүйелердің жұмысындағы техникалық іркілістер мен технологиялық үзілістерді қоспағанда, өзара іс-қимыл сервисіне тәулік бойы рұқсат береді, цифрлық жүйелердің жұмысында технологиялық үзіліс жоспарланып отырған қатысушы бұл туралы басқа қатысушыларды жұмыстар басталғанға дейін кемінде 36 сағат бұрын хабардар етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Ақпарат алмасу кезінде ақпаратты қорғау "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңы 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1323,70 +1466,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, сондай-ақ "Ақпараттандыру туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес қамтамасыз етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бизнес-әріптестердің тізілімін пайдаланушыларға кәсіпкерлік субъектілеріне берілетін мына скоринг индекстері қолжетімді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салық төлеушінің адалдық индексі – әлеуетті әріптестің шот-фактураны және (немесе) өзге де құжатты жазып беру жөніндегі іс-қимылдарды сот немесе қылмыстық қудалау органының ақталмайтын негіздер бойынша сотқа дейінгі тергеп-тексеруді тоқтату туралы қаулысымен іс жүзінде жұмыстар орындалмай, қызметтер көрсетілмей, тауарлар тиеп-жөнелтілмей жасалған деп тануы мүмкін мәмілелерді (операцияларды) қолдану ықтималдығының көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1415,230 +1559,230 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төлем тәртібінің индексі – кәсіпкердің контрагенттен төлем алуында проблемалар туындау мүмкіндігі ықтималдығының көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іскерлік бедел индексі – барлық факторлардың жиынтығын біріктіретін жиынтық көрсеткіш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бизнес-әріптестердің тізілімі скоринг индекстерін есептеу жөніндегі сервисті қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Бизнес-әріптестер тізілімінің скоринг индекстері пайдаланушының сұрау салуы бойынша мемлекеттік органдардан, ашық ақпарат көздерінен алынған ақпарат негізінде есептеледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Салықтық, кедендік құпияны құрайтын мәліметтер және дербес деректер пайдаланылатын скоринг индекстерін есептеу кезінде алдын ала индекстер қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Алдын ала индекстер кәсіпкерлік субъектісіне санмен берілген тәуекел мәнін не тәуекелдің белгілі бір санатына жатқыза отырып (жоғары, орташа, төмен), тәуекелдің сандық мәнін беруді білдіреді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Есептелген алдын ала индекстер скоринг индекстерін есептеу жөніндегі бизнес-әріптестер тізілімінің сервисіне беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Осы Қағидалардың 10-тармағында көзделген скоринг индекстерін түпкілікті есептеуді скоринг индекстерін есептеу жөніндегі бизнес-әріптестер тізілімінің сервисі мемлекеттік органдардан, ашық ақпарат көздерінен, басқа да дереккөздерден алынған ақпарат, сондай-ақ алынған алдын ала индекстер мәндерінің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Алдын ала индекстерді есептеуді салықтық, кедендік құпияның және дербес деректердің иесі болып табылатын мемлекеттік орган ҰКП беретін есептеу алгоритмінің негізінде жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Скоринг индекстер мен алдын ала индекстерді есептеу алгоритмін ҰКП мемлекеттік органдар беретін кәсіпкерлік субъектілері бойынша иесі көрсетілмеген тест деректерінің тестілік іріктелімін талдау мен модельдеудің негізінде әзірлейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Скоринг индекстері мен алдын ала индекстерді есептеу алгоритмін әзірлеу кезінде салықтық, кедендік құпияның және дербес деректердің сақталуын қамтамасыз ету үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҰКП мемлекеттік органдарға иесі көрсетілмеген тест деректерін қалыптастыру үшін кәсіпкерлік субъектілерін іріктеуге қойылатын талаптарды ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1685,2952 +1829,3023 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органдар салық және бюджетке төленетін төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын мемлекеттік орган қалыптастырған кәсіпкерлер тізіміне сәйкес кәсіпкерлер бойынша иесі көрсетілмеген деректерді ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҰКП кәсіпкерлер бойынша алынған иесі көрсетілмеген деректердің негізінде әрбір мемлекеттік орган үшін скоринг және алдын ала индекстерін есептеу алгоритмін әзірлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Бизнес-әріптестердің тізілімін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Бизнес-әріптестердің тізілімін жүргізуді "Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы туралы" Қазақстан Республикасының Заңы 14-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ҰКП жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Бизнес-әріптестердің тізілімі пайдаланушыларға кәсіпкерлік субъектілері туралы ақпарат береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Бизнес-әріптестердің тізілімін пайдаланушы кәсіпкерлік субъектісі туралы мынадай мәліметтерді алады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдардың цифрлық жүйелерінен және ашық дереккөздерден алынған деректерге негізделген кәсіпкерлік субъектісі туралы мәліметтер қамтылған есеп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісінің уәкілетті мемлекеттік органдар өз құзыретіне сәйкес қалыптастыратын тізілімдерге, тізімдерге, тізбелерге енгізілгені туралы ақпарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Кәсіпкерлік субъектілері туралы ақпарат мемлекеттік органдармен және өзге де деректерді иеленушілермен өзара ақпараттық іс-қимыл жасасу арқылы қалыптастырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) салық және бюджетке төленетін төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын мемлекеттік орган соңғы үш жылда тіркелген кәсіпкерлік субъектілері туралы мынадай мәліметтерді ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН/ЖСН;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке қойылған күні (мемлекеттік тіркеу);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркеу есебінен шығарылған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркеу есебінен шығару себебі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметті тоқтата тұрудың басталған және аяқталған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салық төлеушінің резиденттігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салық органы ‒ салық төлеушінің тіркелген жері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданылатын салық режимі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекел дәрежесін бағалаудың негізінде ерекше тәртіп бойынша жүргізілетін жартыжылдық салықтық тексерулер кестесі туралы деректер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салық төлеушінің (салық агентінің) салық есептілігін ұсынбағаны туралы деректер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының оңалту және банкроттық туралы заңнамасына сәйкес құпия ақпарат болып табылмайтын оңалту және банкроттық туралы деректер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салық органдарында дара кәсіпкерлер ретінде тіркелмеген және жеке практикамен айналыспайтын жеке тұлғаларды қоспағанда, салық төлеушінің (салық агентінің) уәкілетті орган айқындаған тәртіппен есептелетін салық жүктемесінің коэффициенті туралы деректер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекел дәрежесіне қарай салық төлеушілерді санаттау нәтижелері туралы деректер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлғаларды қоспағанда, салық төлеуші (салық агенті) төлеген (аударған) салықтардың және бюджетке төленетін төлемдердің сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салық төлеушінің (салық агентінің) салықтық берешегінің сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салық төлеушінің таратылуына (қызметінің тоқтатылуына) байланысты салықтық тексеру жүргізу туралы салықтық өтініш беруі туралы деректер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының салық заңнамасын бұзған салық төлеушіге (салық агентіне) қатысты қолданылған жауапкершілік шаралары туралы деректер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. Бизнес-әріптестердің тізілімін пайдаланушы кәсіпкерлік субъектісі туралы мынадай мәліметтерді алады: </w:t>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+      Қазақстан Республикасы Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>687 - бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қызметін тұрақты мекеме, құрылымдық бөлімше арқылы немесе тұрақты мекеме құрмай жүзеге асыратын бейрезидент салық төлеуші ретінде тіркелуінің болуы (болмауы) туралы деректер (кәсіпкерлік субъектісінің БСН/ЖСН).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 13, 14, 15, 16, 17, 18 және 19-тармақтарына сәйкес алдын ала индекстерді есептеу кезінде салық және бюджетке төленетін төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын мемлекеттік орган соңғы үш жылда тіркелген кәсіпкерлік субъектілері туралы мынадай мәліметтерді пайдаланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарғылық капитал;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиынтық капитал;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиынтық активтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиынтық міндеттемелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізгі құралдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салық төлеуші (салық агенті) түрлері бойынша бөле отырып төлеген (аударған) салықтар мен бюджетке төленетін кедендік төлемдердің сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төленген салықтардың жалпы сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түзетулер ескерілген жылдық жиынтық кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шеккен залалдар ескеріле отырып, салық салынатын кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      корпоративтік табыс салығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық шегерімдер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосылған құн салығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке жатқызылатын қосылған құн салығы сомасының есептелген салық сомасынан асып кетуін бюджеттен салық төлеушіге қайтару сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүлік салығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік салығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      персонал саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбекақы төлеу қорынан аударымдар (салық түрлері бойынша бөлінген);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркелген кәсіпкерлік субъектілерінің тізімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әрекет етпейтін салық төлеушілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалған кәсіпорындар деп танылғандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды мекенжайында болмағандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банкрот деп танылғандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әрекет етпейтін деп танылғандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркелуі жарамсыз деп танылғандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) салық және бюджетке төленетін төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын мемлекеттік орган соңғы үш жылда тіркелген кәсіпкерлік субъектілері туралы мынадай мәліметтерді ұсынады: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+      Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Салық кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормаларын бұза отырып, қайта ұйымдастырылғандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салықтық берешегі барлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z46" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) рұқсаттар мен хабарламалардың мемлекеттік цифрлық тізілімінің жұмыс істеуін қамтамасыз ететін уәкілетті мемлекеттік орган берілген, қайта ресімделген, тоқтатыла тұрған, күші жойылған, ұзартылған, қайта басталған және қолданысы тоқтатылған рұқсаттар және олардың телнұсқалары туралы, сондай-ақ алынған хабарламалар туралы мәліметтерді береді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z47" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлғаларды мемлекеттік тіркеу саласындағы уәкілетті орган тіркелген, жұмыс істеп тұрған, таратылған және өзге де кәсіпкерлік субъектілері туралы мәліметтерді, оның ішінде мыналарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру мәліметтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      субъектінің мәртебесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымды тіркеген тіркеуші орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастапқы тіркелген күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соңғы қайта тіркелген күні (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазақ тіліндегі атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағылшын тіліндегі атауы (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазақ тіліндегі қысқартылған атауы (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі қысқартылған атауы (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағылшын тіліндегі қысқартылған атауы (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйым нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымдық-құқықтық нысаны (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке кәсіпкерлік түрі (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаның сыныптамалық деректері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылу тәсілі (заңды тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммерциялық ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісі (заңды тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықаралық ұйым (заңды тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шетелдік инвесторлар қатысатын (заңды тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтығы жоқ адамдар қатысатын (заңды тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметі үлгілік жарғы бойынша жүзеге асырылады (заңды тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      филиалдары, өкілдіктері туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тарату туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметті тоқтату негізі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тарату түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тарату туралы шешім шығарылған күн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тарату тіркелген күн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта құру түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқықтық мирасқордың БСН;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетекші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының лауазымы туралы мәліметтер (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының лауазымы (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тағайындалған күні (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарушыны лауазымынан шеттету немесе лауазымға тағайындау күшін жоғалтқан күн (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрақты тұратын елі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық елі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық тиесілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет түрлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізгі қызмет түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экономикалық қызмет түрлері жалпы жіктеуішінің коды (бұдан әрі – ЭҚЖЖ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет түрінің қазақ тіліндегі атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет түрінің орыс тіліндегі атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жерінің мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайдың тіркеу коды (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пошта индексі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімшілік-аумақтық объектілер жіктеуіші (бұдан әрі – ӘАОЖ) бойынша код;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геоним коды (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыс атауы қазақ тілінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыс атауы орыс тілінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудан атауы қазақ тілінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудан атауы орыс тілінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауылдық округі атауы қазақ тілінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауылдық округі атауы орыс тілінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      елді мекен атауы қазақ тілінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      елді мекен атауы орыс тілінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше атауы қазақ тілінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше атауы орыс тілінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылыс түрі (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылыс нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      блок нөмірі (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      корпус нөмірі (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үй-жай түрі (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үй-жай нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      офис нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылтайшы заңды тұлғалар туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инкорпорация елі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инкорпорация еліндегі тіркеу нөмірі (бейрезиденттер үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркелген (қайта тіркелген) күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазақ тіліндегі толық атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі толық атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылтайшы жеке тұлғалар туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрақты тұратын елі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық тиесілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық елі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инкорпорация еліндегі салық нөмірі (бейрезиденттер үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатысушылардың, құрылтайшылардың жалпы саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның ішінде жеке тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның ішінде заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      филиалдың немесе өкілдіктің бас ұйымы туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инкорпорация елі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инкорпорация еліндегі тіркеу нөмірі (бейрезиденттер үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркелген (қайта тіркелген) күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазақ тіліндегі толық атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі толық атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет түрі (бейрезиденттер үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік статистика саласындағы уәкілетті орган кәсіпкерлік субъектілері туралы мынадай деректерді ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН/ЖСН;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      есепке қойылған күні (мемлекеттік тіркеу);</w:t>
-[...2672 lines deleted...]
-        <w:t>
       ӘАОЖ коды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭҚЖЖ бойынша экономикалық қызмет түрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4680,90 +4895,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыскерлердің саны бойынша заңды тұлғалардың, филиалдар мен өкілдіктердің өлшемділік жіктеуіші бойынша коды (бұдан әрі – ӨЖК);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӨЖК атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының аумағында жылжымайтын мүлік объектілері мекенжайларының бірыңғай тізілімін қалыптастыру жөніндегі уәкілетті орган Қазақстан Республикасының аумағында кәсіпкерлік субъектілеріне тіркелген жылжымайтын мүлік объектілерінің орналасқан жері туралы мәліметтерді береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z50" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бухгалтерлік есеп және қаржылық есептілік саласындағы қызметті реттеуді жүзеге асыратын орталық мемлекеттік орган жария мүдделі ұйымдардың қаржылық есептілік депозитарийінен кәсіпкерлік субъектілері туралы мәліметтерді береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН/ЖСН;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5008,70 +5223,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылтай құжаттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акциялар туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) құқықтық статистиканы қалыптастыру және арнайы есепке алуды жүргізу жөніндегі уәкілетті орган кәсіпкерлік субъектілеріне (құрылтайшы/басшы) қатысты адамдарды іздестіру туралы мәліметтер береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербес деректерді берместен, мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5100,70 +5315,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәсіпкерлік субъектілерін әкімшілік және қылмыстық жауапкершілікке тарту туралы мәліметтер бойынша есептелген алдын ала индекстер беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 13, 14, 15, 16, 17, 18 және 19-тармақтарына сәйкес алдын ала индекстерді есептеу кезінде құқықтық статистиканы қалыптастыру және арнайы есепке алуды жүргізу жөніндегі уәкілетті орган соңғы үш жылдағы мәліметтерді пайдаланады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының Жоғарғы Соты азаматтық істер бойынша мынадай мәліметтерді береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инстанция;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5264,128 +5479,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сот актісінің түрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сот актісінің мәтіні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) көлік құралдары және оларға иелік ету туралы мәліметтерді қалыптастыру жөніндегі уәкілетті орган кәсіпкерлік субъектілерінің БСН/ЖСН сұрату бойынша автокөлік иелерінің тіркелген көлік құралдары жөніндегі мәліметтерді ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z54" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) табиғи монополиялар субъектілері (бұдан әрі – ТМС) бизнес-әріптестердің тізілімін қалыптастыру үшін ҰКП-ға жіберетін мәліметтерді ай сайын өзектілендіре отырып, заңды тұлғалардың, дара кәсіпкерлердің коммуналдық қызметтері бойынша төлемдерді бір айдан астам мерзімге төлемеу фактілері туралы мәліметтерді ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ТМС деректерді ай сайын, есепті айдан кейінгі айдың 30-күнінен кешіктірмей ұсынады, ал ҰКП ұсынылған деректерді бизнес-әріптестердің тізіліміне орналастырады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу және жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыратын уәкілетті орган мынадай мәліметтерді ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құқық иеленушінің ЖСН;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5936,90 +6151,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құжат түрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құжаттың нөмірі мен күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) азаматтық хал актілерін мемлекеттік тіркеу, азаматтық хал актілерінің жазбаларына өзгерістер енгізу, қалпына келтіру, күшін жою саласындағы уәкілетті орган бизнес-әріптестердің тізілімінде жариялау үшін контрагенттің иесі не басшысы болып табылатын жеке тұлғаның жақын туысы (ата-анасы, аға-інісі, апа-сіңлісі, қарындасы, ұлы, қызы), жегжаты (жұбайының (зайыбының) аға-інісі, апа-сіңлісі, қарындасы, ата-анасы, ұлы немесе қызы) болып табылатын, онымен некеде тұрған жеке тұлғасы бар, контрагентпен үлестес заңды тұлғалардың, дара кәсіпкерлердің тізбесі туралы мәліметтерді бизнес-әріптестер тізіліміне береді. Бұл ретте заңды тұлғалар мен жеке кәсіпкерлердің үлестестігі туралы мәліметтер берілмейді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z57" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) көлік және коммуникация саласындағы уәкілетті орган мынадай мәліметтерді ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаның тіркелген көлік заңнамасын бұзуының саны туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6030,228 +6245,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықаралық тасымалдарды жүзеге асыруға рұқсат беру куәлігі мен карточкасының болуы туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықаралық тасымалдарды жүзеге асыруға рұқсат беру карточкаларының саны туралы ақпарат (заңды тұлғаның халықаралық тасымалдарға жіберілген автокөлік құралдарының санын айқындайды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді  – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Тәуекелдерді болжаудың өзектілігін сақтау мен дәлдігін арттыру үшін ҰКП мезгіл-мезгіл, жылына кемінде бір рет скоринг және алдын ала индекстерді есептеу алгоритмдерін нақтылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z59" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Скоринг және алдын ала индекстерді есептеу алгоритмдерін нақтылау осы Қағидалардың 17, 18 және 19-тармақтарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z60" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Мемлекеттік органдар скоринг және алдын ала индекстерді есептеу алгоритмін нақтылау үшін сұрау салуды алған сәттен бастап 10 (он) жұмыс күні ішінде ҰКП-ға осы Қағидалардың 17, 18 және 19-тармақтарына сәйкес тестілік іріктеуді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z61" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Бизнес-әріптестердің тізілімін пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z62" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Кәсіпкерлік субъектісі туралы ақпарат пайдаланушыларға тізілімнің порталында мәліметтерді көрсету нысанында, сондай-ақ ЭЦҚ-мен куәландырылған, кәсіпкерлік және Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де қызметті жүзеге асыруға арналған цифрлық құжат түрінде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Мәліметтерді беру ақпарат көзінде мәліметтерді қалыптастыру және беру жылдамдығы ескеріле отырып, онлайн режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z64" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Бизнес-әріптестердің тізілімінде қамтылған кәсіпкерлік субъектілерінің дербес деректерін жинау, өңдеу және қорғау Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z65" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Бизнес-әріптестер тізілімінің порталында пайдаланушыларды тіркеу, кәсіпкерлік субъектілерін іздеу, кәсіпкерлік субъектілері туралы ақпаратты сұрату, пайдаланушыларға кәсіпкерлік субъектілері туралы ақпаратты беру жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z66" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Кәсіпкерлік субъектісі болып табылатын заңды және жеке тұлғаларға қатысты мәліметтерді сұрату бизнес-әріптестердің тізілімінде оның кәсіпкерлік субъектісі мәртебесі расталған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіпкерлік субъектілерін іздеу мынадай белгілер бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6280,240 +6619,302 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаның атауы және ұйымдық-құқықтық нысаны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкердің тегі, аты және әкесінің аты (бар болса) және (немесе) атауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Бизнес-әріптестердің тізілімін пайдаланушы кәсіпкерлік субъектісі туралы ақпарат сұратуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z68" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. МО БКЖ, ЦҮШ және басқа қатысушылардың цифрлық жүйелері іркіліссіз жұмыс істеген жағдайда бизнес-әріптестер тізілімінің цифрлық жүйесінен пайдаланушыға есепті қалыптастыру уақыты 1 (бір) сағаттан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Бизнес-әріптестер тізілімін мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәсіпкерлік субъектілерінің адалдығын, сондай-ақ әлеуетті контрагентпен ынтымақтастыққа байланысты тәуекелдерді өз бетінше бағалау үшін пайдаланушылар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз функцияларын жүзеге асыру үшін қажетті ақпарат шегінде мемлекеттік органдар мен өзге де мемлекеттік мекемелер пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Бизнес-әріптестердің тізілімі пайдаланушының кәсіпкерлік субъектісін әрбір тексеру фактісін тіркеуді жүзеге асырады, пайдаланушыға тексеру фактісі туралы тексеру күні мен уақыты көрсетілген, алынған ақпарат қамтылған, скоринг индекстерінің мәндері көрсетілген есепті электрондық түрде алуға мүмкіндік береді, сондай-ақ кәсіпкерлік субъектілеріне сұрау салудың күні мен уақытын көрсете отырып, ол туралы ақпаратты сұратқан пайдаланушылар туралы мәліметтерді алуға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z71" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Әлеуетті контрагентті тексеру үшін мемлекеттік тіркеу, жүзеге асырылатын қызмет түрлері, мемлекеттік органдар тізілімдерінде бар/жоғы, төленген салықтар мен салық берешегінің сомалары туралы мәліметтер, қолдағы бар жекелеген қызмет түрлерімен айналысуға лицензиялар, рұқсаттар туралы мәліметтер, салық төлеушінің адалдық индексінің мәні кәсіпкерлерге бизнес-әріптестер тізілімінің порталында тегін беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6839,31 +7240,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>