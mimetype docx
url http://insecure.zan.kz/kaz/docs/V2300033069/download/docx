--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d82784b" w14:textId="d82784b">
+    <w:p w14:paraId="9f5da7f" w14:textId="9f5da7f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -733,51 +732,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құқықтық мониторинг қабылданған нормативтік құқықтық актілерде Қазақстан Республикасының заңнамасына қайшылықтарды, қайталануларды, олқылықтарды, тиімсіз іске асырылатын, ескірген және сыбайлас жемқорлық сипаты бар құқық нормаларын анықтау және қабылданған нормативтік құқықтық актілердің іске асырылу тиімділігін болжау, талдау, бағалау арқылы оларды жетілдіру жөнінде ұсыныстар жасау мақсатында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте құқықтық мониторинг жалпы қолданыстағы нормативтік базаның тиімділігін бағалауға бағытталуы тиіс.</w:t>
+      Құқықтық мониторинг жалпы қолданыстағы нормативтік базаның тиімділігін бағалауға, сондай ақ нормативтік құқықтық актілер мәтіндерінің теңтүпнұсқалығын және терминологиялық бірізділігін қамтамасыз етуге бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құқықтық мониторингтің объектілері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
@@ -832,51 +893,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Құқықтық мониторингке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) конституциялық заңдар, кодекстер, шоғырландырылған заңдар, заңдар;</w:t>
+      1) конституциялық заңдар, кодекстер, заңдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Президентінің нормативтік құқықтық жарлықтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
@@ -1052,51 +1113,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Жоғарғы Сотының нормативтік қаулыларына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) республикалық бюджетті бекіту, Қазақстан Республикасының Ұлттық қорынан кепілдендірілген трансферт, республикалық және облыстық бюджеттер, республикалық маңызы бар қалалар, астана бюджеттері арасындағы жалпы сипаттағы трансферттердің көлемі туралы нормативтік құқықтық актілер, сондай-ақ оларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актілерге;</w:t>
+      6) республикалық бюджетті бекіту, Қазақстан Республикасының Ұлттық қорынан кепілдендірілген трансферт, республикалық және облыстық бюджеттер, астана, республикалық маңызы бар қалалардың бюджеттері арасындағы жалпы сипаттағы трансферттердің көлемі туралы нормативтік құқықтық актілер, сондай-ақ оларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актілерге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) халықаралық шарттарды ратификациялау және олардың күшін жою туралы нормативтік құқықтық актілерге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
@@ -1134,50 +1195,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жергілікті мемлекеттік басқару органдарының әкімшілік-аумақтық құрылыс мәселелері бойынша нормативтік құқықтық актілерге жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік құпияларды және заңмен қорғалатын өзге де құпияны құрайтын нормативтік құқықтық актілер, сондай-ақ "Қызмет бабында пайдалану үшін", "Баспасөзде жариялаусыз", "Баспасөзге арналмаған" деген белгілері бар нормативтік құқықтық актілер бойынша құқықтық мониторинг мемлекеттік органның ішкі тәртібіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгерістер енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасы Президентінің нормативтік құқықтық жарлықтарына мониторингті олардың әзірлеушілері болып табылатын мемлекеттік органдар осы Қағидаларда, сондай-ақ Қазақстан Республикасы Президентінің 2010 жылғы 27 сәуірдегі № 976 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1230,54 +1353,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік органдарда құқықтық мониторинг жөніндегі бөлімшелердің қызметін үйлестіруді заң қызметтері, олар болмаған жағдайда мемлекеттік органның басшысы айқындайтын құрылымдық бөлімшелер (бұдан әрі – заң қызметтері) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z20" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Мемлекеттік органдардың құқықтық мониторинг бойынша қызметін үйлестіруді әділет органдары жүзеге асырады.</w:t>
+      8. Мемлекеттік органдардың құқықтық мониторинг бойынша қызметін үйлестіруді Әділет министрлігі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Белгілі бір салада саясатты қалыптастыратын орталық мемлекеттік органдар мен олардың ведомстволары осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1410,51 +1595,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Құқықтық мониторинг жүргізу кезінде қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасы Президентінің жыл сайынғы жолдауларында, Қазақстан Республикасы Конституциялық Сотының елдегі конституциялық заңдылықтың жай-күйі туралы Қазақстан Республикасының Парламентіне жыл сайынғы жолдауларында, мемлекеттік жоспарлау жүйесі саласындағы өзге де актілерде қамтылған ақпарат;</w:t>
+      1) Қазақстан Республикасы Президентінің жолдауларында, Қазақстан Республикасы Конституциялық Сотының елдегі конституциялық заңдылықтың жай-күйі туралы Қазақстан Республикасының Құрылтайына жыл сайынғы жолдауларында, мемлекеттік жоспарлау жүйесі саласындағы өзге де актілерде қамтылған ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Конституциялық Соттың нормативтік қаулыларында баяндалған құқықтық ұстанымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
@@ -1914,50 +2099,112 @@
         <w:t>
       24) қолданыстағы заңнаманың проблемалары бойынша өткізілетін ғылыми-практикалық конференциялардың, семинарлардың, кеңестердің, сондай-ақ үкіметтік емес ұйымдар ұсынатын материалдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) бұқаралық ақпарат құралдарында және жалпыға қолжетімді телекоммуникация желілеріндегі, оның ішінде әлеуметтік желілердегі интернет-ресурстарда қамтылған ақпарат пайданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Белгілі бір салада саясатты қалыптастыратын орталық мемлекеттік органдардың құқықтық мониторинг жүргізу кестесін бекіту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2008,128 +2255,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңнама саласының (кіші саласының) атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заңнама саласын (кіші саласын) қамтитын нормативтік құқықтық актілердің толық тізбесі;</w:t>
+      2) заңнама саласын (кіші саласын) қамтитын нормативтік құқықтық актілердің тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құқықтық мониторинг жүргізуге жауапты құрылымдық бөлімшелердің, орталық мемлекеттік органның атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) құқықтық мониторинг жүргізу мерзімі.</w:t>
+      4) құқықтық мониторинг жүргізу мерзімі (тиісті жылдың есепті тоқсаны).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте заңнама саласын (кіші саласын) таңдауы әлеуметтік мәніне, құқық қолдану практикасындағы мәселелерге, экономикалық факторларға, нормативтік құқықтық актілердің тұрақсыздығына негізделуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестені мемлекеттік органның аппарат басшысы не заң қызметі мәселелеріне жетекшілік ететін өзге де лауазымды тұлға құқықтық мониторинг жүргізетін жылдың алдындағы жылдың 25 желтоқсанына дейін бекітеді және бекітілген күннен бастап екі жұмыс күні ішінде мемлекеттік органның интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Кестеде бекітілген заңнама салаларының (кіші салаларының) тізбесі мемлекеттік органның олардың ережелерімен бекітілген функциялары негізінде қалыптастырылады және тоқсанына заңнаманың бір жыл ішінде қайталауға болмайтын, кемінде бір саласына (кіші саласына) құқықтық мониторингін жүргізуді көздеуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2338,128 +2647,290 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңнама саласының (кіші саласының) құқық қолдану практикасын талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) заңнама саласының (кіші саласының) құқықтық реттеудегі тұрақтылығы дәрежесін анықтау;</w:t>
+      4) заңнама саласының (кіші саласының) құқықтық реттеудегі тұрақтылығы дәрежесін талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заңнама саласын (кіші саласын) заңды талдау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Талдау осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгерістер енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      19. Ретроспективті талдау деп қоғамдық қатынастарды құқықтық реттеуге әсер еткен заңнама саласының (кіші саласының) нормаларына енгізілген тұжырымдамалық сипаттағы өзгерістерді және (немесе) толықтыруларды талдау түсініледі. Бұл ретте ретроспективті талдау жүргізілетін уақыт кезеңі кемінде соңғы бес жыл болуы тиіс.</w:t>
+        <w:t xml:space="preserve">
+      19. Ретроспективті талдау деп қоғамдық қатынастарды құқықтық реттеуге әсер еткен заңнама саласының (кіші саласының) нормаларына енгізілген тұжырымдамалық сипаттағы өзгерістерді және (немесе) толықтыруларды талдау түсініледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ретроспективті талдаудың мақсаты - заңнама саласын (кіші саласын) реттейтін нормативтік құқықтық актілерді енгізу нәтижесінде туындаған құқықтық салдарларды, оларды енгізуге негіз болған күтілетін нәтижелерге қол жеткізу мақсатында бағалау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңнама саласының (кіші саласының) ретроспективті талдауының нәтижелері осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша ресімделеді.</w:t>
+      Ретроспективтік талдау жүргізілетін кезең соңғы бес жылдан кем болмауға тиіс. Бұл ретте көрсетілген кезең заңнаманың тиісті саласының (кіші саласының) даму ерекшеліктеріне байланысты қысқартылуы мүмкін. Кезеңді қысқарту мемлекеттік орган тарапынан объективті себептер көрсетіле отырып негізделуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Заңнама саласы (кіші саласы) шеңберінде стратегиялық мақсаттарды, оның ішінде нысаналы индикаторларды және Қазақстан Республикасы ратификациялаған халықаралық шарттардан туындайтын міндеттемелердің орындалуын талдау құқықтық реттеудің олардың жетістіктерін анықтау мақсатында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2686,91 +3157,191 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Заңнама саласын (кіші саласын) құқықтық реттеудің тұрақтылық дәрежесі осы Қағидаларға 2-қосымшада көзделген формула негізінде айқындалады.</w:t>
+      26. Тұрақтылық дәрежесін талдау заңнама саласына (кіші саласына) кіретін нормативтік құқықтық актілерге енгізілген өзгерістер мен толықтыруларды олардың жиілігін, сипатын және орындылығын айқындау арқылы бағалауды білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңнама саласын (кіші саласын) құқықтық реттеудің тұрақтылық дәрежесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген формула негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Заңнама саласын (кіші саласын) құқықтық реттеудің тұрақтылығы дәрежесін айқындау объектісі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) конституциялық заңдар, кодекстер, шоғырландырылған заңдар;</w:t>
+      1) конституциялық заңдар, кодекстер, шоғырландырылған заңдар, заңдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Президентінің нормативтік құқықтық жарлықтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z93" w:id="91"/>
     <w:p>
@@ -2790,50 +3361,112 @@
         <w:t>
       3) Қазақстан Республикасы Үкіметінің нормативтік құқықтық қаулылары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасы Орталық сайлау комиссиясының, Қазақстан Республикасы Ұлттық Банкінің және Қазақстан Республикасының өзге де орталық мемлекеттік органдарының нормативтік құқықтық қаулылары, Қазақстан Республикасы министрлерінің және Қазақстан Республикасының орталық мемлекеттік органдарының өзге де басшыларының нормативтік құқықтық бұйрықтары, Қазақстан Республикасының орталық мемлекеттік органдарының ведомстволары басшыларының нормативтік құқықтық бұйрықтары, орталық болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Заңнама саласын (кіші саласын) құқықтық реттеудің тұрақтылық дәрежесін анықтау объектісі болып табылмайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2866,94 +3499,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықаралық шарттарды ратификациялау және олардың күшін жою туралы нормативтік құқықтық актілер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) республикалық бюджетті, Қазақстан Республикасының Ұлттық қорынан кепілдендірілген трансферт, республикалық және облыстық бюджеттер, республикалық маңызы бар қалалар, астана бюджеттері арасындағы жалпы сипаттағы трансферттердің көлемі туралы НҚА толық, сондай-ақ оларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актілер;</w:t>
+      3) республикалық бюджетті, Қазақстан Республикасының Ұлттық қорынан кепілдендірілген трансферт, республикалық және облыстық бюджеттер, астана, республикалық маңызы бар қалалардың бюджеттері арасындағы жалпы сипаттағы трансферттердің көлемі туралы НҚА толық, сондай-ақ оларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актілер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) амнистия туралы нормативтік құқықтық актілер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z100" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заңда белгіленген тәртіппен күшін жойған нормативтік құқықтық актілер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Құқықтық реттеудің тұрақтылық дәрежесін айқындау кезеңі құқықтық мониторинг жүргізу жылының алдындағы жыл болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3001,75 +3696,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңнама саласының (кіші саласының) тұрақсыз құқықтық реттеу дәрежесі 10 баллдан асатын құқықтық реттеу деп түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделеді.</w:t>
+        <w:t>
+      31. Заңнама саласының (кіші саласының) құқықтық талдауы Қазақстан Республикасының заңнамасына қайшылықтарды, қайталануларды, олқылықтарды, тиімсіз іске асырылатын, ескірген және сыбайлас жемқорлық сипаты бар құқық нормаларын анықтау, сондай-ақ нормативтік құқықтық актілер мәтіндерінің теңтүпнұсқалығын және терминологиялық бірізділігін қамтамасыз ету мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Құқықтық мониторинг нәтижелері бойынша осы Қағидалардың 2-тармағында көзделген құқықтық мониторингтің мақсаттарына қол жеткізуге мүмкіндік беретін талдау қорытындылары, нормативтік реттеуді жетілдіру бойынша ұсынымдар, сондай-ақ анықталған кемшіліктерді жою және берілген ұсынымдарды орындау бойынша шаралар қабылдаудың күтілетін мерзімдері қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3409,599 +4146,963 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құқықтық мониторинг жүргізу кезінде осы Қағидалардың 11-тармағында көзделген мәліметтер пайдаланылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z117" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      42. Жергілікті мемлекеттік органның құрылымдық бөлімшелері есепті жылдың соңына дейін осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша қазақ және орыс тілдеріндегі ақпаратты заң қызметіне ұсынады.</w:t>
+        <w:t xml:space="preserve">
+      42. Жергілікті мемлекеттік органның құрылымдық бөлімшелері есепті жылдың соңына дейін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қосымшаға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ және орыс тілдеріндегі ақпаратты заң қызметіне ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z118" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      43. Жүргізілген құқықтық мониторинг нәтижелері бойынша жергілікті мемлекеттік басқару органдары жыл қорытындысы бойынша есепті жылдан кейінгі жылдың 15 қаңтарына дейін аумақтық әділет органдарына осы Қағидаларға </w:t>
+      43. Жүргізілген құқықтық мониторинг нәтижелері бойынша жергілікті мемлекеттік басқару органдары жыл қорытындысы бойынша есепті жылдан кейінгі жылдың 15 қаңтарына дейін Әділет министрлігіне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша есептер жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44. Алып тасталды - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Құқықтық мониторинг нәтижелері бойынша жиынтық ақпарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44. Облыстардың, республикалық маңызы бар қалалардың, астананың аумақтық әділет органдары ұсынылған ақпаратты талдайды және қорытындылайды және осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша қорытынды ақпаратты есепті кезеңнен кейінгі жылдың 1 ақпанына дейін Әділет министрлігіне жібереді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="118"/>
+      45. Әділет министрлігі осы Қағидалардың 35, 40 және 44-тармақтарына сәйкес ұсынылған ақпаратты талдайды және қорытындылайды, және қорытынды ақпаратты жыл сайын 15 ақпанға дейін өзінің интернет-ресурсында және бірыңғай құқықтық ақпараттық жүйеде орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нормативтік құқықтық актілердің құқықтық мониторингі кезеңінде мемлекеттік органдар ұсынған ақпараттың дұрыстығын тексеру мақсатында әділет органдары құқықтық мониторинг нәтижелеріне қосымша зерделеу жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Әдiлет министрлiгi жариялайтын жыл сайынғы есеп мемлекеттiк органдар ұсынатын ақпаратты қорытындылаудан басқа, мемлекеттiк органдар жүзеге асыратын құқықтық мониторинг сапасын арттыру жөнiндегi шараларды қабылдау жөнiндегi ұсыныстарды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z123" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-тарау. Құқықтық мониторинг нәтижелері бойынша жиынтық ақпарат.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="119"/>
+        <w:t xml:space="preserve"> 8-тарау. Құқықтық мониторингке қатысты өзге де мәселелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
+        <w:t xml:space="preserve">
+      47. Құқықтық мониторинг жүргізудің толықтығын қамтамасыз ету үшін мемлекеттік органдар және жергілікті мемлекеттік басқару органдары Әділет министрлігіне кадр және шаруашылық мәселелері жөніндегі құқықтық актілерді қоспағанда, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ және орыс тілдерінде орталық мемлекеттік органдар мен жергілікті мемлекеттік басқару органдары қабылдаған актілердің тізбесін жылына екі рет бірінші жартыжылдықтың (ағымдағы жылғы 10 шілдеге дейін) және жылдың (есепті жылдан кейінгі жылдың 10 қаңтарына дейін) қорытындылары бойынша жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нормативтік құқықтық актілердің құқықтық мониторингі кезеңінде мемлекеттік органдар ұсынған ақпараттың дұрыстығын тексеру мақсатында әділет органдары құқықтық мониторинг нәтижелеріне қосымша зерделеу жүргізеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="120"/>
+      Әділет министрлігі оларды мемлекеттік тіркеу қажеттігі туралы мәселені шешу үшін тиісті актілерді сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 47-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46. Әдiлет министрлiгi жариялайтын жыл сайынғы есеп мемлекеттiк органдар ұсынатын ақпаратты қорытындылаудан басқа, мемлекеттiк органдар жүзеге асыратын құқықтық мониторинг сапасын арттыру жөнiндегi шараларды қабылдау жөнiндегi ұсыныстарды қамтиды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="121"/>
+      48. Олар әзірлеуші болып табылмайтын мемлекеттік органдардың құзыретіне кіретін нормативтік құқықтық актілерде Қазақстан Республикасының заңнамасына қайшы келетін, ескірген, сыбайлас жемқорлық сипаты бар және тиімсіз іске асырылатын құқық нормалар анықталған жағдайда мемлекеттік органдар осы нормативтік құқықтық актіні қабылдаған не оны әзірлеуші болып табылатын, не оның құзыретіне жататын мемлекеттік органға анықталған фактілер туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z126" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Жүргізілген құқықтық мониторинг нәтижелері бойынша қабылданған шаралар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z127" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңдары бойынша – Реттеушілік саясаттың консультативтік құжатын әзірлеу, тиісті заң жобаларын Заң жобалау жұмыстарының жоспарына енгізу, заң жобасын Қазақстан Республикасы Парламентінің Құрылтайына енгізу не басқа заң жобаларына түзетулер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы Үкіметінің нормативтік құқықтық қаулылары бойынша – Үкімет қаулысының жобасын Қазақстан Республикасы Үкіметінің Аппаратына енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z129" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орталық мемлекеттік органдардың, жергілікті мемлекеттік басқару органдарының актілері бойынша – нормативтік құқықтық актіні әділет органдарына мемлекеттік тіркеуге енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z130" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Әділет органдарында мемлекеттік тіркеуге жатпайтын нормативтік құқықтық актілер бойынша – оларға өзгерістер және (немесе) толықтырулар енгізу немесе олардың күшін жою болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Әдiлет министрлігіне мемлекеттiк органдармен бiрлесiп жылына кемiнде бiр рет анықталған кемшiлiктердi жою жөнiнде ұсыныстар әзiрлеу мақсатында Әдiлет министрлiгi жанындағы мемлекеттiк органдардың заң қызметтерiн үйлестiру кеңесiнде құқықтық мониторинг нәтижелерiн қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Құқықтық мониторинг нәтижелері бойынша заңнама саласын (кіші саласын) жетілдіру бойынша ұсынымдардың негізсіз болмауы Әділет министрлігі заң жобалау жұмыстарының ағымдағы жоспарын әзірлеген кезде мемлекеттік органдардың ұсыныстарын қабылдамауға негіз бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z133" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8-тарау. Құқықтық мониторингке қатысты өзге де мәселелер.</w:t>
-[...217 lines deleted...]
-      51. Құқықтық мониторинг нәтижелері бойынша заңнама саласын (кіші саласын) жетілдіру бойынша ұсынымдардың негізсіз болмауы Әділет министрлігі заң жобалау жұмыстарының ағымдағы жоспарын әзірлеген кезде мемлекеттік органдардың ұсыныстарын қабылдамауға негіз бола алады.</w:t>
+        <w:t xml:space="preserve"> 9-тарау. Баламалы құқықтық мониторинг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z133" w:id="131"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="132"/>
+    <w:bookmarkStart w:name="z134" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Қазақстан Республикасы Үкіметінің 2019 жылғы 28 наурыздағы "Қазақстан Республикасындағы норма шығармашылығы қызметінің кейбір мәселелері туралы" № 149 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған уәкілетті ұйым заңнаманың тиімділігіне талдау жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдар құқықтық мониторинг жүргізу кезінде заңнаманың тиімділігіне жүргізілген талдау нәтижелерін пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңнаманың тиімділігіне жүргізілген талдау нәтижелерімен келіспеген жағдайда мемлекеттік орган заңнаманың тиімділігіне жүргізілген талдау нәтижелерін алғаннан кейін отыз жұмыс күні ішінде тиісті нәтижелермен келіспеу негіздемелерімен жазбаша дәлелді және негізделген себептерімен уәкілетті ұйымға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Нормативтік құқықтық актілердің қоғамдық мониторингін өзге де мүдделі топтар жүргізуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z136" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік органдар құқықтық мониторинг жүргізу кезінде заңнаманың тиімділігіне жүргізілген талдау нәтижелерін пайдаланады.</w:t>
-[...36 lines deleted...]
-      53. Нормативтік құқықтық актілердің қоғамдық мониторингін өзге де мүдделі топтар жүргізуі мүмкін.</w:t>
+      54. Қоғамдық мониторинг нәтижелері Әділет министрлігіне және тиісті қоғамдық қатынастар салаларында басшылық ететін өзге де мүдделі мемлекеттік органдарға жіберілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z136" w:id="134"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоғамдық мониторинг нәтижелері тиісті мемлекеттік органның міндетті түрде қарауына жатады, ол отыз жұмыс күні ішінде дәлелді жауап беруге міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="135"/>
+    <w:bookmarkStart w:name="z137" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Қоғамдық мониторинг нәтижелерін уәкілетті мемлекеттік органдар құқықтық мониторинг жүргізу кезінде пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4096,68 +5197,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________ (мемлекеттік органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="136"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  20___ жылға арналған құқықтық мониторинг жүргізу кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4667,118 +5768,233 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="137"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құқықтық мониторинг жүргізу туралы есеп ___________________________ (заңнама саласының (кіші саласының) атауы) </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
+        <w:t xml:space="preserve"> Құқықтық мониторинг жүргізу туралы есеп </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(заңнама саласының (кіші саласының) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқықтық мониторинг нәтижелері заңнаманың секторын (кіші секторын) талдау нәтижелері бойынша құрылымдық және жинақталған ақпаратты қамтитын талдамалық есеп нысанында ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Кіріспе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңнама саласының (кіші саласының) атауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4807,102 +6023,118 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысаналы топ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саласының (кіші саласының) сипаттамасы, оның мемлекеттік басқару жүйесіндегі мақсаттары мен міндеттері, реттеу объектісі мен субъектісі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> II. Заңнама саласын (кіші саласын) ретроспективті талдауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл бөлімде тиісті салада (кіші салада) мемлекет құрған саясат, қабылданған шешімдер, іске асырылған новеллалар, заңнаманың тиісті саласының (кіші саласының) эволюциялық дамуын бағалау үшін енгізілген өзгерістер мен толықтырулар туралы ақпаратты көрсету қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ретроспективті талдау тиісті саласын (кіші саласын) реттейтін заңнамалық актілер немесе бөлімдер, тараулар және басқа да заңнамалық актілер бойынша, сондай-ақ оларға өзгерістер енгізілген заңдар (немесе олардың бөліктері) бойынша жүргізіледі.</w:t>
+      Ретроспективті талдау тиісті саласын (кіші саласын) реттейтін заңдар немесе бөлімдер, тараулар және басқа да заңдар бойынша, сондай-ақ оларға өзгерістер енгізілген заңдар (немесе олардың бөліктері) бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талдамалық анықтама:: ____________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -4920,69 +6152,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5010,87 +6224,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нормативтік құқықтық актінің атауы</w:t>
+Заңның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұжырымдамалық сипаттағы енгізілген өзгерістерді және (немесе) толықтыруларды сипаттау (заңнамалық актінің құрылымдық элементтерін көрсете отырып)</w:t>
+Тұжырымдамалық сипаттағы енгізілген өзгерістерді және (немесе) толықтыруларды сипаттау (заңның құрылымдық элементтерін көрсете отырып)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5121,68 +6335,50 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нақты салдары</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5339,68 +6535,102 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды:_________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> III. Стратегиялық мақсаттар мен нысаналы индикаторларды талдауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талдамалық анықтама: _________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5416,69 +6646,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5506,69 +6718,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мақсаты</w:t>
-[...17 lines deleted...]
-(мемлекеттік жоспарлау жүйесінің құжатына немесе өзге жоспарлау құжатына сәйкес қол жеткізу қажет нәтиже)</w:t>
+Мақсаты (мемлекеттік жоспарлау жүйесінің құжатына немесе өзге жоспарлау құжатына сәйкес қол жеткізу қажет нәтиже)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5631,52 +6825,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мақсаттарға қол жеткізу құқығының нормаларын бағалау (нормативтік реттеу оларға қаншалықты қол жеткізуге мүмкіндік береді). </w:t>
+              <w:t>
+Мақсаттарға қол жеткізу құқығының нормаларын бағалау (нормативтік реттеу оларға қаншалықты қол жеткізуге мүмкіндік береді).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * Қажетті құқық нормалары/құқықтық құралдар болмаған жағдайда тиісті ұсыныстар әзірленеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5853,68 +7047,102 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды:_________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> IV. Қазақстан Республикасы ратификациялаған халықаралық шарттардан туындайтын міндеттемелердің орындалуын талдауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талдамалық анықтама: _________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5929,69 +7157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6280,68 +7490,102 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды:_________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> V. Құқық қолдану практикасын талдауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талдамалық анықтама: _______________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл бөлімшеде құқықтық мониторинг субъектісі құқық қолдану және сот тәжірибесінің жай-күйі туралы ақпаратты беруге, сондай-ақ бұқаралық ақпарат құралдарына, әлеуметтік желілерге, азаматтар мен заңды тұлғалардың өтініштеріне, прокурорлық қадағалау актілеріне, ғылыми-тәжірибелік конференциялар материалдарына мониторинг жүргізуге міндетті. кестені толтыру арқылы ұсынылған ақпаратты бір мезгілде растаумен, семинарлар және бір мезгілде растаумен басқа ақпарат көздері.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6375,69 +7619,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6776,68 +8002,102 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды:_________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> VI. Заңнама саласының (кіші саласының) тұрақтылығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талдамалық анықтама: __________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7038,93 +8298,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Конституциялық Заңдар, Кодекстер, шоғырландырылған заңдар, заңдар</w:t>
+Конституциялық Заңдар, Кодекстер, заңдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1.</w:t>
+              <w:t xml:space="preserve">
+1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11334,942 +12594,1282 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саланың тұрақтылық дәрежесі</w:t>
+Саланың тұрақтылық дәрежесі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="144"/>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту. Ведомстволық нормативтік құқықтық актілер деп Қазақстан Республикасы Орталық сайлау комиссиясының, Қазақстан Республикасы Ұлттық Банкінің және Қазақстан Республикасының өзге де орталық мемлекеттік органдарының нормативтік құқықтық қаулылары, Қазақстан Республикасы министрлерінің және Қазақстан Республикасы Орталық мемлекеттік органдары өзге де басшыларының нормативтік құқықтық бұйрықтары, Қазақстан Республикасы Орталық мемлекеттік органдары ведомстволары басшыларының нормативтік құқықтық бұйрықтары түсініледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңнама саласының (кіші саланың) тұрақтылық индексі заңнама саласын (кіші саланы) реттейтін нормативтік құқықтық актілер түрлерінің тұрақтылығын мынадай формула бойынша қосу жолымен айқындалады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Sжалпы= SZ+SU+SPP+SV,</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.= S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>PP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       онда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Sжалпы – заңнама саласының (кіші саланың) тұрақтылық индексі;</w:t>
+      S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. – заңнама саласының (кіші саланың) тұрақтылық индексі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Sz - конституциялық заңдардың, кодекстердің, шоғырландырылған заңдардың, заңнама саласын (кіші саны) реттейтін заңдардың тұрақтылық индексі;</w:t>
+      S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – конституциялық заңдардың, кодекстердің, заңнама саласын (кіші саны) реттейтін заңдардың тұрақтылық индексі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Su - Қазақстан Республикасы Президентінің заңнама саласын (кіші саланы) реттейтін нормативтік құқықтық жарлықтарының тұрақтылық индексі;</w:t>
+      S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Қазақстан Республикасы Президентінің заңнама саласын (кіші саланы) реттейтін нормативтік құқықтық жарлықтарының тұрақтылық индексі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Spp - Қазақстан Республикасы Үкіметінің заңнама саласын (кіші саланы) реттейтін нормативтік құқықтық қаулыларының тұрақтылық индексі;</w:t>
+      S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>PP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Қазақстан Республикасы Үкіметінің заңнама саласын (кіші саланы) реттейтін нормативтік құқықтық қаулыларының тұрақтылық индексі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Sv - заңнаманың саласын (кіші саланы) реттейтін ведомстволық нормативтік құқықтық актілердің тұрақтылық индексі.</w:t>
+      S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – заңнаманың саласын (кіші саланы) реттейтін ведомстволық нормативтік құқықтық актілердің тұрақтылық индексі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Конституциялық заңдардың, кодекстердің, шоғырландырылған заңдардың, заңнама саласын (кіші саланы) реттейтін заңдардың тұрақтылық индексі мынадай формула бойынша айқындалады:</w:t>
+      Конституциялық заңдардың, кодекстердің, заңнама саласын (кіші саланы) реттейтін заңдардың тұрақтылық индексі мынадай формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 5*A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – конституциялық заңдарға, кодекстерге, заңнама саласын (кіші саланы) реттейтін заңдарға өзгерістер және (немесе) толықтырулар енгізілген конституциялық заңдардың, заңдардың саны; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – конституциялық заңдардың, кодекстердің, заңнама саласын (кіші саланы) реттейтін заңдардың жалпы саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 – нормативтік құқықтық акт түрінің коэффиценті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің заңнама саласын (кіші саланы) реттейтін нормативтік құқықтық жарлықтарының тұрақтылық индексі мынадай формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Su= 0.5*A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – заңнаманың саланы (кіші саланы) реттейтін Қазақстан Республикасы Президентінің нормативтік құқықтық жарлықтарына өзгерістер және (немесе) толықтырулар енгізілген Қазақстан Республикасы Президентінің нормативтік құқықтық жарлықтарының саны; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Қазақстан Республикасы Президентінің заңнама саласын (кіші саланы) реттейтін нормативтік құқықтық жарлықтарының жалпы саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>0,5 – нормативтік құқықтық акт түрінің коэффиценті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңнама саласын (кіші саланы) реттейтін Қазақстан Республикасы Үкіметінің нормативтік құқықтық қаулыларының тұрақтылық индексі мынадай формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Spp= 1.5*A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>PP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – заңнама саласын (кіші саланы) реттейтін Қазақстан Республикасы Үкіметінің нормативтік құқықтық қаулыларына өзгерістер және (немесе) толықтырулар енгізілген Қазақстан Республикасы Үкіметінің нормативтік құқықтық қаулыларының саны; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Қазақстан Республикасы Үкіметінің заңнама саласын (кіші саланы) реттейтін нормативтік құқықтық қаулыларының жалпы саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1,5 – нормативтік құқықтық акт түрінің коэффиценті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңнаманың саласын (кіші саланы) реттейтін ведомстволық нормативтік құқықтық актілердің тұрақтылық индексі мынадай формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Sv= 3*Av/Bv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – заңнаманың саласын (кіші саланы) реттейтін ведомстволық нормативтік құқықтық актілерге өзгерістер және (немесе) толықтырулар енгізілген ведомстволық нормативтік құқықтық актілердің саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – заңнаманың саласын (кіші саланы) реттейтін ведомстволық нормативтік құқықтық актілердің жалпы саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 – нормативтік құқықтық акт түрінің коэффиценті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды: _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...8 lines deleted...]
-        <w:br/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VII. Құқықтық талдауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...674 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талдамалық анықтама: _________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12284,69 +13884,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12487,51 +14069,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14150,89 +15732,304 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басқаша (болған жағдайда)</w:t>
+Мәтіннің түпнұсқалығы мен терминалогиялық біркелкілігінің болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқаша (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14363,104 +16160,136 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы: (анықталған құқық кемшіліктерінің саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды:_________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> VIII. Қорытындылар мен ұсыныстар.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+        <w:t xml:space="preserve"> VIII. Қорытынды тұжырымдамалар мен ұсыныстар.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл бөлімде нормативтік реттеуді одан әрі жетілдіру жөніндегі ұсынымдармен, сондай-ақ анықталған кемшіліктерді жою және әзірленген ұсынымдарды іске асыру жөніндегі шараларды қабылдаудың болжамды мерзімдерін көрсете отырып, саланы құқықтық реттеудің тиімділігін бағалауға мүмкіндік беретін өзге бөлімдерде ұсынылған ақпаратқа негізделген жүргізілген талдау қорытындылары көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құқықтық мониторинг нәтижелері бойынша қорытынды қорытынды мен ұсыныстар мониторингтің әрбір кезеңдерінде жасалған барлық аралық қорытындылардың қорытындыларын қамтиды. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> IX. Құқық нормаларының анықталған кемшіліктерін жоюға бағытталған шаралар бойынша ақпарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14474,69 +16303,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14758,51 +16569,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________________</w:t>
+      _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мемлекеттік органның аппарат басшысы не заң қызметі мәселелеріне жетекшілік</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14953,68 +16764,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "_____________________________________________" (мемлекеттік органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="148"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жүргізілген нормативтік құқықтық актілермен құқықтық мониторинг нәтижелері бойынша есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17338,88 +19149,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жергілікті мемлекеттік басқару органдар жүргізген құқықтық мониторинг нәтижелері _______________________________________________________ (мемлекеттік органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z156" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I БӨЛІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нормативтік құқықтық актінің атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17734,70 +19545,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       II БӨЛІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20121,68 +21932,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қабылдаған актілерінің тізбесі _____________________________________ (мемлекеттік органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21074,55 +22885,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21444,35 +23255,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>