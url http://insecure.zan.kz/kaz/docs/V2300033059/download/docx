--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e47e7aa" w14:textId="e47e7aa">
+    <w:p w14:paraId="633942b" w14:textId="633942b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -735,94 +735,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасы нормативтік құқықтық актілерінің мемлекеттік тізілімін, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкін жүргізу </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасы нормативтік құқықтық актілерінің мемлекеттік тізілімін, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкін жүргізу тәртібін айқындайды.</w:t>
+      1. Осы Қазақстан Республикасы нормативтік құқықтық актілерінің мемлекеттік тізілімін, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкін жүргізу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы "Құқықтық актілер туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>53 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Қазақстан Республикасы Үкіметінің 2004 жылғы 28 қазандағы № 1120 қаулысымен бекітілген Қазақстан Республикасы Әділет министрлігі туралы ереженің 14-тармағының 265) тармақшасына сәйкес әзірленді және Қазақстан Республикасы нормативтік құқықтық актілерінің мемлекеттік тізілімін, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкін жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негiзгi ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1070,154 +1112,134 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік тізілімді және Эталондық бақылау банкін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген.</w:t>
+        <w:t>
+      8. Қазақстан Республикасы Президентінің, Қазақстан Республикасы Қауіпсіздік Кеңесі Төрағасының, Қазақстан Республикасы Құрылтайының, Үкіметтің, Қазақстан Республикасы Конституциялық Сотының және Қазақстан Республикасы Жоғарғы Сотының нормативтік құқықтық актілерін қазақ және орыс тілдерінде қол қойылған күннен бастап күнтізбелік он күн ішінде мемлекеттік органдар электрондық түрде Эталондық бақылау банкке жібереді және нормативтік құқықтық актілерге қол қоюға уәкілетті тұлғаның электрондық цифрлық қолтаңбасымен куәландырылған, Заңның 35-бабында көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.01.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 79</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуден өткен Қазақстан Республикасы министрлерінің және орталық мемлекеттік органдардың өзге де басшыларының, орталық мемлекеттік органдардың ведомстволары басшыларының нормативтік құқықтық бұйрықтарын, Қазақстан Республикасы Орталық сайлау комиссиясының, Қазақстан Республикасы Жоғары аудиторлық палатасының, Қазақстан Республикасы Ұлттық Банкінің және өзге де орталық мемлекеттік органдардың нормативтік құқықтық қаулыларын, мәслихаттардың нормативтік құқықтық шешімдері, әкімдіктердің нормативтік құқықтық қаулылары, әкімдердің нормативтік құқықтық шешімдері және тексеру комиссияларының нормативтік құқықтық қаулылары Эталондық бақылау банкіне олар Нормативтік құқықтық актілерді мемлекеттік тіркеу тізіліміне енгізілген сәттен бастап бір күн ішінде автоматты түрде қазақ және орыс тілдерінде нормативтік құқықтық актілердің жобаларын келісудің ақпараттық жүйесі (бұдан әрі – ЖКАЖ) арқылы жіберіледі.</w:t>
+      9. Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуден өткен Қазақстан Республикасы министрлерінің және орталық мемлекеттік органдардың өзге де басшыларының, орталық мемлекеттік органдардың ведомстволары басшыларының нормативтік құқықтық бұйрықтарын, Қазақстан Республикасы Орталық сайлау комиссиясының, Қазақстан Республикасы Жоғары аудиторлық палатасының, Қазақстан Республикасы Ұлттық Банкінің және өзге де орталық мемлекеттік органдардың нормативтік құқықтық қаулыларын, мәслихаттардың нормативтік құқықтық шешімдері, әкімдіктердің нормативтік құқықтық қаулылары, әкімдердің нормативтік құқықтық шешімдері және тексеру комиссияларының нормативтік құқықтық қаулылары Эталондық бақылау банкіне олар Нормативтік құқықтық актілерді мемлекеттік тіркеу тізіліміне енгізілген сәттен бастап бір күн ішінде автоматты түрде қазақ және орыс тілдерінде нормативтік құқықтық актілердің жобаларын келісудің цифрлық жүйесі (бұдан әрі – ЖКЦЖ) арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ЖКАЖ-қа қолжетімділік болмаған жағдайда, Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуден өткен, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1260,51 +1282,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1715,51 +1757,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Электрондық түрде келіп түскен нормативтік құқықтық актілер ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен расталған электрондық цифрлық қолтаңбаның төлнұсқалылығын тексеру рәсімінен өтеді. Нормативтік құқықтық актілердің деректемелері мен мәтіні бір нормативтік құқықтық актіге тиесілігі тұрғысынан тексеріледі.</w:t>
+      13. Электрондық түрде келіп түскен нормативтік құқықтық актілер цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен расталған электрондық цифрлық қолтаңбаның төлнұсқалылығын тексеру рәсімінен өтеді. Нормативтік құқықтық актілердің деректемелері мен мәтіні бір нормативтік құқықтық актіге тиесілігі тұрғысынан тексеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексерудің нәтижесі теріс болған жағдайда, нормативтік құқықтық актілер электрондық түрде алынбаған деп есептеледі, бұл туралы жөнелтушіге құжаттың алынбау себептері көрсетіле отырып, Эталондық бақылау банкі ақпараттық жүйесінен электрондық құжат айналымы жүйесіне хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1780,71 +1822,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 27.01.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 79</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2408,154 +2470,216 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Нұсқаулықты қолдану үшін мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) автоматтандырылған басқару жүйесі - әкімші мен оператордың автоматты жұмыс орнын ұйымдастыруға арналған Эталондық бақылау банкінің электрондық түрдегі ақпараттық жүйесінің кіші жүйесі;</w:t>
+      1) автоматтандырылған басқару жүйесі - әкімші мен оператордың автоматты жұмыс орнын ұйымдастыруға арналған Эталондық бақылау банкінің электрондық түрдегі цифрлық жүйесінің кіші жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) автоматтандырылған басқару жүйесінің операторы, әкімшісі – Эталондық бақылау банкін электрондық түрде жүргізу жөніндегі функцияны жүзеге асыратын ЗҚАИ қызметкері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ақпараттық жүйе - белгілі бір технологиялық әрекеттерді ақпараттық өзара іс-қимыл арқылы іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+      3) цифрлық жүйе - белгілі бір технологиялық әрекеттерді цифрлық өзара іс-қимыл арқылы іске асыратын және нақты функционалдық міндеттерді шешуге арналған цифрлық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) куәландырушы орталық - электрондық цифрлық қолтаңбаның ашық кілтінің электрондық цифрлық қолтаңбаның жабық кілтіне сәйкестігін куәландыратын, сондай-ақ тіркеу куәлігінің дәйектілігін растайтын заңды тұлға;</w:t>
+      4) куәландырушы орталық – Қазақстан Республикасы заңнамасына сәйкес құрылған, электрондық цифрлық қолтаңбаның ашық кілттерінің сертификаттарының дұрыстығын, электрондық цифрлық қолтаңбаның ашық кілттерінің тиесілілігін және жарамдылығын растайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нормативтік құқықтық актінің электрондық көшірмесі - түпнұсқа құжатқа ұқсас және электрондық цифрлық қолтаңба арқылы куәландырылған электрондық-цифрлық нысандағы құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) цифрлық код - ақпаратты беретін шартты белгілер, сигналдар жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерістер енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2648,51 +2772,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12864 болып тіркелген) Электрондық цифрлық қолтаңбаның төлнұсқалығын тексеру қағидаларына сәйкес электрондық цифрлық қолтаңба (тіркеу куәлігінің "Кілтті пайдалану" (KeyUsage) орнының мәнін тексеру кезінде "Цифрлық қолтаңба" және "Бастартпаушылық" мәндері қамтылады) үшін пайдаланылатын куәландырушы орталықтың тіркеу куәлігімен жүзеге асырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Мемлекеттік органдар жіберетін нормативтік құқықтық актілерге электрондық құжат айналымының жүйесінде, сондай-ақ ЖКАЖ-та нормативтік құқықтық актілердің деректемелерін және нормативтік құқықтық акт туралы анықтамалық-ақпараттық деректерді қамтитын карточка (бұдан әрі – карточка) толтырылады.</w:t>
+      6. Мемлекеттік органдар жіберетін нормативтік құқықтық актілерге электрондық құжат айналымының жүйесінде, сондай-ақ ЖКЦЖ-та нормативтік құқықтық актілердің деректемелерін және нормативтік құқықтық акт туралы анықтамалық-ақпараттық деректерді қамтитын карточка (бұдан әрі – карточка) толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативтік құқықтық актілердің DOCX форматындағы мәтіндеріне тақырыпты қоспағанда, нормативтік құқықтық актілердің деректемелері және нормативтік құқықтық актілер туралы анықтамалық-ақпараттық деректер енгізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2708,50 +2832,112 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Нормативтік құқықтық акт карточкаларының мәліметтерін құрастыру жөніндегі талаптар осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Эталондық бақылау банкін қалыптастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2916,51 +3102,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Эталондық бақылау банкін электрондық түрде қалыптастыру ақпараттық жүйе (бұдан әрі - жүйе) арқылы жүзеге асырылады, бұл жүйе үш кіші жүйеден тұрады:</w:t>
+      9. Эталондық бақылау банкін электрондық түрде қалыптастыру цифрлық жүйе (бұдан әрі - жүйе) арқылы жүзеге асырылады, бұл жүйе үш кіші жүйеден тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       автоматтандырылған басқару жүйесі - нормативтік құқықтық актілерді дайындауға арналған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2974,70 +3160,194 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қойма - Қазақстан Республикасының нормативтік құқықтық актілерін электрондық түрде сақтауға арналған бірыңғай орталықтандырылған депозитарийдің міндетін атқарады және оларға енгізілген өзгерістер мен толықтырулар туралы ақпаратты сақтауға арналған құралдарды ұсынады (бұдан әрі- қойма);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       веб-портал - Қазақстан Республикасының нормативтік құқықтық актілерін электрондық түрде аптасына 7 күн тәулігіне 24 сағат режімінде қарауға, сондай-ақ қосымша функционалдық мүмкіндіктерге қол жеткізуге арналған (бұдан әрі - веб-портал).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Эталондық бақылау банкі ақпараттық жүйесінің "веб-портал" кіші жүйесі Интернет ортадағы барлық мүдделі адамдар үшін, соның ішінде заманауи мобильді құрылғылар (смартфондар, планшеттер және т.с.с.) арқылы жүйеге кірудің бірыңғай нүктесі болып табылады.</w:t>
+      10. Эталондық бақылау банкі цифрлық жүйесінің "веб-портал" кіші жүйесі Интернет ортадағы барлық мүдделі адамдар үшін, соның ішінде заманауи мобильді құрылғылар (смартфондар, планшеттер және т.с.с.) арқылы жүйеге кірудің бірыңғай нүктесі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Енгізілетін нормативтік құқықтық актіде жүйе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3083,69 +3393,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижесі оң болған жағдайда, нормативтік құқықтық акт электрондық түрде түскен деп есептеледі, бұл туралы жөнелтушіге нормативтік құқықтық актінің Эталондық бақылау банкіне жеткізілгені туралы белгілеме жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сондай-ақ Эталондық бақылау банкі ақпараттық жүйесінің автоматтандырылған басқару жүйесінің операторы нормативтік құқықтық акт келіп түскен күннен бастап үш жұмыс күні ішінде оның деректемелерін және мәтіннің бір нормативтік құқықтық актіге тиесілілігін де тексереді.</w:t>
-[...17 lines deleted...]
-      Тексеру нәтижесі теріс болған жағдайда, нормативтік құқықтық актілер электрондық түрде алынбаған деп есептеледі, бұл туралы жөнелтушіге құжаттың алынбау себептері көрсетіле отырып, Эталондық бақылау банкі ақпараттық жүйесінен электрондық құжат айналымы жүйесіне хабарлама жіберіледі.</w:t>
+      Сондай-ақ Эталондық бақылау банкі цифрлық жүйесінің автоматтандырылған басқару жүйесінің операторы нормативтік құқықтық акт келіп түскен күннен бастап үш жұмыс күні ішінде оның деректемелерін және мәтіннің бір нормативтік құқықтық актіге тиесілілігін де тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру нәтижесі теріс болған жағдайда, нормативтік құқықтық актілер электрондық түрде алынбаған деп есептеледі, бұл туралы жөнелтушіге құжаттың алынбау себептері көрсетіле отырып, Эталондық бақылау банкі цифрлық жүйесінен электрондық құжат айналымы жүйесіне хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық цифрлық қолтаңбаның легитимділігіне тексеруден немесе форматтық-логикалық бақылаудан өтпеген нормативтік құқықтық акт жүйе қоймасының "Қабылданбаған файлдар" бөлімінде сақталуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3165,104 +3475,124 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 27.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгерістер енгізілді - ҚР Әділет министрінің 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Эталондық бақылау банкі ақпараттық жүйесінің автоматтандырылған басқару жүйесіне қабылданған нормативтік құқықтық актіге нормативтік құқықтық акт туралы деректемелерді және ақпараттық-анықтамалық деректерді қамтитын тіркеу карточкасы толтырылады.</w:t>
+      12. Эталондық бақылау банкі цифрлық жүйесінің автоматтандырылған басқару жүйесіне қабылданған нормативтік құқықтық актіге нормативтік құқықтық акт туралы деректемелерді және ақпараттық-анықтамалық деректерді қамтитын тіркеу карточкасы толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нормативтік құқықтық акт деректемелері туралы мәліметтер Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3276,50 +3606,112 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықтамалық-ақпараттық деректер Мемлекеттік тізілім нөмірін, күшіне ену, құжаттың өзгертілген күнін, қолданылу өңірін, ресми жариялануын, құқықтық қатынастар саласы туралы мәліметтерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жүйе келіп түскен нормативтік құқықтық актілерге автоматты режимде Мемлекеттік тізілімнің нөмірін береді және тіркеу карточкасында сақтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -5179,55 +5571,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5553,31 +5945,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>