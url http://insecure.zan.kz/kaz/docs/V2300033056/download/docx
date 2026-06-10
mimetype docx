--- v1 (2025-12-25)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c13f9b9" w14:textId="c13f9b9">
+    <w:p w14:paraId="a073cfd" w14:textId="a073cfd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -252,54 +252,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Кредиттік оқыту технологиясын есепке алғандағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру әдістемесі бекітілсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес Кредиттік оқыту технологиясын ескере отырып жоғары және (немесе) жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру әдістемесі бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Экономика және қаржы департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -388,127 +450,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ғылым және жоғары білім министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -4838,51 +4912,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Шетелдік жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарымен стратегиялық әріптестік шеңберінде іске асырылатын бірлескен білім беру бағдарламалары бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары үшін жан басына шаққандағы нормативтік қаржыландыру көлемін және жан басына шаққандағы қаржыландыру нормативін есептеу, сондай-ақ ғылым және жоғары білім саласындағы уәкілетті органның шешімі бойынша құрылған шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының филиалдары үшін жан басына шаққандағы нормативтік қаржыландыру көлемін және жан басына шаққандағы қаржыландыру нормативін есептеу осы әдістеменің 9, 10, 11, 12, 13, 14 және 15-тармақтарын қоспағанда, мынадай формулалар бойынша жүргізіледі:</w:t>
+      5. Шетелдік жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарымен стратегиялық әріптестік шеңберінде іске асырылатын бірлескен білім беру бағдарламалары бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары үшін жан басына шаққандағы нормативтік қаржыландыру көлемін және жан басына шаққандағы қаржыландыру нормативін есептеу, сондай-ақ ғылым және жоғары білім саласындағы уәкілетті органның шешімі бойынша құрылған шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының филиалдары үшін жан басына шаққандағы нормативтік қаржыландыру көлемін және жан басына шаққандағы қаржыландыру нормативін есептеу осы әдістеменің 9, 10, 12, 13, 14 және 15-тармақтарын қоспағанда, мынадай формулалар бойынша жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z134" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Vжқ1 – шетелдік жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарымен стратегиялық әріптестік шеңберінде іске асырылатын, қазақстандық үлгідегі дипломды алатын, бірлескен білім беру бағдарламалары бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландырудың жылдық көлемі, сондай-ақ қазақстандық үлгідегі дипломды алатын, ғылым және жоғары білім саласындағы уәкілетті органның шешімі бойынша құрылған шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының филиалдары үшін жан басына шаққандағы нормативтік қаржыландырудың жылдық көлемі мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
@@ -5091,5807 +5165,6292 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т – білім беру процесіне тартылған ӘБП және ПОҚ еңбегіне ақы төлеудің жылдық қоры жылына бір білім алушыға төменде келтірілген персонал құрамы негізге алына отырып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1008"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5463"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Мәтін бойынша қолданылатын аббревиатура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Персонал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Саны (штат бірлігі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 қызметкерге шаққандағы жалақы мөлшері теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5463" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> АЕК-те 1 қызметкерге шаққандағы жалақы мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ПОҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Профессорлық-оқытушылық құрам (ПОҚ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2780" w:type="dxa"/>
-[...82 lines deleted...]
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
+ПОҚkz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-860 000</w:t>
+Отандық ПОҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5463" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-280,77 АЕК</w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ПОҚin</w:t>
+860 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шетелдік ПОҚ</w:t>
+280,77 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+ПОҚin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 956 000</w:t>
+Шетелдік ПОҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5463" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1291,544 АЕК</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ӘБП</w:t>
+3 956 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкімшілік-басқару персоналы:</w:t>
+1291,544 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54,5</w:t>
+ӘБП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2780" w:type="dxa"/>
-[...82 lines deleted...]
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ӘБП kz</w:t>
+Әкімшілік-басқару персоналы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отандық менеджмент</w:t>
+54,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5463" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-350,963 АЕК</w:t>
+ӘБП kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ӘБПin</w:t>
+Отандық менеджмент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шетелдік менеджмент, Халықаралық менеджмент</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,5</w:t>
-[...13 lines deleted...]
-1</w:t>
+1 075 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 515 000</w:t>
-[...13 lines deleted...]
-3 870 000</w:t>
+350,963 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5463" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1474,045 АЕК 1263,467 АЕК</w:t>
+ӘБПin</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ӘБПin</w:t>
+Шетелдік менеджмент, Халықаралық менеджмент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шетелдік орта менеджмент</w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4 515 000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 870 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-860 000</w:t>
+1474,045 АЕК 1263,467 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5463" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-280,77 АЕК</w:t>
+ӘБПin</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ӘБПkz</w:t>
+Шетелдік орта менеджмент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ӘБП кіші құрамы</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46</w:t>
+860 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-430 000</w:t>
+280,77 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5463" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140,385 АЕК</w:t>
-[...43 lines deleted...]
-</w:t>
+ӘБПkz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы</w:t>
+ӘБП кіші құрамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-154,5</w:t>
+46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2780" w:type="dxa"/>
-[...3613 lines deleted...]
-            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Мәтін бойынша қолданылатынаббревиатура, </w:t>
+430 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5978" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Шығыстың түрі</w:t>
+140,385 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т – білім беру процесіне жылына бір білім алушыға тартылған ӘБП және ПОҚ-тың жылдық еңбекақы төлеу қоры мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T = Tkz+ Tin,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тkz = Тәбпkz+ Тпоқkz,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тin = Тәбп in + Тпоқ in,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тkz – жылына бір білім алушыға білім беру процесіне тартылған отандық ӘБП және ПОҚ-тың жылдық еңбекақы төлеу қоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тin – жылына бір білім алушыға білім беру процесіне тартылған шетелдік ӘБП және ПОҚ-тың жылдық еңбекақы төлеу қоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәбп – ӘБП жылдық еңбекақы төлеу қоры отандық (kz) және шетелдік (in) үшін жеке формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәбпkz (in) = Wәбпkz (in) *12*snokz (in) * mvәбпkz (in) *mp,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тпоқ – ПОҚ-тың жылдық еңбекақы қоры отандық (kz) және шетелдік (in) үшін жеке формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тпоқkz (in) = Wпоқkz (in) * 12*snokz(in)*mvпоқkz (in) * mp,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      W – айына отандық және шетелдік ПОҚ және ӘБП еңбекақы төлеу қоры:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары арасындағы шарт негізінде отандық және шетелдік ӘБП және ПОҚ үшін белгіленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалақыны есептеу 2021 жылғы 15 қарашаға белгіленген Қазақстан Республикасы Ұлттық Банкінің бағамы бойынша 1 АҚШ доллары үшін 430 теңге баламасында ұлттық валютада жүргізілді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12 – айына нормативтік шығындарды есептеуден жылына нормативтік шығындарды есептеуге көшу үшін жылына айлар саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      sno – әлеуметтік салық және әлеуметтік аударымдар коэффициенті:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отандық персоналдар үшін snokz – 1,0836;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 және одан кейінгі жылдарға – 1,0968;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шетелдік персоналдар үшін snoin – 1,095;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mp – жұмыс берушінің қосымша міндетті зейнетақы жарналарының және міндетті медициналық сақтандыру қорына аударымдардың коэффициенті:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2023 жылға – 1,03;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2024 жылға – 1,045;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылға – 1,055;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2026 жылға – 1,065;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2027 жылға – 1,075;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2028 жылға және одан кейінгі жылдарға – 1,08;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mvпоқ – бір оқытушыға келетін білім алушылардың орташа санының арақатынасының коэффициентін құрайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір шетелдік оқытушыға mvпоқin – 0,02;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір отандық оқытушыға mvпоқkz – 0,047;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mvәбп – ӘБП бір қызметкеріне келетін білім алушылардың орташа санының арақатынасының коэффициенті:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір шетелдік мидл-менеджментке mvәбпin1 – 0,0033;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір шетелдік топ-менеджментке mvәбпin2– 0,001;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір шетелдік халықаралық менеджментке mvәбпin3 – 0,00067;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір отандық менеджментке mvәбпkz1 – 0,00067;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір ӘБП кіші құрамға mvәбпkz2 – 0,031;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S – халықаралық білім беру бағдарламаларын енгізу коэффициенті – 102,024 АЕК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Vжқ2 – шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарымен стратегиялық әріптестік шеңберінде іске асырылатын, қос диплом алатын білім беру бағдарламалары бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын жан басына шаққандағы нормативтік қаржыландырудың жылдық көлемі мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      V жқ2 = Nzb2* Контzb2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контzb2 – бакалавриатта білім алушылардың жыл сайынғы контингенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Nzb2 – бакалавриатта жылына бір білім алушыға жан басына шаққандағы қаржыландыру нормативі, мына формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Nzb2 = Nzb1 + L1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      L1 – Солтүстік Америка елдерінің шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарымен қос диплом бағдарламасы бойынша бір білім алушыға жылына 752,693 АЕК есебінен шығыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Vжқ3 – ғылым және жоғары білім саласындағы уәкілетті органның шешімі бойынша шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының филиалдары шеңберінде іске асырылатын, қос диплом алатын білім беру бағдарламалары бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын жан басына шаққандағы нормативтік қаржыландырудың жылдық көлемі, мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Vжқ3 = Nzb3 * Контzb3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контzb3 – бакалавриатта білім алушылардың жыл сайынғы контингенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Nzb3 – бакалавриатта жылына бір білім алушыға жан басына шаққандағы қаржыландыру нормативі, мына формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Nzb3 = Nzb1 - S + L2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мұндағы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      L2 – Еуропа елдерінің шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарымен қос диплом бағдарламасы бойынша бір білім алушыға жылына 698,845 АЕК есебінен шығыстар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымына төлем барлық оқу кезеңі үшін (4 жыл) тең үлестермен шарт негізінде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      L1 және L2 есебі Қазақстан Республикасы Ұлттық Банкінің 2022 жылғы 27 желтоқсанға белгіленген бағамы бойынша 1 АҚШ доллары үшін 461,1 теңге эквивалентінде ұлттық валютада жүргізілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 25.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 539</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі және 01.09.2025 бастап туындаған құқықтық қатынастарға қолданылады); өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Оқытудың кредиттік технологиясын ескере отырып, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру көлемі Әдістеменің 4-тармағының 12) және 13) тармақшаларына сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасының аумағында халықаралық шарттар негізінде құрылған, Қазақстан Республикасының заңнамасы негізінде әрекет ететін және таратылатын жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары үшін жан басына шаққандағы нормативтік қаржыландыру көлемін және жан басына шаққандағы қаржыландыру нормативін есептеу мына формулалар бойынша жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>жқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – жоғары және жоғары оқу орнынан кейінгі білім беруді (бакалавриат және магистратура) жан басына шаққандағы нормативтік қаржыландырудың жылдық көлемі мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>жқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = ∑ (N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> * Конт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) + ∑ (N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> * Конт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – бакалавриатта жылына бір білім алушыға жан басына шаққандағы қаржыландыру нормативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – магистратурада жылына бір білім алушыға жан басына шаққандағы қаржыландыру нормативі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – бакалавриатта білім алушылардың орташа жылдық контингенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – магистратурада білім алушылардың орташа жылдық контингенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Контm мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m = жыл басына білім алушылардың саны + оқуға жаңадан қабылданатындардың 1/3 – күтілетін түлектер санының 1/2 – оқудан шығатындардың болжалды саны + оқуға келетін білім алушылардың болжалды саны. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымында кадрларды даярлаудың бірнеше бағыты іске асырылатын жағдайда жан басына шаққандағы нормативтік қаржыландыру көлемі кадрларды даярлау бағыттары және білім беру деңгейлері бойынша бір білім алушыға есептелген жан басына шаққандағы нормативтің негізінде жиынтық түрде анықталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>/m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – бакалавриатта / магистратурада жылына бір білім алушыға қаржыландырудың жан басына шаққандағы нормативі Қазақстан Республикасында (бұдан әрі – ҚР) және Ресей Федерациясында (бұдан әрі – РФ) оқуға тиесілі шығыстар нормативінің сомасынан тұрады, мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>b/m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b/m </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+ N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b/m </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>rus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b/m </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР-да бакалавриатта / магистратурада жылына бір білім алушыға арналған шығыстар нормативі мына формула бойынша есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b/m </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = F + K + Р + S + U + А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b/m </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>rus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – РФ-да бакалавриатта / магистратурада жылына бір білім алушыға арналған шығыстар нормативі мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b/m </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>rus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = O + K</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + М;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) F – жылына бір білім алушыға есептегенде, білім беру процесі персоналының (ӘБП және ПОҚ), білім беру ортасы персоналының (оқу-қосалқы персонал (бұдан әрі – ОҚП) және қызмет көрсетуші персоналдың (бұдан әрі – ҚКП) еңбегіне ақы төлеудің жылдық қорын қамтитын персоналдың жалпы жылдық еңбекақы төлеу қоры мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      F = Т + Q,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Т – ӘБП мен ПОҚ-ның бір жылда бір білім алушыға есептегендегі жылдық еңбекақы төлеу қоры мына формула бойынша есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T = T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>нег</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>өтем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>нег</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ӘБП мен ПОҚ-ның өтемақылық төлемдерсіз жылдық еңбекақы төлеу қоры мына формула бойынша есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>нег</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = W *12 * sno * mp * mv1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>өтем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – қызметкерлердің жыл сайынғы төленетін еңбек демалысына сауықтыру жәрдемақысын төлеуге арналған шығыстардың жылдық көлемі мына формула бойынша есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>өтем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = (ЛА + БЛА * f) * sno * mp * mv1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      W – ӘБП мен ПОҚ-ның айлық еңбекақы төлеу қоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12 – айлық нормативтік шығындарды есептеуден жылдық нормативтік шығындарды есептеуге көшу үшін бір жылдағы айлар саны; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      sno – әлеуметтік салық және әлеуметтік аударымдар коэффициенті– 1,0836;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылдан бастап – 1,0968;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mp – жұмыс берушінің міндетті медициналық сақтандыру қорына аударымдар коэффициенті:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2023 жылға – 1,03;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2024 жылға – 1,045;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылға – 1,055;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2026 жылға – 1,065;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2027 жылға – 1,075;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2028 жылдан бастап – 1,08;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mv1 – бір оқытушыға келетін білім алушылардың орташа санының арақатынасының коэффициенті:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бакалавриатта – 0,167;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистратурада – 0,2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      W – ӘБП мен ПОҚ-ның айлық еңбекақы төлеу қоры мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      W = (ЛА + БЛА * f) + БЛА * u,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЛА – базалық лауазымдық айлықақыны (БЛА) 10,2336 коэффициентіне көбейту жолымен анықталатын ПОҚ-ның лауазымдық айлықақысы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      f – ӘБП жалақысының ПОҚ жалақысындағы үлес салмағының коэффициенті– 6,25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      u – ғылыми дәреже үшін қосымша ақы коэффициенті – 1,71;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q – жылына бір білім алушыға ОҚП және ҚП жылдық еңбекақы төлеу қоры мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q = Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>қп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ОҚП жылдық еңбекақы төлеу қоры мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>нег.оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>өтем.оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>нег.оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ОПҚ-ның өтемақылық төлемдерсіз жылдық еңбекақы төлеу қоры мына формула бойынша есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>нег.оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> * 12 * sno * mp * mv2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ОПҚ-ның айлық еңбекақы төлеу қоры мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = БЛА * q,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      q – ОҚП жалақысының ПОҚ жалақысындағы үлес салмағының коэффициенті – 4,38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mv2 – ОҚП-ның бір қызметкеріне келетін білім алушылардың орташа саны арақатынасының коэффициенті– 0,037;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>өтем.оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – жыл сайынғы еңбек демалысына сауықтыру жәрдемақысын төлеуге арналған шығыстардың жылдық көлемі мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>өтем.оқп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = БЛА * q * sno * mp * mv2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>қкп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚКП жылдық еңбекақы төлеу қоры мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>қкп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>нег.қкп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>өтем.қкп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>нег.қп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚКП-ның өтемақылық төлемдерсіз жылдық еңбекақы төлеу қоры мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>нег.қкп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>қкп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> * 12 * sno * mp * mv3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>қкп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚКП-ның айлық еңбекақы төлеу қоры мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>қкп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = БЛА * h,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      h – ҚКП жалақысының ОПҚ жалақысындағы үлес салмағының коэффициенті – 2,98;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚКП-ның бір қызметкеріне келетін білім алушылардың орташа саны арақатынасының коэффициенті – 0,063;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>өтем.қкп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – жыл сайынғы еңбек демалысына сауықтыру жәрдемақысын төлеуге арналған шығыстардың жылдық көлемі мына формула бойынша есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>өтем.қкп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = БЛА * h * sno * mp * mv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) K – білім беру процесін ұйымдастыру және жүргізу мақсатында ПОҚ және ӘБП-ны іссапарға жіберуге байланысты шығыстар нормасы жылына бір білім алушыға есептегенде, мынаған сәйкес қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Магистратурада бір білім алушыға бір жылдағы шығыстар нормасы, </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Мәтін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылатынаббревиатура</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығыстың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бакалавриатта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, АЕК*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Магистратурада</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>АЕК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу процесі шеңберінде М.В.Ломоносов атындағы Мәскеу мемлекеттік университетінің Қазақстандағы филиалының (бұдан әрі – ММУ ҚФ) ПОҚ іссапарларына арналған шығыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 36,57 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10901,123 +11460,123 @@
               <w:t xml:space="preserve">
 30,71 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ММУ ҚФ ӘБП мен ПОҚ іссапарларына арналған шығыстар, оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 10,62 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11027,123 +11586,123 @@
               <w:t xml:space="preserve">
 11,76 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 әкімшілік іссапарлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7,73 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11153,123 +11712,123 @@
               <w:t xml:space="preserve">
 10,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 кәсіптік бағдар беру жұмыстарын жүргізу, көрмеге қатысу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1,06 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11279,719 +11838,906 @@
               <w:t xml:space="preserve">
 1,36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ПОҚ оқу және өндірістік практикалары </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1,83 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ММУ ҚФ қабылдау және емтихан комиссияларының іссапарларына арналған шығыстар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7,55 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 15,82 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1046" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-54,74 </w:t>
+              <w:t>
+Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-58,29 </w:t>
+54,74 </w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...61 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Мәтін бойынша қолданылатын аббревиатура </w:t>
+              <w:t xml:space="preserve">
+58,29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: * К мәнін анықтау үшін 2022 жылғы 1 қаңтарға белгіленген АЕК мөлшері негізге алынады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Р – ҚР аумағында білім алушылардың оқу практикасынан өтуіне байланысты шығыстар нормасы жылына бір білім алушыға есептегенде, мынаған сәйкес қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5163" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстың түрі</w:t>
+              <w:t>Мәтін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> аббревиатура </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5112" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бір білім алушыға бір жылдағы шығыстар нормасы, АЕК*</w:t>
+              <w:t>Шығыстың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, АЕК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5163" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Студенттердің оқу және өндірістік практикасына арналған шығыстар, оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5112" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12001,87 +12747,87 @@
               <w:t xml:space="preserve">
 8,17 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5163" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Филология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5112" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12091,87 +12837,87 @@
               <w:t xml:space="preserve">
 1,62 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5163" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экология бірінші курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5112" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12181,87 +12927,87 @@
               <w:t xml:space="preserve">
 4,62 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5163" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экология екінші курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5112" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12304,278 +13050,519 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) S – білім алушылар үшін оқу корпустары мен жатақханаларды ағымдағы күтіп-ұстауға және оларға қызмет көрсетуге арналған шығыстар нормасы жылына бір білім алушыға есептегенде, мынаған сәйкес қабылданады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1478"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5056"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәтін бойынша қолданылатын аббревиатура</w:t>
+              <w:t>Мәтін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> аббревиатура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5766" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстың түрі</w:t>
+              <w:t>Шығыстың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5056" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бакалавриатта / магистратурада бір білім алушыға бір жылдағы шығыстар нормасы, АЕК*</w:t>
+              <w:t>Бакалавриатта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>магистратурада</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, АЕК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5766" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Білім алушылар үшін оқу корпустары мен жатақханаларды ағымдағы күтіп-ұстауға және оларға қызмет көрсетуге арналған шығыстар нормасы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5056" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12618,278 +13605,519 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) U – оқу-әдістемелік әдебиеттер мен ғылыми әдебиеттерді сатып алуға байланысты шығыстар нормасы жылына бір білім алушыға есептегенде, мынаған сәйкес қабылданады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1810"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6189"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәтін бойынша қолданылатын аббревиатура</w:t>
+              <w:t>Мәтін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> аббревиатура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4301" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстың түрі</w:t>
+              <w:t>Шығыстың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бакалавриатта / магистратурада бір білім алушыға бір жылдағы шығыстар нормасы, АЕК*</w:t>
+              <w:t>Бакалавриатта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>магистратурада</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, АЕК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 U</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4301" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Оқу-әдістемелік, ғылыми әдебиеттерді сатып алуға арналған шығыстар нормасы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12932,278 +14160,519 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) А – жылына бір білім алушыға негізгі құралдарды және материалдық емес активтерді сатып алуға байланысты шығыстар нормасы мынаған сәйкес қабылданады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1771"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6059"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәтін бойынша қолданылатын аббревиатура</w:t>
+              <w:t>Мәтін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> аббревиатура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстың түрі</w:t>
+              <w:t>Шығыстың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6059" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бакалавриатта / магистратурада бір білім алушыға бір жылдағы шығыстар нормасы, АЕК*</w:t>
+              <w:t>Бакалавриатта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>магистратурада</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, АЕК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Негізгі құралдарды және материалдық емес активтерді сатып алуға байланысты шығыстар нормасы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6059" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13246,361 +14715,732 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) O – ММУ ҚФ-да білім алушыларды іссапарға жіберуге және оқытуға байланысты шығыстар нормасы жылына бір білім алушыға есептегенде, мынаған сәйкес қабылданады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1499"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4109"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәтін бойынша қолданылатын аббревиатура</w:t>
+              <w:t>Мәтін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> аббревиатура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстың түрі</w:t>
+              <w:t>Шығыстың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бакалавриатта бір білім алушыға бір жылдағы шығыстар нормасы, АЕК* </w:t>
+              <w:t>Бакалавриатта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, АЕК* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4109" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Магистратурада бір білім алушыға бір жылдағы шығыстар нормасы, АЕК* </w:t>
+              <w:t>Магистратурада</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, АЕК* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 О</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ММУ ҚФ-да оқуға байланысты шығыстар нормасы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 284,74 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4109" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13643,361 +15483,732 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) M – ММУ ҚФ-да білім алушыларды медициналық сақтандырумен байланысты шығыстар нормасы жылына бір білім алушыға есептегенде, мынаған сәйкес қабылданады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1597"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4379"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәтін бойынша қолданылатын аббревиатура</w:t>
+              <w:t>Мәтін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> аббревиатура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстың түрі</w:t>
+              <w:t>Шығыстың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4379" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бакалавриатта бір білім алушыға бір жылдағы шығыстар нормасы, АЕК* </w:t>
+              <w:t>Бакалавриатта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, АЕК* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4379" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Магистратурада бір білім алушыға бір жылдағы шығыстар нормасы, АЕК* </w:t>
+              <w:t>Магистратурада</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, АЕК* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Медициналық сақтандырумен байланысты шығыстар нормасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4379" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4,84 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4379" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14040,362 +16251,733 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) Кс – ММУ ҚФ-да оқу үшін білім алушыларды іссапарға жіберуге байланысты шығыстар нормасы жылына бір білім алушыға есептегенде, мынаған сәйкес қабылданады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1395"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3826"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәтін бойынша қолданылатын аббревиатура</w:t>
+              <w:t>Мәтін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> аббревиатура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3254" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстың түрі</w:t>
+              <w:t>Шығыстың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бакалавриатта бір білім алушыға бір жылдағы шығыстар нормасы, АЕК* </w:t>
+              <w:t>Бакалавриатта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, АЕК* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Магистратурада бір білім алушыға бір жылдағы шығыстар нормасы, АЕК* </w:t>
+              <w:t>Магистратурада</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, АЕК* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3254" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім алушылар үшін іссапар шығыстарының нормасы, оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 89,18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14405,123 +16987,123 @@
               <w:t>
 103,63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3254" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көлікпен жол жүру шығындары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 20,87 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14531,123 +17113,123 @@
               <w:t>
 35,63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3254" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жатақханада тұру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 68,31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3826" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17388,1094 +19970,1143 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда жоғарыдағы формулаларға коэффициенттер төмендегі кестеде көрсетілген:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4005"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3729"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4566" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "И.М.Губкин атындағы Ресей мемлекеттік университеті" Қазақстандық филиалы (бұдан әрі – И.М. Губкин атындағы РМУ ҚФ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3729" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "МИФИ" Ұлттық ядролық зерттеу университеті" Қазақстандық филиалы (бұдан әрі - МИФИ ҰЯЗУ ҚФ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 mv1 – бір оқытушыға келетін білім алушылардың орташа санының арақатынасының коэффициенті:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бакалавриатта:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 магистратурада:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4566" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,125</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3729" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,1226</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,1273</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 mv2 – ӘБП-нің бір қызметкеріне келетін білім алушылардың орташа саны арақатынасының коэффициенті:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бакалавриатта:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 магистратурада:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4566" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0339</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3729" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0209</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0182</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 mv3 – ОҚП-ның бір қызметкеріне келетін білім алушылардың орташа саны арақатынасының коэффициенті:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бакалавриатта:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 магистратурада:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4566" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0313</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3729" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0287</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0182</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОПҚ-ның лауазымдық айлықақысын есептеу коэффициенті оны базалық лауазымдық айлықақыға (БЛА) көбейту жолымен бір айдағы лауазымдық айлықақыны айқындау үшін қолданылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4566" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,5674</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3729" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,7408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 f – ӘБП жалақысының ОПҚ жалақысындағы үлес салмағының коэффициенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4566" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19,78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3729" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 u – ғылыми дәреже үшін қосымша ақы коэффициенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4566" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3729" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,576</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 q – ОҚП жалақысының ОПҚ жалақысындағы үлес салмағының коэффициенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4566" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9,89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3729" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18750,103 +21381,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) РФ жоғары және жоғары оқу орнынан кейінгі білім беру (бұдан әрі – ЖЖОКБ) ұйымдарында студенттердің тұруы мен оқуына байланысты шығыстар жылына бір білім алушыға есептегендегі мынаған сәйкес қабылданады:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="335"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2644"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аббревиатура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1807" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18944,1075 +21576,1068 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бакалавриатта бір білім алушыға бір жылдағы шығыстар нормасы, АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2228" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Магистратурада бір білім алушыға бір жылдағы шығыстар нормасы, АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бакалавриатта бір білім алушыға бір жылдағы шығыстар нормасы, АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2644" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Магистратурада бір білім алушыға бір жылдағы шығыстар нормасы, АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 О</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1807" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәскеу қаласындағы ЖЖОКБ ұйымдарында оқуға арналған шығыстар нормасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 154,41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2228" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 143,72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2644" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 156,56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1807" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Медициналық сақтандыру шығыстарының нормасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3,16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2228" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3,16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2644" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1807" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Студенттердің тұру және көлік шығыстарының нормасы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50,09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2228" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18,42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2644" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="335" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1807" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-207,66</w:t>
+Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2228" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
+207,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165,3</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2644" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+165,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 195,93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       АЕК – 2023 жылғы 1 қаңтардағы жағдай бойынша белгіленген айлық есептік көрсеткіш; </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -29100,4583 +31725,125 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      11. Ғылым және жоғары білім саласындағы уәкілетті органның шешімі бойынша құрылған Германия Федеративтік Республикасының шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының филиалы шеңберінде іске асырылатын қос диплом бағдарламалары бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын жан басына шаққандағы қаржыландыру нормативі мен жан басына шаққандағы нормативтік қаржыландыру көлемінің есебі мына формулалар бойынша есептеледі:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды - ҚР Ғылым және жоғары білім министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ғылым және жоғары білім саласындағы уәкілетті органның шешімі бойынша құрылған "Coventry Kazakhstan" шетелдік оқу орны" ЖШС-ның жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын жан басына шаққандағы қаржыландыру нормативі мен жан басына шаққандағы нормативтік қаржыландыру көлемінің есебі мынадай формулалар бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...4510 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Vпф - жоғары және жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландырудың жылдық көлемі (бакалавриат) мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35207,90 +33374,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Л.Н. Гумилев атындағы Еуразия ұлттық университеті" коммерциялық емес акционерлік қоғамының базасында "Ресей Федерацииясы Сыртқы істер министрлігінің Мәскеу мемлекеттік халықаралық қатынастар институты (университеті)" федералдық дербес мемлекеттік жоғары білім беру мекемесінің Қазақстандық филиалы үшін жан басына шаққандағы нормативтік қаржыландыру көлемін және жан басына шаққандағы қаржыландыру нормативін есептеу мына формулалар бойынша жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z125" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vжқ – жоғары және (немесе) жоғары оқу орнынан кейінгі (бакалавриат және магистратура) білім беруді жан басына шаққандағы нормативтік қаржыландырудың жылдық көлемі мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vжқ = ∑ (Nb * Контb) + ∑ (Nm * Контm),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35409,70 +33576,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контb, m = жыл басына білім алушылардың саны + оқуға жаңадан қабылданатындардың 1/3 – күтілетін түлектер санының 1/2 – оқудан шығатындардың болжалды саны + оқуға келетін білім алушылардың болжамды саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымында кадрларды даярлаудың бірнеше бағыты іске асырылатын жағдайда жан басына шаққандағы нормативтік қаржыландыру көлемі кадрларды даярлау бағыттары және білім беру деңгейлері бойынша бір білім алушыға есептелген жан басына шаққандағы нормативтің негізінде жиынтық түрде айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Nb/m – бакалавриатта/магистратурада бір жылда бір білім алушыға арналған жан басына шаққандағы қаржыландыру нормативі Қазақстан Республикасында (бұдан әрі – ҚР) және Ресей Федерациясында (бұдан әрі – РФ) оқуға байланысты шығыстар нормативінің сомасын құрайды, мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nb/m = Nb/m kz + Nb/m rus,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35537,70 +33704,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nb/m rus – РФ-да бакалавриатта/магистратурада бір жылда бір білім алушыға шығыстар нормативі мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nb/m rus = O + Kс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) F – білім беру процесінің персоналына жылдық еңбекақы төлеу қорын қамтитын персоналдың жалпы жылдық еңбекақы төлеу қоры: (әкімшілік-басқарушы персоналдың (бұдан әрі – ӘБП) және профессорлық-оқытушылық персоналдың (бұдан әрі – ПОҚ)) бір жылда бір білім алушыға есептегенде және ол мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       F = Тпоқ + Тәбп,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36187,202 +34354,202 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Stпоқ – жоғары және жоғары оқу орнынан кейінгі білім беру ұйымының бұйрығымен бекітілген ПОҚ үшін қосымша ақылар коэффициенті жылына бір білім алушыға есептегенде – 0,52 құрайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Stәбп – бір жылда бір білім алушыға есептегенде ӘБП-ның ай сайынғы дербес үстемеақы коэффициенті – 5,4302 құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) K – бір жылда бір білім алушыға есептегенде білім беру процесін ұйымдастыру және жүргізу мақсатында ПОҚ мен ӘБП-ны іссапарға жіберуге байланысты шығындардың нормасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бакалавриат және магистратура үшін – 49,46 АЕК құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) S – жылына бір білім алушыға есептегенде ағымдағы күтіп-ұстауға арналған шығыстар нормасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бакалавриат және магистратура үшін - 2,02 АЕК құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) O – РФ-да білім алушыларды оқытуға байланысты шығыстар нормасы, бір жылда бір білім алушыға есептегенде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бакалавриат үшін – 324,28 АЕК құрайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       магистратура үшін – 231,06 АЕК құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Кс – білім алушылардың іссапар шығыстарының нормасы (ұшу) бір жылда бір білім алушыға есептегенде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бакалавриат үшін – 13,26 АЕК құрайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36393,70 +34560,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       магистратура үшін – 26,52 АЕК құрайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЕК – 2025 жылғы 1 қаңтардағы жағдай бойынша белгіленген айлық есептік көрсеткіш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) кредиттік оқыту технологиясын ескере отырып, жоғары және жоғары оқу орнынан кейінгі білім берудің жан басына шаққандағы нормативтік қаржыландыру көлемі (Vk) мына формула бойынша айқындалады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vk = ∑ (K * Ncred * Конт),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36503,70 +34670,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ncred – жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бағыттары бөлінісіндегі бір академиялық кредит құнының нормативі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымында кадрларды даярлаудың бір бағытынан артық іске асырылған кезде оқытудың кредиттік технологиясын ескере отырып, жан басына шаққандағы нормативтік қаржыландыру көлемі кадрларды даярлау бағыттары мен білім деңгейлері бойынша оқытудың кредиттік технологиясын ескере отырып, жан басына шаққандағы нормативтік қаржыландыру көлемін жинақтау жолымен айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Ncred – жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бағыттары бөлінісінде бір академиялық кредит құнының нормативі мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ncred = N / 60,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36639,90 +34806,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:bookmarkStart w:name="z137" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ғылым және жоғары білім саласындағы уәкілетті органның шешімі бойынша құрылған "Cardiff Univercity Kazakhstan" шетелдік оқу орны" ЖШС жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының жан басына шаққандағы нормативтік қаржыландыру көлемін және жан басына шаққандағы қаржыландыру нормативін есептеу мынадай формулалар бойынша жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z138" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Vжқ – жоғары және жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландырудың жылдық көлемі (бакалавриат) мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vжқ = Nb * Контb,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36787,126 +34954,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контb – мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контb = жыл басындағы білім алушылар саны + оқуға жаңадан қабылданатындардың 1/3 – күтілетін түлектер санының 1/2 – оқудан шығатындардың болжалды саны + оқуға келетін білім алушылардың болжалды саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Nb – бакалавриатта жылына бір білім алушыға қаржыландырудың жан басына шаққандағы нормативі мына формула бойынша есептеледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Nb = F + K + A + X + S + O + I, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1) F – жылына бір білім алушыға есептегенде: ПОҚ-тың, ӘБП-ның, ОКП-ның жалпы жылдық еңбекақы төлеу қоры мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       F = Тin поқ + Тpr.поқ + Тin әбп + Тpr.әбп + Q оқп ,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37997,226 +36164,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       c оқп – жалпы ПОҚ жалақысындағы ОҚП жалақысының үлес салмағының коэффициенті – 33,904 құрайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       mvоқп – ОҚП-ның бір қызметкеріне келетін білім алушылардың орташа санының арақатынасының коэффициенті бакалавриат үшін – 0,012 құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:bookmarkStart w:name="z141" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2) K – білім беру процесін ұйымдастыру және жүргізу мақсатында ПОҚ және ӘБП-ны іссапарға жіберуге байланысты шығыстар нормасы жылына бір білім алушыға есептегенде – 7,1441 АЕК-ті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z142" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3) А – зертханалық жабдықтардың, оқу аспаптарының, стендтердің, материалдық емес активтердің амортизациясына арналған шығыстар нормасы – 51,2 АЕК-ті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z143" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4) X – оқу-әдістемелік әдебиеттерді сатып алуға, жоғары білімнің мемлекеттік жалпыға міндетті стандартын орындау шеңберінде білім алушылардың зертханалық, практикалық, теориялық және жеке сабақтарын ұйымдастыруға арналған оқу шығыстары жылына бір білім алушыға есептегенде – 17 АЕК-ті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z144" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.5) S – жылына бір білім алушыға есептегенде ағымдағы ұстауға арналған шығыстар нормасы – 42,79 АЕК-ті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z145" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.6) I – шетелдік профессорлық-оқытушылық персоналды тартуға байланысты шығыстар нормасы (жол жүру, тұру, визалық қолдау) – 37,88 АЕК-ті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z146" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.7) O – шетелде оқу шығыcтар нормасы – 435,05 АЕК-ті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЕК – 2025 жылғы 1 қаңтардағы жағдай бойынша белгіленген айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлыбританияда оқуға байланысты шығыстарды есептеу 2025 жылғы 11 шілдеге белгіленген Қазақстан Республикасы Ұлттық Банкінің бағамы бойынша Біріккен Корольдіктің 1 фунт стерлингі үшін Қазақстан Республикасының ұлттық валютасында 704,79 теңге баламасында жүргізілді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Vk б. – кредиттік оқыту технологиясын ескере отырып, жоғары және жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру (бакалавриат) көлемі мына формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vk б = Cred * Ncred * Контб,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38263,70 +36430,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ncred – жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бағыттары бөлінісінде бір академиялық кредит құнының нормативі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымында кадрларды даярлаудың бір бағытынан артық іске асыру кезінде оқытудың кредиттік технологиясын ескере отырып, жан басына шаққандағы нормативтік қаржыландыру көлемі кадрларды даярлау бағыттары мен білім деңгейлері бойынша оқытудың кредиттік технологиясын ескере отырып, жан басына шаққандағы нормативтік қаржыландыру көлемін жинақтау жолымен айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1) Ncred – жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бағыттары бөлінісінде бір академиялық кредит құнының нормативі мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ncred = Nб /60,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38399,90 +36566,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі және 01.09.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ғылым және жоғары білім саласындағы уәкілетті органның шешімі бойынша құрылған "Ғұмарбек Дәукеев атындағы Алматы энергетика және байланыс университеті" коммерциялық емес акционерлік қоғамының базасындағы Анхальт қолданбалы ғылымдар университеті филиалының жан басына шаққандағы қаржыландыру нормативінің жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын жан басына шаққандағы нормативтік қаржыландыру көлемінің есебі мынадай формулалар бойынша жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z150" w:id="138"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z150" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Vжқ - жоғары және жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландырудың жылдық көлемі (бакалавриат) мына формула бойынша есептеледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vжқ = ∑ (Nb * Контb),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38529,126 +36696,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контb - бакалавриатта білім алушылардың орташа жылдық контингенті мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контb = жыл басындағы білім алушылардың саны + оқуға қабылдаудың 1/3 – білім алушылардың күтілетін бітіруінің 1/2 – білім алушылардың күтілетін оқудан шығарылуы + білім алушылардың күтілетін келуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Nb – бакалавриатта жылына бір білім алушыға қаржыландырудың жан басына шаққандағы нормативі мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nb  = F + Х + Р + А,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1) F – жылына бір білім алушыға есептегенде: ПОҚ-тың, ӘБП-ның, ОКП-ның жалпы жылдық еңбекақы төлеу қоры мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       F = Тin поқ + Тpr поқ + Тin әбп + Тpr әбп + Qin окп + Qpr окп,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39739,166 +37906,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       cpr.окп – жалпы ПОҚ жалақысындағы басқа ОКП жалақысының үлес салмағының коэффициенті – 32,2096;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       mvpr.окп  – басқа ОКП бір қызметкеріне келетін білім алушылардың орташа санына қатынасының коэффициенті – 0,00625 құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2) X – жылына бір білім алушыға есептегенде жоғары білім берудің мемлекеттік жалпыға міндетті стандартын орындау шеңберінде оқу-әдістемелік әдебиетті сатып алуға, зертханалық, практикалық, теориялық және жеке сабақтарды ұйымдастыруға арналған оқу шығыстары – 19 АЕК-ті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z154" w:id="142"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z154" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3) Р – виза алуға және шетелдік персоналдың медициналық сақтандыруына ақы төлеуге байланысты өзге де шығыстар – 1,4072 АЕК-ті құрайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z155" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4) А – жылына 64 АЕК есебінен бір білім алушыға амортизациялану / зертханалық жабдықтарды, құралдарды, оқу стендтерді, оқу бағдарламалық қамтылымды сатып алу нормасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Германия Федеративтік Республикасының білім беру бағдарламаларын енгізуге байланысты шығыстарды есептеу Қазақстан Республикасы Ұлттық Банкінің 2025 жылғы 28 қаңтарға белгіленген бағамы бойынша 1 еуроға 542,87 теңге баламасында Қазақстан Республикасының ұлттық валютасымен жүргізілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЕК – 2025 жылғы 1 қаңтардағы жағдай бойынша белгіленген айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Кредиттік оқыту технологиясын (Vk) ескере отырып, жоғары және жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру көлемі мына формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vk = ∑ (Cred * Ncred * Конт),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39945,70 +38112,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ncred – жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бағыттары бөлінісінде бір академиялық кредит құнының нормативі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымында кадрларды даярлаудың бір бағытынан артық іске асыру кезінде оқытудың кредиттік технологиясын ескере отырып, жан басына шаққандағы нормативтік қаржыландыру көлемі кадрларды даярлау бағыттары мен білім деңгейлері бойынша оқытудың кредиттік технологиясын ескере отырып, жан басына шаққандағы нормативтік қаржыландыру көлемін жинақтау жолымен айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="145"/>
+    <w:bookmarkStart w:name="z157" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1) Ncred – жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бағыттары бөлінісінде бір академиялық кредит құнының нормативі мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ncred = N / 60,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -40130,55 +38297,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>