--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a073cfd" w14:textId="a073cfd">
+    <w:p w14:paraId="ae8488a" w14:textId="ae8488a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -38297,55 +38297,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38671,31 +38671,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>