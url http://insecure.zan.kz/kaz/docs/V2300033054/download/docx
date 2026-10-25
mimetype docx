--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e39c53f" w14:textId="e39c53f">
+    <w:p w14:paraId="60f0925" w14:textId="60f0925">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жер құқығы қатынастары саласындағы тәуекел дәрежесін бағалау өлшемшарттарын және тексеру парағын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2023 жылғы 4 шілдедегі № 254 және Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 4 шілдедегі № 133 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 11 шiлдеде № 33054 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2023 жылғы 4 шілдедегі № 254 және Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 4 шілдедегі № 133 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 11 шiлдеде № 33054 болып тіркелді.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>143-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,282 +155,251 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 және 6-тармақтарына және 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы органдар қабылдаған шешiмдердiң заңдылығы үшін жер құқығы қатынастары саласындағы тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы органдар қабылдаған шешімдердің заңдылығы үшін жер құқығы қатынастары саласындағы тексеру парағы бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Жер ресурстарын басқару комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1009,93 +972,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 254 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жергілікті атқарушы органдар қабылдаған шешімдердің заңдылығы үшін жер құқығы қатынастары саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жергілікті атқарушы органдар қабылдаған шешiмдердiң заңдылығы үшін жер құқығы қатынастары саласындағы тәуекел дәрежесін бағалау өлшемшарттары (бұдан әрі – Өлшемшарттар) Қазақстан Республикасы Кәсіпкерлік кодексінің (бұдан әрі – Кодекс) 141-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1150,572 +1107,541 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, сондақ-ақ Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2022 жылғы 22 маусымдағы № 48 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28577 болып тіркелген) бекітілген Реттеуші мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесін қалыптастыру қағидаларына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Өлшемшарттарда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бақылау субъектілері – жергілікті атқарушы органдар, жер қатынастары жөніндегі уәкілетті органдар, сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органдардың құрылымдық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) болмашы бұзушылықтар – тұрғын үй құрылысына арналған жер учаскелерінің, арнайы жер қорының бар-жоғы туралы ақпарат беру туралы талаптарды сақтамаудан көрініс тапқан жер заңнамасы талаптарын бұзу, аумақты аймақтарға бөлуге сәйкес сұралып отырған жер учаскесін мәлімделген нысаналы мақсаты бойынша пайдалану мүмкіндігі туралы ұсыныстар дайындау мерзімдерін бұзу, жергілікті атқарушы органның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесінің ахуалдық схемасы бар жер учаскесін таңдау актісін дайындау мерзімін сақтамауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) елеулі бұзушылықтар – жеке және заңды тұлғалардың өтінішхаттарын (өтініштерін) қараудың, жергілікті атқарушы органның, аудандық маңызы бар қалалар, кенттер, ауылдар және ауылдық округтер әкімдерінің жер учаскелеріне құқық беру немесе беруден бас тарту туралы шешімдерді қабылдауының, жерге орналастыру жобасын қараудың және бекітудің, сатып алу-сату немесе уақытша өтеулі (өтеусіз) жер пайдалану шартын жасасудың, жер учаскесін алған адамдардың тізімдері бар ақпаратты орналастырудың, сауда-саттық (аукциондар) және конкурстарды өткізудің белгіленген мерзімдерін сақтамаудан, сондай-ақ, жер учаскелерін немесе жер учаскелерін жалға алу құқығын сату жөніндегі сауда-саттықты (аукциондарды) мемлекеттік мүлік тізілімінің веб-порталында электрондық түрде ұйымдастыру мен өткізу қағидаларының ұйымдастыру және өткізу қағидаларының және ауыл шаруашылығы алқаптарын бір түрден екінші түрге ауыстыру талаптарын сақтамаудан көрініс тапқан жер заңнамасының талаптарын бұзу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өрескел бұзушылықтар – жеке және заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүліктік мүддесіне әсер ететін, жергілікті атқарушы органдардың жер учаскелерін немесе жер учаскелерін жалдау құқығын беру, бас тарту, өзгерту туралы шешімдер қабылдау тәртібінен көрініс тапқан жер заңнамасы талаптарын бұзу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бақылау субъектілерін тәуекел дәрежелері бойынша айқындау тәуекел дәрежесін бағалаудың объективті және субъективті өлшемшарттары арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бақылау субъектілері объективті өлшемшарттар бойынша екі тәуекел тобына бөлінген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел дәрежесі – облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, аудандық маңызы бар қалалардың әкімдері, облыстардың, Астана, Алматы және Шымкент қалаларының жер қатынастары басқармалары, аудандардың, облыстық маңызы бар қалалардың жер қатынастары бөлімдері және көрсетілген жергілікті атқарушы органдардың сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жоғары тәуекел дәрежесіне жатқызылмағандар – кенттер, ауыл және ауылдық округтардың әкімдері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары тәуекел дәрежесіне жатқызылмаған бақылау субъектілеріне қатысты бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жоғарғы тәуекел дәрежесіне жатқызылған бақылау субъектілеріне қатысты бақылау субъектісіне (объектісіне) бара отырып және жоспардан тыс тексерулер жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары тәуекел дәрежесіне жатқызылмаған бақылау субъектілеріне қатысты жоспардан тыс тексерулер жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізудің еселігі жылына бір реттен аспауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Субъективті өлшемшарттар мынадай ақпарат көздері негізінде айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) алдыңғы тексерулер және бақылау субъектісіне (объектісіне) бара отырып жүргізілген профилактикалық бақылау нәтижелері. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте бұзушылықтың ауырлық дәрежесі (өрескел, елеулі, болмашы) тексеріс парағында көрсетілген заңнама талаптары сақталмаған кезде белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) расталған шағымдар мен арыздардың болуы және олардың саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. 7-тармақта анықталған ақпарат көздердің негізінде осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәуекел дәрежесін бағалаудың субъективті өлшемшарттары айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел дәрежесінің көрсеткіштері бойынша бақылау субъектілері мыналарға жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел дәрежесіне - тәуекел дәрежесінің көрсеткіші 71-ден 100-ді қоса алғанға дейін болғанда және оған қатысты бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жоғары тәуекел дәрежесіне жатқызылмағанға - тәуекел дәрежесінің көрсеткіші 0-ден 70-ке дейін болғанда және оған қатысты бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір өрескел бұзушылық анықталған жағдайда, бақылау субъектісіне 100 тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрескел бұзушылық анықталмаған жағдайда, тәуекел дәрежесінің көрсеткішін айқындау үшін елеулі және болмашы бұзушылықтар бойынша жиынтық көрсеткіш есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады және аталған көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рз = (Р2 х 100/Р1) х 0,7,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1978,90 +1904,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР3 – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізу бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылауды жүргізудің жартыжылдық тізімі негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізу тізімдері субъективті өлшемшарттар бойынша ең жоғары тәуекел дәрежесі көрсеткіші бар бақылау субъектілерінің (объектілерінің) басымдылықтары ескеріле отырып жасалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2166,68 +2092,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәуекел дәрежесін бағалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жергілікті атқарушы органдар қабылдаған шешімдердің заңдылығы үшін жер құқығы қатынастары саласындағы тәуекел дәрежесін бағалаудың субъективті өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Өлшемшарттарына қосымшаға өзгеріс енгізілді  – ҚР Ауыл шаруашылығы министрінің 13.07.2026 № 276 және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 № 111 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрықтарымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5497,87 +5461,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
+27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Жергілікті атқарушы органның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесінің ахуалдық схемасы бар жер учаскесін таңдау актісін, сәулет-жоспарлау тапсырмасын, техникалық шарттарды алуға арналған сауалнама парағын, топографияны (жеті жұмыс күні ішінде) дайындауы және оларды бір мезгілде барлық мүдделі мемлекеттік органдарға, тиісті қызметтерге, табиғи монополиялар субъектілеріне, мемлекеттік жер кадастрын жүргізетін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына мемлекеттік органдардың ақпараттық жүйелері арқылы не келісуші органдарда осы жүйелер болмаған кезде қағаз тасығыштарда жіберуі </w:t>
+              <w:t>
+Жергілікті атқарушы органның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесінің ахуалдық схемасы бар жер учаскесін таңдау актісін, сәулет-жоспарлау тапсырмасын, техникалық шарттарды алуға арналған сауалнама парағын, топографияны (жеті жұмыс күні ішінде) дайындауы және оларды бір мезгілде барлық мүдделі мемлекеттік органдарға, тиісті қызметтерге, табиғи монополиялар субъектілеріне, мемлекеттік жер кадастрын жүргізетін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына мемлекеттік органдардың цифрлық жүйелері арқылы не келісуші органдарда осы жүйелер болмаған кезде қағаз тасығыштарда жіберуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7725,290 +7689,291 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жергілікті атқарушы органдардың қабылдаған шешімдерінің заңдылығы үшін жер құқығы қатынастары саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тексеру парағына өзгеріс енгізілді  – ҚР Ауыл шаруашылығы министрінің 13.07.2026 № 276 және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 № 111 (12.07.2026 бастап қолданысқа енгізіледі) бірлескен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрықтарымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеруді/ бақылау және қадағалау субъектісіне (объектісіне) бара отырып </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       профилактикалық бақылауды тағайындаған мемлекеттік орган __________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді/ бақылау және қадағалау субъектісіне (объектісіне) бара отырып</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       профилактикалық бақылауды тағайындау туралы акт ___________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                             №, күні</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бақылау убъектісінің (объектісінің) атауы ______________ </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау субъектісінің (объектісінің) бизнес-сәйкестендіру нөмірі _______________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орналасқан жерінің мекенжайы _________________________________________ </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12242,52 +12207,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Жергілікті атқарушы органның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесінің ахуалдық схемасы бар жер учаскесін таңдау актісін, сәулет-жоспарлау тапсырмасын, техникалық шарттарды алуға арналған сауалнама парағын, топографияны (жеті жұмыс күні ішінде) дайындауы және оларды бір мезгілде барлық мүдделі мемлекеттік органдарға, тиісті қызметтерге, табиғи монополиялар субъектілеріне, мемлекеттік жер кадастрын жүргізетін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына мемлекеттік органдардың ақпараттық жүйелері арқылы не келісуші органдарда осы жүйелер болмаған кезде қағаз тасығыштарда жіберуі </w:t>
+              <w:t>
+Жергілікті атқарушы органның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесінің ахуалдық схемасы бар жер учаскесін таңдау актісін, сәулет-жоспарлау тапсырмасын, техникалық шарттарды алуға арналған сауалнама парағын, топографияны (жеті жұмыс күні ішінде) дайындауы және оларды бір мезгілде барлық мүдделі мемлекеттік органдарға, тиісті қызметтерге, табиғи монополиялар субъектілеріне, мемлекеттік жер кадастрын жүргізетін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына мемлекеттік органдардың цифрлық жүйелері арқылы не келісуші органдарда осы жүйелер болмаған кезде қағаз тасығыштарда жіберуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14606,55 +14571,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>