--- v0 (2025-10-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="51481f3" w14:textId="51481f3">
+    <w:p w14:paraId="0ebbf1a" w14:textId="0ebbf1a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1410,52 +1410,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1) тармақшасында көрсетілген деректеме электрондық бланкінің өзінде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Осы тармақтың 2) және 3) тармақшаларында көрсетілген нормативтік құқықтық актінің деректемелері Мемлекеттік органдардың интранет порталының (бұдан әрі – МО ИП) немесе нормашығаруда пайдаланылатын ақпараттық жүйенің электрондық тіркеу бақылау карточкасында (бұдан әрі – НАЖ) және электрондық бланкіде орналастырылады.</w:t>
+        <w:t xml:space="preserve">
+      Осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тармақшаларында көрсетілген нормативтік құқықтық актінің деректемелері нормативтік құқықтық актілер жобаларын келісудің цифлық жүйесінің (бұдан әрі – ЖКЦЖ) карточкасында және электрондық бланкіде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1524,50 +1564,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4), 5), 6) және 7) тармақшаларында көрсетілген деректемелер электрондық тіркеу-бақылау карточкасында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық бланкідегі нормативтік құқықтық акт пен электрондық тіркеу-бақылау карточкасы, сондай-ақ нормативтік құқықтық актіге жекелеген файлдар түрінде тіркелетін құжаттар бірыңғай электрондық құжатты құрайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қосымшаларды қоса алғанда, нормативтік құқықтық актінің негізгі де, туынды да түрінің әрбір беті парақтың жоғарғы жиегінің ортасында тыныс белгілерінсіз нөмірленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2576,88 +2678,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Әзірленген нормативтік құқықтық актілердің жобалары орталық немесе жергілікті орган басшысының, басшысының орынбасарының не тиісті жергілікті орган аппараты басшысының немесе әкімнің не оның міндетін атқарушы тұлғаның (бұдан әрі-басшы) ЭЦҚ-мен куәландырылған салыстырмалы кесте мен түсіндірме жазбаны қоса бере отырып, электрондық құжат айналымы шеңберінде мүдделі мемлекеттік органдар мен ұйымдарға МО ИП (НАЖ) арқылы келісуге жіберіледі.</w:t>
+      33. Әзірленген нормативтік құқықтық актілердің жобалары орталық немесе жергілікті орган басшысының, басшысының орынбасарының не тиісті жергілікті орган аппараты басшысының немесе әкімнің не оның міндетін атқарушы тұлғаның (бұдан әрі-басшы) ЭЦҚ-мен куәландырылған салыстырмалы кесте мен түсіндірме жазбаны қоса бере отырып, электрондық құжат айналымы шеңберінде мүдделі мемлекеттік органдар мен ұйымдарға ЖКЦЖ арқылы келісуге жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңнамада өзгеше мерзім белгіленбесе, әзірленген нормативтік құқықтық актінің жобасын мүдделі мемлекеттік органдар мен ұйымдар келісу ол келіп түскен күннен кейін он жұмыс күні ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүдделі мемлекеттік органдар келіскен кезде жауаптар электрондық түрде басшының ЭЦҚ-мен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Қолайсыз эпидемиологиялық жағдайдың себебі бойынша уақытша шектеу іс – шараларына байланысты, оның ішінде карантинмен әзірленген нормативтік құқықтық актінің жобасын не "Төтенше жағдай туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3282,54 +3446,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жобаларды қоспағанда, міндеттілігі тиісті саладағы құқықтық қатынастарды реттейтін заңнамада көзделген қорытындылар, ұсынымдар, сараптамалардың нәтижелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z93" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43. Тіркеу алдындағы мемлекеттік заң сараптамасына әділет органдарына нормативтік құқықтық актінің әзірленген жобасы және оған қоса берілетін құжаттар МО ИП (НАЖ) арқылы басшының ЭЦҚ-мен куәландырылған *DOCX форматында қазақ және орыс тілдерінде жіберіледі.</w:t>
+      43. Тіркеу алдындағы мемлекеттік заң сараптамасына әділет органдарына нормативтік құқықтық актінің әзірленген жобасы және оған қоса берілетін құжаттар ЖКЦЖ арқылы басшының ЭЦҚ-мен куәландырылған *DOCX форматында қазақ және орыс тілдерінде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Нормативтік құқықтық актінің жобасын қарау қорытындысы бойынша әділет органдары мынадай жауап нұсқаларының бірін ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3556,88 +3782,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Әділет органдарының келісімін алғаннан кейін дара орган 10 жұмыс күнінен кешіктірмей, ал алқалы органдар – 20 жұмыс күнінен кешіктірмей нөмір мен күн беріле отырып, Нормативтік құқықтық актіні қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49. Нормативтік құқықтық акт МО ИП (НАЖ) арқылы қабылданады және автоматты түрде мемлекеттік тіркеуге жіберіледі.</w:t>
+      49. Нормативтік құқықтық акт ЖКЦЖ арқылы қабылданады және автоматты түрде мемлекеттік тіркеуге жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органда нормативтік құқықтық актіні электрондық құжат айналымы шеңберінде қабылдау НҚА-ға қол қоюға уәкілетті тұлғаның ЭЦҚ-мен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативтік құқықтық актіні қабылдайтын мемлекеттік органның заң қызметінің басшысы нормативтік құқықтық актіні ЭЦҚ-мен келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z106" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Бірлескен актілерді қабылдау ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z107" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3649,71 +3937,133 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Бірлескен нормативтік құқықтық актіні қабылдау осы нормативтік құқықтық актіні бірлесіп қабылдайтын екі және одан да көп мемлекеттік органдар электрондық түрде бекіту жолымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Негізгі жауапты әзірлеуші мемлекеттік орган МО ИП (НАЖ) арқылы басқа уәкілетті мемлекеттік органдарға бірлескен нормативтік құқықтық актіні жібереді</w:t>
+      Негізгі жауапты әзірлеуші мемлекеттік орган ЖКЦЖ арқылы басқа уәкілетті мемлекеттік органдарға бірлескен нормативтік құқықтық актіні жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірлескен нормативтік құқықтық актіні қабылдау НҚА қол қоюға уәкілетті адамдардың ЭЦҚ-мен куәландырылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z108" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Бірлескен нормативтік құқықтық актінің қабылданғаны туралы белгілер, сондай-ақ қабылданған күні мен нөмірі электрондық тіркеу бақылау карточкасында "НҚА-НЫҢ ҚАБЫЛДАНҒАН НӨМІРІ МЕН КҮНІ" деген сөздерге және әзірлеуші-негізгі жауапты мемлекеттік орган бұрын электрондық тіркеу бақылау карточкасына енгізген әрбір уәкілетті мемлекеттік органның ресми атауына қарама-қарсы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3724,54 +4074,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылданған бірлескен нормативтік құқықтық актінің электрондық тіркеу бақылау карточкасын толтыру әзірлеуші негізгі жауапты мемлекеттік органның бақылауымен автоматты түрде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z109" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52. Бірлескен нормативтік құқықтық актіні бірлескен автор қабылдауды оның МО ИП (НАЖ) бойынша келіп түскен күнінен бастап үш жұмыс күні ішінде жүргізеді.</w:t>
+      52. Бірлескен нормативтік құқықтық актіні бірлескен автор қабылдауды оның ЖКЦЖ бойынша келіп түскен күнінен бастап үш жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z110" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Нормативтік құқықтық актілерді мемлекеттік тіркеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z111" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4018,54 +4430,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Әділет органдары заңның 35-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген жағдайларда нормативтік құқықтық актіні мемлекеттік тіркеуден бас тартады және МО ИП (НАЖ) бойынша мемлекеттік органдарға бас тарту себептерін көрсете отырып хат жібереді.</w:t>
+        <w:t xml:space="preserve"> көзделген жағдайларда нормативтік құқықтық актіні мемлекеттік тіркеуден бас тартады және ЖКЦЖ бойынша мемлекеттік органдарға бас тарту себептерін көрсете отырып хат жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z122" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Мемлекеттік тіркеуден бас тартуды алған кезде нормативтік құқықтық актінің әзірлеуші мемлекеттік орган, ал бірлескен актілер бойынша-сондай – ақ бірлескен авторлар органдары күшін жояды және тиісті мәліметтер мемлекеттік тіркеуден бас тартылған күннен кейін бес жұмыс күні ішінде электрондық тіркеу бақылау карточкасына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4116,54 +4590,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген Қазақстан Республикасы Үкіметінің уақытша қаулыларын іске асыруға қабылданған нормативтік құқықтық актіні мемлекеттік тіркеу осындай акт әділет органдарына келіп түскен күннен кейін бір жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z124" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      60. МО ИП (НАЖ) – та мемлекеттік тіркеу күні мен нөмірін нормативтік құқықтық Қазақстан Республикасының Әділет министрі немесе оның орынбасары (вице – министр) мемлекеттік тіркеу туралы шешім қабылдаған кезде автоматты түрде береді және электрондық тіркеу бақылау карточкасында көрсетіледі.</w:t>
+      60. ЖКЦЖ – та мемлекеттік тіркеу күні мен нөмірін нормативтік құқықтық Қазақстан Республикасының Әділет министрі немесе оның орынбасары (вице – министр) мемлекеттік тіркеу туралы шешім қабылдаған кезде автоматты түрде береді және электрондық тіркеу бақылау карточкасында көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z125" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Нормативтік құқықтық актіні мемлекеттік тіркеу туралы мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4414,54 +4950,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұсынылатын шаралар оң әсердің басым деңгейін көрсетеді, сондай-ақ теріс жанама салдарларды ескереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z138" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) қазіргі заманғы ақпараттық-коммуникациялық технологияларды қолданудың нәтижесінде қаржылық, кадрлық және ұйымдастыру-техникалық ресурстардың ең аз шығындары кезінде мемлекеттік реттеудің барынша тиімділігіне қол жеткізу.</w:t>
+      5) қазіргі заманғы цифрлық технологияларды қолданудың нәтижесінде қаржылық, кадрлық және ұйымдастыру-техникалық ресурстардың ең аз шығындары кезінде мемлекеттік реттеудің барынша тиімділігіне қол жеткізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 63-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z139" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Ведомстволық реттеу саласындағы ашық реттеу деп мыналар түсініледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z140" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4730,70 +5328,152 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Қоғамдық және мемлекеттік өмірдің барлық салаларында бірінші кезектегі және тиімді қорғаудың негізгі қағидаты адам құқықтары мен бостандықтары нормативтік құқықтық актілердің мазмұнын айқындайды деген конституциялық ережені іске асыру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Әртүрлі бұзушылықтарды болдырмаудың маңызды аспектісі Конституцияның "Адам және азамат" деген II бөлімімен бекітілген негізгі құқықтарды, бостандықтар мен міндеттерді, сондай-ақ нормативтік құқықтық актілерді әзірлеу, келісу және қабылдау кезінде осы Қағидаларды сақтау болып табылады.</w:t>
+        <w:t xml:space="preserve">
+      Әртүрлі бұзушылықтарды болдырмаудың маңызды аспектісі Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Негізгі құқық, бостандық және міндеттер" деген II бөлімімен бекітілген негізгі құқықтарды, бостандықтар мен міндеттерді, сондай-ақ нормативтік құқықтық актілерді әзірлеу, келісу және қабылдау кезінде осы Қағидаларды сақтау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықтың қажеттіліктеріне бағдарланған функцияларды құру және ретке келтіру қоғамдық игілікті жасау және әділ тарату үшін реинжиниринг жүргізу және бизнес-процестерді оңтайландыру арқылы ведомстволық реттеуді тұрақты дамыту жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z153" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Тиімді ведомствоаралық өзара іс-қимыл жасауға мүдделі әзірлеуші мемлекеттік органдар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7070,55 +7750,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7444,31 +8124,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>