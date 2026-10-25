--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c8cce19" w14:textId="c8cce19">
+    <w:p w14:paraId="a4efd97" w14:textId="a4efd97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,542 +93,489 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақылы негізде "Үлкен Алматы Айналма Автомобиль Жолы" (ҮАААЖ) республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолының учаскесін пайдалану туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 4 шiлдедегi № 490 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 5 шiлдеде № 33038 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 4 шiлдедегi № 490 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 5 шiлдеде № 33038 болып тіркелді.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Автомобиль жолдары туралы" Қазақстан Республикасы Заңының 12-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республикалық маңызы бар жалпыға ортақ пайдаланылатын I-А санатты автомобиль жолының 22+640 километр (бұдан әрі – км) – 22+000 км болатын "Үлкен Алматы Айналма Автомобиль Жолы" учаскесі (бұдан әрі – ақылы жол (учаске)) ақылы негізде пайдаланылатыны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Алматы қаласы мен Алматы облысы арқылы баламалы жолдар бойынша жүріп өту жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақылы жолдың (учаскенің) бастапқы пункті – Алматы-Ұзынағаш автомобиль жолының 22+640 км, ақылы жолдың (учаскенің) соңғы пункті –Алматы-Талғар автомобиль жолының 22+000 км;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақылы жолдың (учаскенің) басқа автомобиль жолдарымен қиылысу және басқа автомобиль жолдарымен түйісу тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ақылы жолдың (учаскенің) техникалық сыныптамасы – I-А санаты, ақылы жолдың (учаскенің) негізгі параметрлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       автомобиль жолымен жүріп өту жолағының ені - 3,75 метрден кем емес;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       автомобиль жолы бойынша қозғалыс жолақтарының cаны – Алматы-Ұзынағаш автомобиль жолынан Алматы-Бішкек автомобиль жолына дейінгі учаскеде - 4 жолақ, Алматы-Бішкек автомобиль жолынан Алматы-Евгеньевка-Шелек-Қорғас автомобиль жолына дейінгі учаскеде – 6 жолақ, Алматы-Евгеньевка-Шелек-Қорғас автомобиль жолының учаскесінде Алматы-Талғар автомобиль жолына дейін - 4 жолақ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ақылы жолдың (учаскенің) ұзындығы - 66,00 км;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақылы автомобиль жолымен (учаскесімен) жүріп өту үшін төлемақы мөлшерлемесі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған басқа автомобиль жолы бойынша баламалы жүрісі жоқ іргелес елдімекендердің тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ақылы негізде ақылы жолды (учаскені) пайдалану мерзімі – 16 (он алты) жыл болып белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Автомобиль жолдары комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылауды жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -952,68 +899,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 490 Бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақылы жолдың (учаскенің) басқа автомобиль жолдарымен қиылысу және басқа автомобиль жолдарымен түйісу тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2271,188 +2218,282 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Индустрия және </w:t>
+              <w:t>Индустрия және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инфрақұрылымдық</w:t>
+              <w:t>инфрақұрылымдық даму</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>даму министрінің</w:t>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 4 шілдедегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 490 Бұйрығына</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">№ 490 бұйрығына </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақылы автомобиль жолы (учаскесі) бойынша жүріп өту үшін төлемақы мөлшерлемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Көлік министрінің м.а. 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 199 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      I-А санаты 00 + 000 км - 66 + 000 км "Үлкен Алматы Айналма Автомобиль Жолы" республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолы (учаскесі):</w:t>
+      І-А санаты 00+000 км – 66+000 км "Үлкен Алматы Айналма Автомобиль Жолы" республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолы (учаскесі) :</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Айлық есептік көрсеткіш (бұдан әрі - АЕК)</w:t>
+      Айлық есептік көрсеткіш (бұдан әрі-АЕК)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -2460,61 +2501,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2541,195 +2578,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 жолаушы орнына дейінгі автобустар және жүк көтергіштігі 2,5 тоннаға (бұдан әрі - тн) дейінгі жүк автомобильдері</w:t>
+16 жолаушы орнына дейінгі автобустар және жүк көтергіштігі 2,5 тоннаға (бұдан әрі-т) дейінгі жүк автомобильдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 жолаушы орнына дейінгі автобустар және жүк көтергіштігі 5,5 тн дейінгі жүк автомобильдері</w:t>
+32 жолаушы орнына дейінгі автобустар және жүк көтергіштігі 5,5 тоннаға дейінгі жүк автомобильдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 жолаушы орнынан автобустар және жүк көтергіштігі 10 тн дейінгі жүк автомобильдері</w:t>
+32 жолаушы орнына дейінгі автобустар және жүк көтергіштігі 10 тоннаға дейінгі жүк автомобильдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүк көтергіштігі 10 тн жоғары 15 тн дейінгі жүк автомобильдері</w:t>
+Жүк көтергіштігі 10 тоннадан 15 тоннаға дейінгі жүк автомобильдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүк көтергіштігі 15 тн басталатын жүк автомобильдері, оның ішінде тіркемелері бар ершікті тартқыштар</w:t>
+Жүк көтергіштігі 15 тоннадан басталатын жүк автомобильдері, оның ішінде тіркемелері бар ершікті тартқыштар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2747,287 +2784,411 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бір сағат ішінде жүріп өткен жолға қарамастан сапар құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-0,07 АЕК</w:t>
+          <w:bookmarkStart w:name="z27" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,14 </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+АЕК </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-0,08 АЕК</w:t>
+          <w:bookmarkStart w:name="z28" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,16 </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-0,14 АЕК</w:t>
+          <w:bookmarkStart w:name="z29" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,28 </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-0,16 АЕК</w:t>
+          <w:bookmarkStart w:name="z30" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,32 </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-0,2 АЕК</w:t>
+          <w:bookmarkStart w:name="z31" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,4 </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-0,22 АЕК</w:t>
+          <w:bookmarkStart w:name="z32" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,44</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) абоненттік төлем - автомобиль жолдары саласындағы уәкілетті мемлекеттік орган белгілеген ақылы учаскелер бойынша жол жүру ақысы, ақылы учаскеге іргелес елді мекендерде тіркелген жергілікті автокөлік құралдары үшін белгілі бір уақыт кезеңіне абонемент түрінде бір ауданнан тыс жерде бір айға немесе бір жылға ауысқан кезде;</w:t>
+      1) абоненттік төлем – бір ай немесе бір жыл мерзімге абонемент түрінде Алматы облысының Талғар, Қарасай, Іле аудандарының елді мекендерінде тіркелген автокөлік құралдары үшін белгілі бір уақыт кезеңіне автомобиль жолдары саласындағы уәкілетті мемлекеттік орган белгілеген ақылы учаскелер бойынша жол жүру төлемі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      бір айға абонемент (АЕК):</w:t>
+        <w:t xml:space="preserve">
+      бір айға абонемент (АЕК): </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3080,231 +3241,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеңіл автомобильдер</w:t>
+Жеңіл көлік үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 орындық автобустар мен жүк көтергіштігі 2,5 тн дейінгі жүк көліктері үшін</w:t>
+16 орынға дейінгі автобустар мен жүк көтергіштігі 2,5 тоннаға дейінгі жүк автомобильдері үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 орындық автобустар мен жүк көтергіштігі 5,5 тн дейінгі жүк көліктері үшін</w:t>
+32 орынға дейінгі автобустар мен жүк көтергіштігі 5,5 тоннаға дейінгі жүк автомобильдері үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 орыннан асатын автобустар және жүк көтергіштігі 10 тн дейінгі жүк автомобильдері автопоездар үшін</w:t>
+32 орыннан асатын автобустар және автопойыздың жүк көтергіштігі 10 тоннаға дейінгі жүк автомобильдері үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүк көтергіштігі 10 тн жоғары 15 тн дейінгі жүк автомобильдері үшін</w:t>
+Жүк көтергіштігі 10 тоннадан 15 тоннаға дейінгі жүк автомобильдері үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүк көтергіштігі 15 тн асатын жүк автомобильдері, оның ішінде тіркемелері бар ершікті тартқыштар үшін</w:t>
+Жүк көтергіштігі 15 тоннадан асатын жүк автомобильдері, оның ішінде тіркемелері бар үшін ершікті тартқыштар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3780,68 +3941,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,5 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір жылға абонемент (күнтізбелік 365 күн) (АЕК):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3894,231 +4057,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеңіл автомобильдер</w:t>
+Жеңіл көлік үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16 орындық автобустар мен жүк көтергіштігі 2,5 тн дейінгі жүк көліктері үшін</w:t>
+16 орынға дейінгі автобустар мен жүк көтергіштігі 2,5 тоннаға дейінгі жүк автомобильдері үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 орындық автобустар мен жүк көтергіштігі 5,5 тн дейінгі жүк көліктері үшін</w:t>
+32 орынға дейінгі автобустар мен жүк көтергіштігі 5,5 тоннаға дейінгі жүк автомобильдері үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 орыннан асатын автобустар және жүк көтергіштігі 10 тн дейінгі жүк автомобильдері автопоездар үшін</w:t>
+32 орыннан асатын автобустар және автопойыздың жүк көтергіштігі 10 тоннаға дейінгі жүк автомобильдері үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүк көтергіштігі 10 тн жоғары 15 тн дейінгі жүк автомобильдері үшін</w:t>
+Жүк көтергіштігі 10 тоннадан 15 тоннаға дейінгі жүк автомобильдері үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүк көтергіштігі 15 тн асатын жүк автомобильдері, оның ішінде тіркемелері бар ершікті тартқыштар үшін</w:t>
+Жүк көтергіштігі 15 тоннадан асатын жүк автомобильдері, оның ішінде тіркемелері бар ершікті тартқыштар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4588,182 +4751,196 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 АЕК</w:t>
+25  АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) концессионер пайдаланушыларды ақылы жолымен (учаскемен) жүріп өту туралы ақпараттандыру мақсатында концессионердің байланыс ортылығы арқылы хабардар етеді, оның нөмірі жария шартта және/ немесе концессионердің интернет-ресурсында көрсетілген ;</w:t>
+      2) концессионер пайдаланушыларды ақылы жолмен (учаскемен) жүріп өту туралы ақпараттандыру мақсатында концессионердің байланыс орталығы арқылы хабардар етеді, оның нөмірі жария шартта және/ немесе концессионердің интернет-ресурсында көрсетілген;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ақылы учаскелер бойынша жол жүру ақысының мөлшерлемесі – Қазақстан Республикасының қолданыстағы заңнамасына сәйкес автомобиль жолдары саласындағы уәкілетті мемлекеттік орган белгіленген жол жүру ақысының мөлшері;</w:t>
+      3) байланыс орталығы – ұйымдастырушының дауыстық байланыс арналары, электрондық және почта қызметтері арқылы пайдаланушылардан өтініштерді өңдеуді жүзеге асыратын, сондай-ақ пайдаланушылардың өтініштерімен жұмысты онлайн-чат режимінде жүзеге асыратын құрылымдық бөлімшесі (байланыс орталығының нөмірі жария шартта көрсетілген);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) алдын ала төлем - ақылы учаскеге кіргенге дейін пайдаланушы дербес шотқа және/немесе мемлекеттік тіркеу нөмірлік белгісінің шотына есептеген ақшалай қаражат, оның сомасы жол ақысын төлеу үшін жеткілікті;</w:t>
+      4) ақылы учаскелер бойынша жол жүру ақысының мөлшерлемесі – Қазақстан Республикасының қолданыстағы заңнамасына сәйкес автомобиль жолдары саласындағы уәкілетті мемлекеттік орган белгілеген жол жүру ақысының мөлшері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) кейінгі төлем - ақылы учаскелерде белгіленген техникалық құралдармен бекітілгеннен кейін пайда болған жол жүру сомасын төлеу үшін дербес шотқа немесе мемлекеттік тіркеу нөмірлік белгісінің шотына есептелген ақшалай қаражат;</w:t>
+      5) алдын ала төлем – пайдаланушы ақылы учаскеге кіргенге дейін автокөлік құралының дербес шотына немесе мемлекеттік тіркеу нөмірлік белгісінің шотына есептеген ақшалай қаражат, оның сомасы жол ақысын төлеу үшін жеткілікті, алдын ала төленген жағдайда пайдаланушыларға тарифтің 50% мөлшерінде жол ақысын төлеу мүмкіндігі беріледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кейінгі төлем – ақылы учаскелерде белгіленген техникалық құралдармен тіркелгеннен кейін пайда болған жол жүру сомасын төлеу үшін автокөлік құралының дербес шотына немесе мемлекеттік тіркеу нөмірлік белгісінің шотына есептелген ақшалай қаражат, тіркелген кезден бастап 7 жұмыс күнге дейінгі мерзімде жол жүру ақысын төлеген жағдайда пайдаланушыларға тарифтің 50% мөлшерінде жол жүру ақысын төлеу мүмкіндігі беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жол жүру құны ақылы жолда (учаскеде) болу уақыты және автокөлік құралының типі бойынша тарифтеледі және автокөлік құралының жүріп өткен жолына байланысты болмайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) ақы алу жүйесінің түрі - көпжолақты тоқтаусыз еркін ағынмен ашық типті бақылау аркасы.</w:t>
+      8) ақы алу жүйесінің типі – көпжолақты тоқтаусыз еркін ағынмен ашық типтегі бақылау аркасы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4881,68 +5058,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 490 Бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқа автомобиль жолымен баламалы жүріп өтуі жоқ іргелес елді мекендердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5143,55 +5320,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>