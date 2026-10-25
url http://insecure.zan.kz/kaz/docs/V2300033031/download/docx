--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ffb3fcd" w14:textId="ffb3fcd">
+    <w:p w14:paraId="aa5524f" w14:textId="aa5524f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -715,51 +715,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Нормативтер жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6537,51 +6557,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орташа номиналды өнімділігі сағатына 10-50 гикокалорий болған кезде қазандықтағы 1-2 су жылытатын қазандыққа қызмет көрсетуге 1 бірлік</w:t>
+Қазандықтың өнімділігі сағатына 0,1-5 гикакалория болған кезде қазандық бөлмесіндегі 1 қазандыққа қызмет көрсету үшін ауысымда 1 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6604,51 +6624,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орташа номиналды өнімділігі сағатына 10-50 тонна болған кезде қазандықтағы 1-2 бу қазандығына қызмет көрсетуге 1 бірлік</w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 0,1-5 гикакалория болған кезде қазандық бөлмесіндегі 2 қазандыққа қызмет көрсету үшін ауысымда 1,2 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6671,51 +6691,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орташа номиналды өнімділігі сағатына 10-50 гикокалорий болған кезде қазандықтағы 3-4 су жылытатын қазандыққа қызмет көрсетуге 2 бірлік</w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 0,1-5 гикакалория болған кезде қазандық бөлмесіндегі 3 қазандыққа қызмет көрсету үшін ауысымда 1,3 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6738,51 +6758,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орташа номиналды өнімділігі сағатына 10-50 тонна болған кезде қазандықтағы 3-4 бу қазандығына қызмет көрсетуге 2 бірлік</w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 0,1-5 гикакалория болған кезде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6805,51 +6825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орташа номиналды өнімділігі сағатына 50 гикокалорий болған кезде қазандықтағы 5 және одан артық су жылытатын қазандыққа қызмет көрсетуге 3 бірлік</w:t>
+қазандық бөлмесіндегі 4 қазандыққа қызмет көрсету үшін ауысымда 1,5 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6872,166 +6892,118 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орташа номиналды өнімділігі сағатына 50 тонна болған кезде қазандықтағы 5 және одан артық бу қазандығына қызмет көрсетуге 3 бірлік</w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 0,1-5 гикакалория болған кезде қазандық бөлмесіндегі 5 қазандыққа қызмет көрсету үшін ауысымда 1,6 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-1-2 қазандыққа жұмсалатын көмірдің орташа шығысы 0,5-1 тонна болған кезде 1 қазандыққа қызмет көрсетуге 1 бірлік (жылыту кезеңінде ауысымда 1 қазандыққа)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 0,1-5 гикакалория болған кезде қазандық бөлмесіндегі 6 қазандыққа қызмет көрсету үшін ауысымда 2 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7054,51 +7026,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қазандыққа жұмсалатын көмірдің орташа шығысы 1-3 тонна болған кезде 1-3 қазандыққа қызмет көрсетуге 2 бірлік (жылыту кезеңінде ауысымда 1 қазандыққа)</w:t>
+Қазандықтың өнімділігі сағатына 5,1-10 гикакалория болған кезде қазандық бөлмесіндегі 1 қазандыққа қызмет көрсету үшін ауысымда 1 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7121,51 +7093,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қазандыққа жұмсалатын көмірдің орташа шығысы 2-3 тонна болған кезде 3-4 қазандыққа қызмет көрсетуге 3 бірлік (жылыту кезеңінде ауысымда 1 қазандыққа)</w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 5,1-10 гикакалория болған кезде қазандық бөлмесіндегі 2 қазандыққа қызмет көрсету үшін ауысымда 1,5 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7188,51 +7160,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қазандыққа жұмсалатын көмірдің орташа шығысы 3-4 тонна болған кезде 3-4 қазандыққа қызмет көрсетуге 4 бірлік (жылыту кезеңінде ауысымда 1 қазандыққа)</w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 5,1-10 гикакалория болған кезде қазандық бөлмесіндегі 3 қазандыққа қызмет көрсету үшін ауысымда 1,6 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7255,4665 +7227,5937 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қазандыққа жұмсалатын көмірдің орташа шығысы 4 және одан артық тонна болған кезде 4 қазандыққа қызмет көрсетуге 5 бірлік (жылыту кезеңінде ауысымда 1 қазандыққа)</w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 5,1-10 гикакалория болған кезде қазандық бөлмесіндегі 4-6 қазандыққа қызмет көрсету үшін ауысымда 2 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 ауысымда қолмен от жағу мен қызмет көрсетуге 1 бірлік</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандықтың өнімділігі сағатына 10,1-25 гикакалория болған кезде қазандық бөлмесіндегі 1 қазандыққа қызмет көрсету үшін ауысымда 1,2 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-15000 шаршы метр шатырға қызмет көрсетуге 1 бірлік</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 10,1-25 гикакалория болған кезде қазандық бөлмесіндегі 2 қазандыққа қызмет көрсету үшін ауысымда 1,6 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...119 lines deleted...]
-мемлекеттік мекемеге 1 бірлік (бөлімше орналасқан әрбір жеке аумағына және ғимараттың жалпы ауданының 100000 шаршы метріне қосымша 1 бірлік еңгізіледі)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 10,1-25 гикакалория болған кезде қазандық бөлмесіндегі 3-6 қазандыққа қызмет көрсету үшін ауысымда 2 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...119 lines deleted...]
-мемлекеттік мекемеге 1 бірлік (бөлімше орналасқан әрбір жеке аумағына және ғимараттың жалпы ауданының 50000 шаршы метріне қосымша 1 бірлік еңгізіледі)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандықтың өнімділігі сағатына 25,1-60 гикакалория болған кезде қазандық бөлмесіндегі 1 қазандыққа қызмет көрсету үшін ауысымда 1,3 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Мемлекеттік мекемеге 1 бірлік (бөлімше орналасқан әрбір жеке аумағына және ғимараттың жалпы ауданының 100000 шаршы метріне қосымша 1 бірлік еңгізіледі)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 25,1-60 гикакалория болған кезде қазандық бөлмесіндегі 2-4 қазандыққа қызмет көрсету үшін ауысымда 2 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...119 lines deleted...]
-мемлекеттік мекемеге 1 бірлік (бөлімше орналасқан әрбір жеке аумағына және ғимараттың жалпы ауданының 100000 шаршы метріне қосымша 1 бірлік еңгізіледі)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 25,1-60 гикакалория болған кезде қазандық бөлмесіндегі 5-6 қазандыққа қызмет көрсету үшін ауысымда 2,25 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Мемлекеттік мекемеге 1 бірлік (1250 жиһаз бірлігіне қызмет көрсетуге қосымша 1 бірлік енгізіледі)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандықтың өнімділігі сағатына 60,1-100 гикакалория болған кезде қазандық бөлмесіндегі 1 қазандыққа қызмет көрсету үшін ауысымда 1,5 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Мемлекеттік мекемеге 1 бірлік</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 60,1-100 гикакалория болған кезде қазандық бөлмесіндегі 2-4 қазандыққа қызмет көрсету үшін ауысымда 2,2 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Бір сорғы қондырғысына ауысымға 1 бірлік</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 60,1-100 гикакалория болған кезде қазандық бөлмесіндегі 5 қазандыққа қызмет көрсету үшін ауысымда 2,25 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Химиялық су тазалаудың бір жеке агрегатына қызмет көрсету үшін 1 бірлік</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандықтардың жиынтық өнімділігі сағатына 60,1-100 гикакалория болған кезде қазандық бөлмесіндегі 6 қазандыққа қызмет көрсету үшін ауысымда 2,3 бірлік (адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Ағаш тілетін қондырғы-араға 1 бірліктен</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа номиналды өнімділігі сағатына 10-50 тонна болған кезде қазандықтағы 1-2 бу қазандығына қызмет көрсетуге 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Кір жуу машинасының (монша-кір жуу комбинат) операторы </w:t>
-[...35 lines deleted...]
-Жылына 13 260 килограмм кір жууға 1 бірлік</w:t>
+Орташа номиналды өнімділігі сағатына 10-50 тонна болған кезде қазандықтағы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-4 бу қазандығына қызмет көрсетуге 2 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Мемлекеттік мекемеге 1 бірлік</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа номиналды өнімділігі сағатына 50 тонна болған кезде қазандықтағы 5 және одан артық бу қазандығына қызмет көрсетуге 3 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-Тігін машинасына 1 бірлік</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазандық машинисі (кочегар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-2 қазандыққа жұмсалатын көмірдің орташа шығысы 0,5-1 тонна болған кезде 1 қазандыққа қызмет көрсетуге 1 бірлік (жылыту кезеңінде ауысымда 1 қазандыққа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Мемлекеттік мекемеге 1 бірлік (бөлімше орналасқан әрбір жеке аумаққа және ғимараттың жалпы ауданының 15000 шаршы метріне қосымша 1 бірлік енгізіледі)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қазандыққа жұмсалатын көмірдің орташа шығысы 1-3 тонна болған кезде 1-3 қазандыққа қызмет көрсетуге 2 бірлік (жылыту кезеңінде ауысымда 1 қазандыққа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Қызмет көрсетілетін әуеайлақ төсемдері ауданының 13678 шаршы метріне 0,5 бірлік, бірақ 12 бірліктен артық емес жұмысшы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қазандыққа жұмсалатын көмірдің орташа шығысы 2-3 тонна болған кезде 3-4 қазандыққа қызмет көрсетуге 3 бірлік (жылыту кезеңінде ауысымда 1 қазандыққа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Мемлекеттік мекемеге 1 бірлік</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қазандыққа жұмсалатын көмірдің орташа шығысы 3-4 тонна болған кезде 3-4 қазандыққа қызмет көрсетуге 4 бірлік (жылыту кезеңінде ауысымда 1 қазандыққа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-250 миллион теңге жылдық жүк айналымына 1 бірлік</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қазандыққа жұмсалатын көмірдің орташа шығысы 4 және одан артық тонна болған кезде 4 қазандыққа қызмет көрсетуге 5 бірлік (жылыту кезеңінде ауысымда 1 қазандыққа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...71 lines deleted...]
-Жинайтын аумақтың 3000 шаршы метріне 1 бірлік</w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пеш жағушы *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 ауысымда қолмен от жағу мен қызмет көрсетуге 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
-[...71 lines deleted...]
-Тазаланатын ауданның 480 шаршы метріне 1 бірлік</w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шатырлаушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15000 шаршы метр шатырға қызмет көрсетуге 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
-[...71 lines deleted...]
-Техникалық жарамды көлікке 1 бірлік</w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырлаушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Қазақстан Республикасы Ұлттық қауіпсіздік комитеті" республикалық мемлекеттік мекемесіне және Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің республикалық мемлекеттік мекемелеріне 1 бірлік (бөлімше орналасқан әрбір жеке аумағына немесе ғимараттың жалпы ауданының 100000 шаршы метріне қосымша 1 бірлік еңгізіледі); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік мекемеге 1 бірлік (бөлімше орналасқан әрбір жеке аумағына және ғимараттың жалпы ауданының 100000 шаршы метріне қосымша 1 бірлік еңгізіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағаш шебері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жүк тиегіш жүргізушісі* </w:t>
-[...35 lines deleted...]
-Техникалық жарамды жүк тиегішке 1 бірлік</w:t>
+"Қазақстан Республикасы Ұлттық қауіпсіздік комитеті" республикалық мемлекеттік мекемесіне және Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің республикалық мемлекеттік мекемелеріне 1 бірлік (бөлімше орналасқан әрбір жеке аумағына немесе ғимараттың жалпы ауданының 50000 шаршы метріне); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік мекемеге 1 бірлік (бөлімше орналасқан әрбір жеке аумағына және ғимараттың жалпы ауданының 50000 шаршы метріне қосымша 1 бірлік еңгізіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
-[...71 lines deleted...]
-Техникалық жарамды бульдозерге 1 бірлік </w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әйнекші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемеге 1 бірлік (бөлімше орналасқан әрбір жеке аумағына және ғимараттың жалпы ауданының 100000 шаршы метріне қосымша 1 бірлік еңгізіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
-[...35 lines deleted...]
-Скрепер машинисі*</w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сылақшы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Техникалық жарамды скреперге 1 бірлік </w:t>
+"Қазақстан Республикасы Ұлттық қауіпсіздік комитеті" республикалық мемлекеттік мекемесіне және Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің республикалық мемлекеттік мекемелеріне 1 бірлік (бөлімше орналасқан әрбір жеке аумағына немесе ғимараттың жалпы ауданының 100000 шаршы метріне қосымша 1 бірлік еңгізіледі); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік мекемеге 1 бірлік (бөлімше орналасқан әрбір жеке аумағына және ғимараттың жалпы ауданының 100000 шаршы метріне қосымша 1 бірлік еңгізіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
-[...71 lines deleted...]
-Техникалық жарамды экскаватор-тиегішке 1 бірлік </w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағаш ұстасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемеге 1 бірлік (1250 жиһаз бірлігіне қызмет көрсетуге қосымша 1 бірлік енгізіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
-[...71 lines deleted...]
-Техникалық жарамды кранға 1 бірлік (автомобиль кран)</w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаңылтыршы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемеге 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72.</w:t>
-[...71 lines deleted...]
-Техникалық жарамды автожол құрылыс машиналарына 1 бірлік </w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сорғы қондырғысының машинисі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір сорғы қондырғысына ауысымға 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
-[...71 lines deleted...]
-Техникалық жарамды тракторға 1 бірлік</w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Химиялық су тазарту аппаратшысы **</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Химиялық су тазалаудың бір жеке агрегатына қызмет көрсету үшін 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
-[...71 lines deleted...]
-Тамақтанушылардың саны 150 адамға дейін болғанда 3 бірлік, тамақтанушылардың саны 151-ден 200 адамға дейін болғанда 4 бірлік (әрі қарай тамақтанатын әрбір 125 адамға 1 бірліктен қосылады)</w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөренелерді сұрыптау және қайта өңдеу агрегаттық желілерінің операторы, аралау материалдарын өңдеу қондырғылары мен желілерінің операторы, арашы, ағаштан жасалған бұйымдарды құрастырушы, ағаш дайындайтын жабдықтарды жөндеу слесары, станокшы-аралаушы, ағаш ұстасы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағаш тілетін қондырғы-араға 1 бірліктен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75.</w:t>
-[...71 lines deleted...]
-Тамақтанушылардың саны 500 адамнан асқан кезде 1 бірлік (аспаздардың есептік саны есептелмейді)</w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кір жуу машинасының (монша-кір жуу комбинат) операторы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылына 13 260 килограмм кір жууға 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
-[...71 lines deleted...]
-Тамақтанушылардың саны 1000 адамнан асқан кезде 1 бірлік (аспаздардың есептік саны есептелмейді)</w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Етікші *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемеге 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77.</w:t>
-[...71 lines deleted...]
-Тәулігіне 50 килограмм нан өнімдерін пісіру процесін жүргізу үшін 1 бірлік</w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тігінші *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тігін машинасына 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
-[...71 lines deleted...]
-Ұшқыш-техникалық асханада – тамақтанатын 40 адамға 1 бірлік</w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғимараттарға кешенді қызмет көрсету және жөндеу жөніндегі жұмысшы **</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемеге 1 бірлік (бөлімше орналасқан әрбір жеке аумаққа және ғимараттың жалпы ауданының 15000 шаршы метріне қосымша 1 бірлік енгізіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79.</w:t>
-[...71 lines deleted...]
-50 тамақтанушыға – 2 бірлік, 50-ден 100-ге дейінгі тамақтанушыға – 4 бірлік (әрбір кейінгі 50 тамақтанушыға – қосымша 1 бірлік бөлінеді)</w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуеайлаққа қызмет көрсету жөніндегі жұмысшы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет көрсетілетін әуеайлақ төсемдері ауданының 13678 шаршы метріне 0,5 бірлік, бірақ 12 бірліктен артық емес жұмысшы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80.</w:t>
-[...71 lines deleted...]
-Мемлекеттік мекемеде оқу-жөндеу кавалериялық бөлімше болған кезде 1 бірлік</w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көмекші жұмысшы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемеге 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81.</w:t>
-[...71 lines deleted...]
-Мемлекеттік мекемеде оқу-жөндеу кавалериялық бөлімше болған кезде 1 бірлік</w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүк тиеуші *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250 миллион теңге жылдық жүк айналымына 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82.</w:t>
-[...71 lines deleted...]
-50 қызметтік жылқыға 1 бірлік</w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аула сыпырушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жинайтын аумақтың 3000 шаршы метріне 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83.</w:t>
-[...71 lines deleted...]
-Тиісті жабдығы болған кезде мемлекеттік мекемеге 1 бірлік</w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметтік орын жайларды тазалаушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазаланатын ауданның 480 шаршы метріне 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84.</w:t>
-[...71 lines deleted...]
-30000 шаршы метрге 1 бірлік</w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль жүргізуші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық жарамды көлікке 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85.</w:t>
-[...71 lines deleted...]
-50 қызметтік жылқыға 1 бірлік</w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жүк тиегіш жүргізушісі* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық жарамды жүк тиегішке 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бульдозер машинисі*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Техникалық жарамды бульдозерге 1 бірлік </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Скрепер машинисі*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Техникалық жарамды скреперге 1 бірлік </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экскаватор-тиегіш машинисі*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Техникалық жарамды экскаватор-тиегішке 1 бірлік </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кранның машинисі (краншы)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық жарамды кранға 1 бірлік (автомобиль кран)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машинист (автожол құрылысының машиналары)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Техникалық жарамды автожол құрылыс машиналарына 1 бірлік </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тракторшы*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық жарамды тракторға 1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аспаз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамақтанушылардың саны 150 адамға дейін болғанда 3 бірлік, тамақтанушылардың саны 151-ден 200 адамға дейін болғанда 4 бірлік (әрі қарай тамақтанатын әрбір 125 адамға 1 бірліктен қосылады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аспаз-нұсқаушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамақтанушылардың саны 500 адамнан асқан кезде 1 бірлік (аспаздардың есептік саны есептелмейді)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тағамды дайындау технологиясы бойынша шебер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамақтанушылардың саны 1000 адамнан асқан кезде 1 бірлік (аспаздардың есептік саны есептелмейді)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наубайшы *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәулігіне 50 килограмм нан өнімдерін пісіру процесін жүргізу үшін 1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даяшы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұшқыш-техникалық асханада – тамақтанатын 40 адамға 1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ас-үй жұмысшысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 тамақтанушыға – 2 бірлік, 50-ден 100-ге дейінгі тамақтанушыға – 4 бірлік (әрбір кейінгі 50 тамақтанушыға – қосымша 1 бірлік бөлінеді)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайыс ер-тұрман бұйымдарын құрастырушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемеде оқу-жөндеу кавалериялық бөлімше болған кезде 1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайыс ер-тұрман бұйымдарын дайындаушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемеде оқу-жөндеу кавалериялық бөлімше болған кезде 1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолмен соғатын ұста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 қызметтік жылқыға 1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балға және пресс ұстасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті жабдығы болған кезде мемлекеттік мекемеге 1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағбан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30000 шаршы метрге 1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылқышы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 қызметтік жылқыға 1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11943,50 +13187,163 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық жарамды мұз кортқа 1 бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санитар (санитарка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазаланатын ауданның 250 шаршы метріне 1 бірлік, бірақ бөлімшеге кемінде 1 бірлігі белгіленеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне арналған</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -12065,55 +13422,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>