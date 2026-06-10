--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="26572f3" w14:textId="26572f3">
+    <w:p w14:paraId="6f2d28a" w14:textId="6f2d28a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1842,91 +1842,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қаулы жобасы ашық нормативтік құқықтық актілердің интернет-порталында орналастырылуға тиіс болса, ақпараттандыру саласындағы уәкілетті орган белгілеген нысан бойынша жобаны жария талқылаудың аяқталуы туралы есеп;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес сыбайлас жемқорлыққа қарсы ғылыми сараптама жүргізу туралы талап қолданылмайтын қаулыларының жобаларын қоспағанда, қаулы жобасының сыбайлас жемқорлыққа қарсы ғылыми сараптамасының қорытындысы.</w:t>
+        <w:t>
+      8) Заңға сәйкес сыбайлас жемқорлыққа қарсы ғылыми сараптама жүргізу туралы талап қолданылмайтын қаулы жобаларын қоспағанда, қаулы жобасының сыбайлас жемқорлыққа қарсы ғылыми сараптамасының қорытындысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әзірлеуші сыбайлас жемқорлыққа қарсы ғылыми сараптаманың қорытындысымен бірге Аппаратқа қаулы жобасына сыбайлас жемқорлыққа қарсы ғылыми сараптаманы жүзеге асырған тұлғаның немесе ұйымның атына ұсынымдарды қабылдамау себептерінің негіздемелері жазылған өз жауабының көшірмесін енгізеді;</w:t>
+      Қорытындыда көрсетілген ұсынымдар қабылданбаған жағдайда - қаулы жобасына сыбайлас жемқорлыққа қарсы ғылыми сараптаманы жүргізу бойынша үйлестіруді жүзеге асырған уәкілетті ұйымның атына жауаптың көшірмесі, оларды қабылдамау себептерінің негіздемелерімен бірге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының заңнамасында көзделген жағдайларда уәкілетті мемлекеттік органдардың қорытындылары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
@@ -2008,71 +1988,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 16.05.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгерістер енгізілді - ҚР Әділет министрінің 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 809</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгiзiледi) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2346,55 +2346,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>