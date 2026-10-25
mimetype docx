--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6f2d28a" w14:textId="6f2d28a">
+    <w:p w14:paraId="4a3df99" w14:textId="4a3df99">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -815,94 +815,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Президентінің жолдауын дайындау және іске асыру, актілерімен және тапсырмаларымен жұмыс істеу және олардың орындалуын бақылауды жүзеге асыру, нормативтік құқықтық жарлықтарға мониторинг жүргізу қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Осы Қағидалардың 2-тармағының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген нормативтік құқықтық актілерінің жобаларын әзірлеу, келісу және мемлекеттік тіркеу тәртібі нормативтік құқықтық актілерді әзірлеу, келісу және мемлекеттік тіркеу қағидаларында айқындалады.</w:t>
+      4. Осы қағидалардың 2-тармағының 3) және 4) тармақшаларында көрсетілген нормативтік құқықтық актілерінің жобаларын әзірлеу, келісу және мемлекеттік тіркеу тәртібі Қазақстан Республикасы Әділет министрінің м.а. 2023 жылғы 5 шiлдедегi № 464 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілді (нормативтік құқықтық актілерді мемлекеттік тіркеу тізіліміне № 33048 болып тіркелді) нормативтік құқықтық актілерді әзірлеу, келісу және мемлекеттік тіркеу қағидаларында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Құпиялылық белгілері немесе "Қызмет бабында пайдалану үшін" деген белгілері бар заңға тәуелді нормативтік құқықтық актілердің жобаларын әзірлеу және келісу Қазақстан Республикасының мемлекеттік құпияларды қорғау саласындағы заңнамасының ерекшеліктері ескеріле отырып және Қазақстан Республикасы Үкіметінің 2022 жылғы 24 маусымдағы № 429 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -933,54 +975,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қаулылардың жобаларын әзірлеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қаулылардың жобаларын әзірлеу Қазақстан Республикасының Конституциясы, заңнамалық актiлер, Қазақстан Республикасы Президентінің және Үкіметінің актiлерi негiзiнде және оларды орындау үшiн жүзеге асырылады.</w:t>
+      6. Қаулылардың жобаларын әзірлеу Қазақстан Республикасының Конституциясы, заңдардың, Қазақстан Республикасы Президентінің және Үкіметінің актiлерi негiзiнде және оларды орындау үшiн жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қаулылардың жобаларын мемлекеттiк органдар Қазақстан Республикасының заңнамасында белгіленген құзыретіне сәйкес, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, өз бастамалары немесе жоғары тұрған мемлекеттiк органдардың және лауазымды адамдардың тапсырмалары бойынша әзiрлейдi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1161,74 +1265,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік маңызы бар қаулы жобасы деп адамның және тұтас қоғамның құқықтары мен мүдделерiн тікелей немесе жанама түрде қозғайтын қаулы жобасын түсiнген жөн.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. "Құқықтық актілер туралы" Заңның (бұдан әрі – Заң) </w:t>
+      12. "Құқықтық актілер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес азаматтардың құқықтарына, бостандықтары мен міндеттеріне қатысты қаулы жобалары бойынша қоғамдық кеңестің ұсынымдары қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1372,168 +1538,414 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Іске асырылуы қоршаған ортаға келеңсіз әсер етуге әкеп соғуы мүмкін қаулылардың жобаларына міндетті мемлекеттік экологиялық сараптама жүргізілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      16. Қаулылардың жобалары бойынша ғылыми сараптаманы ұйымдастыру және жүргізу, сондай-ақ ғылыми сарапшыларды іріктеу қағидаларына сәйкес сыбайлас жемқорлыққа қарсы ғылыми сараптама жүргізіледі.</w:t>
+        <w:t xml:space="preserve">
+      16. Қаулылардың жобалары бойынша ғылыми сараптаманы ұйымдастыру және жүргізу, сондай-ақ ғылыми сарапшыларды іріктеу Қазақстан Республикасы Әділет министрінің 2023 жылғы 11 шілдедегі № 473, Қазақстан Республикасы Ұлттық экономика министрінің м.а. 2023 жылғы 12 шілдедегі № 135 және Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) Төрағасының 2023 жылғы 11 шілдедегі № 223 бірлескен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізіліміне № 33104 болып тіркелді) бекітілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сыбайлас жемқорлыққа қарсы ғылыми сараптама жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қаулылардың жобаларын келісу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Қаулылардың жобалары заңнамада белгіленген құзыреттеріне орай мүдделі мемлекеттік органдармен нормативтік құқықтық актілердің жобаларын келісудің ақпараттық жүйесінде (бұдан әрі – ЖКАЖ) электрондық құжаттар нысанында келiсiледi, бұл ретте қаулы жобасын келiсудегi мұндай мүдделiлiк қаулы жобасында қаралатын мәселелердің нысанасы негізге алына отырып, сондай-ақ қаулы жобасында мемлекеттiк органдардың немесе олардың басшыларының атына тапсырмалар болған кезде белгiленедi.</w:t>
+      17. Қаулылардың жобалары заңнамада белгіленген құзыреттеріне орай мүдделі мемлекеттік органдармен нормативтік құқықтық актілердің жобаларын келісудің цифрлық жүйесінде (бұдан әрі – ЖКЦЖ) электрондық құжаттар нысанында келiсiледi, бұл ретте қаулы жобасын келiсудегi мұндай мүдделiлiк қаулы жобасында қаралатын мәселелердің нысанасы негізге алына отырып, сондай-ақ қаулы жобасында мемлекеттiк органдардың немесе олардың басшыларының атына тапсырмалар болған кезде белгiленедi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Қаулы жобасын әзірлеуші мемлекеттік орган заң қызметі басшысының (не оның міндетін атқаратын тұлғаның) және мемлекеттік органның бірінші басшысының немесе ол уәкілеттік берген лауазымды тұлғаның мемлекеттік органдардың куәландырушы орталығының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қолданылып куәландырылған қаулы жобасын, оған түсіндірме жазбаны және басқа да қажетті құжаттарды ЖКАЖ-да электрондық құжаттар нысанында орналастырады және ЖКАЖ арқылы тиісті мемлекеттік органдарға келісуге жібереді.</w:t>
+      18. Қаулы жобасын әзірлеуші мемлекеттік орган заң қызметі басшысының (не оның міндетін атқаратын тұлғаның) және мемлекеттік органның бірінші басшысының немесе ол уәкілеттік берген лауазымды тұлғаның мемлекеттік органдардың куәландырушы орталығының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қолданылып куәландырылған қаулы жобасын, оған түсіндірме жазбаны және басқа да қажетті құжаттарды ЖКЦЖ-да электрондық құжаттар нысанында орналастырады және ЖКЦЖ арқылы тиісті мемлекеттік органдарға келісуге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаулы жобасын қағаз түрінде қабылдау мүмкін болмаған жағдайда, норма шығармашылық процестің жекелеген субъектілеріне мемлекеттік және мемлекеттік емес ұйымдарда құжаттама жасау, құжаттаманы басқару және электрондық құжат айналымы жүйелерін пайдалану қағидаларымен айқындалған тәртіппен расталған электрондық құжаттың қағаз нұсқасын келісуге жіберілуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Аппаратқа енгізу алдында қаулылардың жобалары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Конституцияға, заңнамалық актілерге, Президенттің, Үкіметтің және Премьер-Министрдің актілеріне сәйкестігі тұрғысынан заңдық сараптама жүргізуге жауапты Қазақстан Республикасының Әділет министрлігімен (бұдан әрі – Әділет министрлігі);</w:t>
+      1) Конституцияға, заңдарға, Президенттің, Үкіметтің және Премьер-Министрдің актілеріне сәйкестігі тұрғысынан заңдық сараптама жүргізуге жауапты Қазақстан Республикасының Әділет министрлігімен (бұдан әрі – Әділет министрлігі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Қаржы министрлігімен (бұдан әрі – Қаржы министрлігі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
@@ -1551,50 +1963,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының Ұлттық экономика министрлігімен (бұдан әрі – Ұлттық экономика министрлігі) келісілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әділет, және (немесе) Ұлттық экономика, және (немесе) Қаржы министрліктерінің жобаларды келісу міндеттілігі кадр мәселелері жөніндегі (мемлекеттік органдардың лауазымды тұлғаларын тағайындау және босату бөлігінде) жөніндегі жобаларға қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қаулы жобасының мәтiнiне республикалық бюджет кiрiстерін қысқартуға немесе шығыстарын ұлғайтуға әкелетiн өзгерiстер енгiзiлген жағдайда, қаулы жобасы Қаржы министрлiгiмен қайта келiсудi және Республикалық бюджет комиссиясының оң хаттамалық шешiмiн алуды қажет етедi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1823,51 +2297,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) қаулы жобасын қабылдаудың ықтимал қоғамдық-саяси, құқықтық, ақпараттық және өзге де салдарын бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) қаулы жобасы ашық нормативтік құқықтық актілердің интернет-порталында орналастырылуға тиіс болса, ақпараттандыру саласындағы уәкілетті орган белгілеген нысан бойынша жобаны жария талқылаудың аяқталуы туралы есеп;</w:t>
+      7) қаулы жобасы ашық нормативтік құқықтық актілердің интернет-порталында орналастырылуға тиіс болса, цифрландыру саласындағы уәкілетті орган белгілеген нысан бойынша жобаны жария талқылаудың аяқталуы туралы есеп;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Заңға сәйкес сыбайлас жемқорлыққа қарсы ғылыми сараптама жүргізу туралы талап қолданылмайтын қаулы жобаларын қоспағанда, қаулы жобасының сыбайлас жемқорлыққа қарсы ғылыми сараптамасының қорытындысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
@@ -2028,51 +2502,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 809</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгiзiледi) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгiзiледi); 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2081,320 +2575,438 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Қаулы жобасын келісуге алған кезде мемлекеттік органдар басқа мемлекеттік органдармен оны алдын ала келісуді талап етпеуге, формальды және өзге де негізсіз себептермен жобаны келісуден бас тартпауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Қаулы жобасын қарау қорытындысы бойынша келісуші мемлекеттік органның бірінші басшысы немесе ол уәкілеттік берген лауазымды тұлға ЭЦҚ пайдалана отырып, ЖКАЖ-да жауап нұсқаларының бірін таңдайды:</w:t>
+      23. Қаулы жобасын қарау қорытындысы бойынша келісуші мемлекеттік органның бірінші басшысы немесе ол уәкілеттік берген лауазымды тұлға ЭЦҚ пайдалана отырып, ЖКЦЖ-да жауап нұсқаларының бірін таңдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ескертулерсіз келісілді;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қоса беріліп отырған ескертулермен келісілді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) келісуден бас тартылды. Бұл ретте келісуші мемлекеттік орган келісуден бас тартуды дәлелді уәждеп, келісуден бас тарту туралы белгі қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаулы жобасын ескертулермен келіскен кезде келісуші мемлекеттік орган ЖКЦЖ-ға орын алған ескертулер бойынша дәлелді негіздемелерді салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Жобаларды 5 (бес) жұмыс күні ішінде келісетін Әділет, Қаржы және Ұлттық экономика министрліктерін қоспағанда, мемлекеттік органдар қаулылардың жобаларын (Қазақстан Республикасының Құрылтай қарауына заңдарын енгізуді көздейтін қаулылардан басқа) 3 (үш) жұмыс күні ішінде келіседі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
-[...15 lines deleted...]
-      2) қоса беріліп отырған ескертулермен келісілді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаулы жобасы мемлекеттік органда 3 (үш) жұмыс күнінен (Әділет, Қаржы, және Ұлттық экономика министрліктерінде 5 (бес) жұмыс күнінен) артық келісуде болған және олар бойынша жауап ұсынылмаған жағдайда мұндай жоба әдепкі қалпы бойынша "келісілді" деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қаулы жобасын келісу кезінде мемлекеттік органдар арасында келіспеушіліктер болған кезде әзірлеуші мемлекеттік орган өзара қолайлы шешім іздеу мақсатында оны келісуші органдармен талқылауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
-[...15 lines deleted...]
-      3) келісуден бас тартылды. Бұл ретте келісуші мемлекеттік орган келісуден бас тартуды дәлелді уәждеп, келісуден бас тарту туралы белгі қояды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзара қолайлы шешімге қол жеткізілмеген кезде әзірлеуші мемлекеттік орган келісуші органдармен бірлесіп ескертулерді ресімдейді, оларға мемлекеттік органдардың бірінші басшылары немесе олар уәкілеттік берген лауазымды тұлғалар қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулер жоба Аппаратта тіркелген күннен бастап 5 (бес) жұмыс күнінен аспайтын мерзімде мәселенің мәні бойынша нақты шешімдер қабылдау үшін Премьер-Министрде немесе оның орынбасарларында өтетін кеңесте қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Аппаратқа Әділет және (немесе) Қаржы министрліктерінің тұжырымдамалық ескертулерімен қаулы жобасын енгізуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...33 lines deleted...]
-      24. Жобаларды 5 (бес) жұмыс күні ішінде келісетін Әділет, Қаржы және Ұлттық экономика министрліктерін қоспағанда, мемлекеттік органдар қаулылардың жобаларын (Парламент Мәжілісінің қарауына заңнамалық актілердің жобаларын енгізуді көздейтін қаулылардан басқа) 3 (үш) жұмыс күні ішінде келіседі.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік органдарға мемлекеттік органның жаңа бірінші басшысын тағайындауға байланысты қаулылардың жобаларын қайта келісуге жіберуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2720,31 +3332,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>