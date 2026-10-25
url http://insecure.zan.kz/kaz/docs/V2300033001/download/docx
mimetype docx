--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="afb93ee" w14:textId="afb93ee">
+    <w:p w14:paraId="d470ff3" w14:textId="d470ff3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,170 +76,302 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасында тұрақты тұруға рұқсаттар алуға үмiткер шетелдіктердің және азаматтығы жоқ адамдардың Қазақстан Республикасында болу кезеңiнде өздерiнiң төлем жасау қабiлеттігін растау қағидаларын бекiту туралы</w:t>
-[...31 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Қазақстан Республикасындағы тұрақты тұруға рұқсаттар алуға үміткер шетел азаматтарының және азаматтығы жоқ адамдардың Қазақстан Республикасында болу кезеңiнде өздерiнің төлем жасау қабiлеттігін растау қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2023 жылғы 30 маусымдағы № 531 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 1 шiлдеде № 33001 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Шетелдiктердiң құқықтық жағдайы туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН: </w:t>
+      Ескерту. Тақырып жаңа редакцияда – ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Шетел азаматтарының құқықтық жағдайы туралы" Қазақстан Республикасы Заңының 4-бабына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасында тұрақты тұруға рұқсаттар алуға үміткер шетелдіктердің және азаматтығы жоқ адамдардың Қазақстан Республикасында болу кезеңiнде өздерiнiң төлем жасау қабiлеттiгiн растау </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      1. Қазақстан Республикасында тұрақты тұруға рұқсаттар алуға үміткер шетел азаматтарының және азаматтығы жоқ адамдардың Қазақстан Республикасында болу кезеңiнде өздерiнiң төлем жасау қабiлеттiгiн растау қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ішкі істер министрлігінің Көші-қон қызметі комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -842,169 +974,167 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасындағы тұрақты тұруға рұқсаттар алуға  үміткер шетелдіктердің және азаматтығы жоқ адамдардың  Қазақстан Республикасында болу кезеңiнде өздерiнің төлем жасау қабiлеттігін растау қағидалары</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасындағы тұрақты тұруға рұқсаттар алуға үміткер шетел азаматтарының және азаматтығы жоқ адамдардың Қазақстан Республикасында болу кезеңiнде өздерiнің төлем жасау қабiлеттігін растау қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – ҚР Ішкі істер министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасында тұрақты тұруға рұқсаттар алуға үмiткер шетелдіктердің және азаматтығы жоқ адамдардың Қазақстан Республикасында болу кезеңiнде өздерiнiң төлем жасау қабiлеттігін растау тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы Қағидалар "Шетел азаматтарының құқықтық жағдайы туралы" Қазақстан Республикасының Заңына, "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңына сәйкес әзірленді және Қазақстан Республикасында тұрақты тұруға рұқсаттар алуға үмiткер шетел азаматтарының және азаматтығы жоқ адамдардың Қазақстан Республикасында болу кезеңiнде өздерiнiң төлем жасау қабiлеттігін растау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Шетелдіктер мен азаматтығы жоқ адамдар Қазақстан Республикасында тұрақты тұру құқығына "Шетелдіктердің құқықтық жағдайы туралы" Қазақстан Республикасының Заңына сәйкес белгiленген тәртiппен берiлетiн рұқсатты алу туралы қолдаухатпен жүгiнген кезде өздерiнің төлем жасау қабiлеттiгiн растайды.</w:t>
+      2. Шетел азаматтары мен азаматтығы жоқ адамдар Қазақстан Республикасында тұрақты тұру құқығына "Шетел азаматтарының құқықтық жағдайы туралы" Қазақстан Республикасының Заңына сәйкес белгiленген тәртiппен берiлетiн рұқсатты алу туралы қолдаухатпен жүгiнген кезде өздерiнің төлем жасау қабiлеттiгiн растайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтінiш бiлдiрушi Қазақстан Республикасында болу кезеңiнде өзiнiң төлем жасау қабiлеттігiн растау үшiн iшкi iстер органдарына тұрақты тұруға қалдыру туралы – өтінішхат берілген күнге тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген бiр мың үш жүз жиырма еселенген ең төменгi есептiк көрсеткiш тең немесе баламасынан асатын;</w:t>
+      Өтінiш бiлдiрушi Қазақстан Республикасында болу кезеңiнде өзiнiң төлем жасау қабiлеттігiн растау үшiн iшкi iстер органдарына тұрақты тұруға қалдыру туралы - өтінішхат берілген күнге тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген бiр мың үш жүз жиырма еселенген ең төменгi есептiк көрсеткiш тең немесе баламасынан асатын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Төлем қабілеттілігін растайтын ұсынылған құжаттарды шетелдіктің және азаматтығы жоқ адамның келісімімен ішкі істер органдары төлем жасау қабілеттілігін растайтын құжатты берген банк мекемесіне осы Қағидалардың қосымшасына сәйкес сұрау жіберу жолымен түпнұсқалық тұрғысынан тексереді.</w:t>
+      3. Төлем қабілеттілігін растайтын ұсынылған құжаттарды шетел азаматының және азаматтығы жоқ адамның келісімімен ішкі істер органдары төлем жасау қабілеттілігін растайтын құжатты берген банк мекемесіне осы Қағидалардың қосымшасына сәйкес сұрау жіберу жолымен түпнұсқалық тұрғысынан тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1067,51 +1197,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұрақты тұруға рұқсаттар алуға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үмiткер шетелдіктердің және</w:t>
+              <w:t>үмiткер шетел азаматтарының және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>азаматтығы жоқ адамдардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1166,393 +1296,389 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (банк мекемесінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-               (банк мекемесінің атауы)</w:t>
-[...125 lines deleted...]
-      растайтын  құжаттың түпнұсқалығы туралы ақпаратты хабарлауды сұраймын.</w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (тегін, атын, әкесінің атын, (бар болған жағдайда) туған күнін, паспорттық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         деректерін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ж. "___" ____________ шығыс № ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хатпен берілген шетел азаматының (азаматтығы жоқ адамның) банк шотының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бар-жоғын растайтын құжаттың түпнұсқалығы туралы ақпаратты хабарлауды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпарат сұраған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________</w:t>
-[...125 lines deleted...]
-      (бар болған жағдайда) ақпарат беруге келісемін.</w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________       (ішкі істер органы басшысының лауазымы, тегі, аты-жөні, (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымды адамның қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ішкі істер органына (шетел азаматының, азаматтығы жоқ адамның тегі,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       аты, әкесінің аты, (бар  болған жағдайда) ақпарат беруге келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________ _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                  (қолы)                                  (күні)</w:t>
+             (қолы)              (күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1560,55 +1686,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1934,31 +2060,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>