--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a8f05ed" w14:textId="a8f05ed">
+    <w:p w14:paraId="afc8c87" w14:textId="afc8c87">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне лицензиялау мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 26 маусымдағы № 61 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 1 шiлдеде № 32995 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 26 маусымдағы № 61 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 1 шiлдеде № 32995 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -152,198 +152,438 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы қаулы 01.07.2023 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z10" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру қағидаларын, Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 36 </w:t>
+      2. "Бағалы қағаздар нарығында кәсіби қызмет түрлерін жүзеге асыруға лицензияларды беру, оларды тоқтата тұру және олардан айыру қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 40 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20228 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20226 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасының Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бағалы қағаздар рыногы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рұқсаттар және хабарламалар туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЕТЕДІ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Бағалы қағаздар нарығында кәсіби қызмет түрлерін жүзеге асыруға лицензияларды беру, оларды тоқтата тұру және олардан айыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -353,2403 +593,1525 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Бағалы қағаздар нарығында кәсіби қызмет түрлерін жүзеге асыруға лицензияларды беру, оларды тоқтата тұру және олардан айыру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Әлеуметтік кодекс), "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 3-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) тармақшасына және 50-бабының 1-тармағына, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Банктер туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Сақтандыру қызметі туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рұқсаттар және хабарламалар туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) бағалы қағаздар нарығында кәсіби қызмет түрлерін жүзеге асыруға лицензиялар (бұдан әрі – лицензия) беру, оларды тоқтата тұру және олардан айыру талаптары мен тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай редакциядағы 1-1 және 1-2-тармақтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат тиісті нормативтік құқықтық актінің әділет органдарында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде уәкілетті органның ресми интернет-ресурсында орналастырылады, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. Мемлекеттік қызметтерді көрсету кезеңі туралы ақпарат мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесінде автоматты түрде жаңартылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Өтініш беруші уәкілетті органға Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша лицензия беру туралы өтінішті (бұдан әрі – өтініш) "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал) арқылы электрондық түрде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметті көрсету үшін қажетті құжаттар, мемлекеттік қызмет көрсетуден бас тарту үшін негіздер, мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын "Бағалы қағаздар нарығында қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі және мемлекеттік қызметті көрсету мерзімі Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Бағалы қағаздар нарығында қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Тізбе) жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "1. Осы Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау қағидалары (бұдан әрі – Қағидалар) "</w:t>
-[...97 lines deleted...]
-      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.";</w:t>
+      Өтінішті портал арқылы жіберген кезде өтініш берушінің "Жеке кабинетінде" нәтижені алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...31 lines deleted...]
-    </w:p>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "6. Уәкілетті орган Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша лицензия береді және өзі берген лицензиялардың есебін жүргізеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "11. Уәкілетті орган банкке, Қазақстан Республикасының бейрезидент-банкінің филиалына Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия береді.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Уәкілетті орган ислам банкіне, Қазақстан Республикасының бейрезидент-ислам банкінің филиалына Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша ислам банктері, Қазақстан Республикасының бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге лицензия береді.";</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "14. Уәкілетті органның хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері лицензияны қайта ресімдеуге өтініш түскен күні бөліп шығару немесе бөлу нысанында өтініш беруші қайта ұйымдастырылған кезде оны қабылдауды, тіркеуді және жауапты бөлімшеге орындау үшін жіберуді жүзеге асырады. Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері өтініш тіркелген күннен бастап 3 (үш) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау және (немесе) қолданылу мерзімінің өткені фактісі анықталған жағдайда, жауапты бөлімшенің қызметкері көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және өтініш берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болу фактісі анықталған жағдайда, жауапты бөлімшенің қызметкері 25 (жиырма бес) жұмыс күні ішінде құжаттардың Қазақстан Республикасы заңнамасының талаптарына сәйкестігін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган өтініш берушіге мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарланған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше бұйрықтың және лицензияның не лицензия беруден бас тартудың жобаларын дайындайды, уәкілетті органның басшысында мемлекеттік қызмет көрсету нәтижесіне қол қойғызады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері шешім қабылданғаннан кейін 3 (үш) жұмыс күні ішінде өтініш берушіге мемлекеттік қызмет көрсету нәтижесін уәкілетті органның ЭЦҚ-мен куәландырылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жібереді.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-қосымша</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
+        <w:t>21-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "21. Лицензиаттың бірінші басшысы қол қойған, уәкілетті органға ерікті түрде өтініш беруге байланысты лицензияның қолданылуын тоқтатуға өтініш Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша уәкілетті органға мынадай құжаттармен қоса ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті органға лицензияның қолданылуын тоқтату, қызмет түрінің (шағын түрінің) атауын өзгерту және (немесе) қызмет түрін (шағын түрін) алып тастау туралы ерікті түрде өтініш жасау туралы лицензиаттың акционерлері жалпы жиналысының шешімі не Қазақстан Республикасы бейрезидент-банкінің (егер лицензиат Қазақстан Республикасы бейрезидент-банкінің филиалы болып табылса) шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицензиаттың барлық қызмет түрі (шағын түрлері) немесе өзгеріс енгізілуге және (немесе) алып тасталуға тиіс қызмет түрі (шағын түрі) бойынша міндеттемелердің және қолданыстағы шарттардың жоқ екендігі туралы кепілдеме-хаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Бағалы қағаздардың орталық депозитарийі" АҚ-тың орталық депозитарийдің есепке алу жүйесінде лицензиаттың жеке шотын және жеке шотындағы барлық қосалқы шоттарды жабу туралы хаты немесе "Бағалы қағаздардың орталық депозитарийі" АҚ-тан лицензиаттың атына ашылған жеке шотқа "жоғалған клиент" мәртебесін беру туралы ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Бағалы қағаздардың орталық депозитарийі" АҚ-тың депозитарлық қызмет көрсету шартын, ағымдағы шот шартын және факсимильді хабарлар түріндегі операциялық құжаттарды қабылдау және беру шартын бұзу туралы хаты (лицензияның қолданылуын тоқтату туралы уәкілетті органға ерікті түрде өтініш берген кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) барлық қызмет түрі (шағын түрлері) (лицензияның қолданылуын тоқтату туралы уәкілетті органға ерікті түрде өтініш берген кезде) немесе өзгеріс енгізілуге және (немесе) алып тасталуға тиіс қызмет түрі (шағын түрі) бойынша "Қазақстан қор биржасы" АҚ-тың алдында берешектің жоқ екені туралы "Қазақстан қор биржасы" АҚ-тың хаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өтініш жіберген күннің алдындағы күні жасалған бухгалтерлік баланс және оған түсіндірме жазба. Бухгалтерлік балансқа түсіндірме жазбада кредиторлық берешек сомаларын және олардың туындау негіздерін көрсете отырып, лицензиаттың кредиторлары туралы (олар болса) ақпарат ашып көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3), 4) және 5) тармақшалары трансфер-агент қызметін жүзеге асыратын лицензиатқа қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қызмет түрінің (шағын түрінің) атауын өзгерткен кезде лицензиат Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тармағы бірінші бөлігінің 8) және 12) тармақшаларында көрсетілген құжаттарды қосымша береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерікті зейнетақы жарналарын тарту құқығымен инвестициялық портфельді басқару бойынша қызметтің шағын түрі алып тасталған не ерікті зейнетақы жарналарын тарту құқығымен инвестициялық портфельді басқару бойынша қызметтің шағын түрінің атауы ерікті зейнетақы жарналарын тарту құқығынсыз инвестициялық портфельді басқару бойынша қызметтің шағын түріне өзгерген жағдайда ерікті жинақтаушы зейнетақы қоры уәкілетті органға осы тармақта көзделген құжаттармен бірге ерікті жинақтаушы зейнетақы қорының, бірыңғай жинақтаушы зейнетақы қорының, бірыңғай жинақтаушы зейнетақы қорының кастодиан банкінің, ерікті жинақтаушы зейнетақы қорының кастодиан банкінің және ерікті жинақтаушы зейнетақы қорының инвестициялық портфелін басқарушының (ондай бар болса) бірінші басшылары немесе олардың орнындағы адамдар қол қойған ерікті жинақтаушы зейнетақы қорының зейнетақымен қамсыздандыру туралы шарттар бойынша ерікті зейнетақы жарналары есебінен уәкілетті органға зейнетақы активтері мен міндеттемелерін қабылдау-өткізу актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ерікті жинақтаушы зейнетақы қоры уәкілетті органға қызметтің шағын түрін алып тастауға немесе өзгертуге өтініш берген күнге дейін атауынан "ерікті жинақтаушы зейнетақы қоры" деген сөздерді және (немесе) "ЕЖЗҚ" деген аббревиатураларды алып тастау бөлігінде мемлекеттік қайта тіркеуді, сондай-ақ зейнетақымен қамсыздандыру туралы шарттар бойынша ерікті зейнетақы жарналары есебінен зейнетақы активтері мен міндеттемелерін бірыңғай жинақтаушы зейнетақы қорына аударуды Әлеуметтік кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен және талаптармен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ерікті зейнетақы жарналарын тарту құқығымен инвестициялық портфельді басқаруға лицензияның қолданылуын тоқтату туралы уәкілетті органға ерікті түрде өтініш жасау Әлеуметтік кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен және талаптармен жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Бағалы қағаздар нарығында кәсіби қызмет түрлерін жүзеге асыруға лицензияларды беру, оларды тоқтата тұру және олардан айыру қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 40 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20226 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспесі</w:t>
-[...703 lines deleted...]
-      Мемлекеттік қызметті көрсету үшін қажетті құжаттар, мемлекеттік қызмет көрсетуден бас тарту үшін негіздер, мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын "Бағалы қағаздар нарығында қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі және мемлекеттік қызметті көрсету мерзімі Қағидаларға </w:t>
+        <w:t>5- қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Бағалы қағаздар нарығында қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Тізбе) жазылған.</w:t>
-[...984 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="3"/>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бағалы қағаздар нарығы департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z31" w:id="4"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z32" w:id="5"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z33" w:id="6"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z34" w:id="7"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z35" w:id="8"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы 2023 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3107,314 +2469,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 61 Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...245 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Нысан</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3450,790 +2585,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(уәкілетті органның</w:t>
-[...738 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Қаулыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -4339,84 +2734,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>олардан айыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бағалы қағаздар нарығында қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7124,84 +5503,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z44" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті органға ерікті жүгінуге байланысты лицензияның қолданылуын тоқтата тұруға, қызмет түрінің (кіші түрінің) атауын өзгертуге және (немесе) қызметтің түрін (кіші түрін) алып тастауға</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7585,55 +5948,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>