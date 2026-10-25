--- v2 (2026-07-27)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2671c19" w14:textId="2671c19">
+    <w:p w14:paraId="7330c78" w14:textId="7330c78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1221,366 +1221,260 @@
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік көрсетілетін қызметтер порталы (бұдан әрі – портал) – Кодекске сәйкес мүгедектігі бар адамдар үшін өнім берушілер ұсынатын тауарлар мен көрсетілетін қызметтердің құнын жергілікті атқарушы органдардың кепілдік берілген сома шегінде өтеуі шарттарымен оларға қол жеткізудің бірыңғай нүктесін білдіретін цифрлық объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке көмекші – жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамды бірге алып жүру және объектілерге барған кезде көмек көрсету бойынша қызметтер көрсететін адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проактивті қызмет-көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін қызметті алушының өтінішінсіз көрсетілетін мемлекеттік қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасы (бұдан әрі – АОЖБ) – мүгедектігі бар адамды абилитациядан және оңалтудан өткізудің нақты көлемін, түрлері мен мерзімдерін оның жеке қажеттіліктері негізінде белгілейтін құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...239 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1775,168 +1669,62 @@
       1) Мемлекеттік корпорация;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Республикалық маңызы бар қалалардың, астананың (бұдан әрі – қалалық басқармалар), аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – ЖАО) (бұдан әрі – жұмыспен қамту бөлімдері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...116 lines deleted...]
-      3) "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал);</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "цифрлық үкімет" веб-порталы (бұдан әрі – веб-портал);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұялы байланыс абоненттік құрылғысы (бұдан әрі – абоненттік құрылғысы).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2052,203 +1840,249 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қалалық басқармалардың, жұмыспен қамту бөлімдерінің мамандары өтініштерді "Е-Собес" автоматтандырылған цифрлық жүйесінің (бұдан әрі – "Е-Собес" АЦЖ) кезегінің электрондық журналына олардың түсу ретіне қарай тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...101 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Жеке көмекші қызметін Қазақстан Республикасының азаматтық заңнамасына сәйкес жасалған шарт негізінде портал арқылы жүзеге асырады. Жеке көмекшінің өтеулі қызметтерін көрсетудің үлгілік шарты осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1-қосымшамен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шартта мүгедектігі бар адамдарға портал арқылы өткізу кезінде құнын өтеуге жатпайтын қызметтерді ұсыну талаптары айтылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2452,104 +2286,124 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң күшіне енеді) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарға жеке көмекшінің қызметтерімен қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Мемлекеттік корпорация, қалалық басқармалар, жұмыспен қамту бөлімдері арқылы өтініш беру негізінде "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарға жеке көмекшінің қызметтерімен қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Өтініш беруші мемлекеттік қызметті алу үшін Мемлекеттік корпорацияға, қалалық басқармаға, тұрғылықты жері бойынша жұмыспен қамту бөліміне Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2564,757 +2418,1031 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішпен және "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынылатын мүгедектігі бар адамның жеке басын куәландыратын құжатпен не цифрлық құжаттар сервисінен (сәйкестендіру үшін) электрондық құжатпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік корпорация бөлімшесінің, қалалық басқарманың, жұмыспен қамту бөлімінің жауапты қызметкерлері өтінішті қабылдау кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басты куәландыратын құжат туралы не цифрлық құжаттар сервисінен алынған электрондық құжат туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мүгедектікті белгілеу туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...240 lines deleted...]
-      Ақпараттық жүйелерде мәліметтер болмаған кезде өтінішке жоғарыда көрсетілген мәліметтерді қамтитын қағаз жеткізгіштегі құжаттардың көшірмелері қоса беріледі.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) АОЖБ-да әзірленген іс-шаралар туралы мәліметтерді алу үшін "Цифрлық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне (бұдан әрі – цифрлық жүйелер) мүгедектігі бар адамның жеке сәйкестендіру нөмірі бойынша сұрау салуларды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде мәліметтер болмаған кезде өтінішке жоғарыда көрсетілген мәліметтерді қамтитын қағаз жеткізгіштегі құжаттардың көшірмелері қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған түпнұсқалармен құжаттардың көшірмелері салыстырылғаннан кейін өтінішті қабылдаған жауапты қызметкер тиісті құжаттардың қабылданғаны туралы қолхатқа немесе осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілетін талонға белгі қою арқылы куәландырады, содан кейін құжаттардың түпнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-1. Заңның 18-2-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда Мемлекеттік корпорацияның жұмыскері және (немесе) қалалық басқарманың, жұмыспен қамту бөлімінің маманы мемлекеттік қызметті көрсету процесін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, сондай-ақ осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағына сәйкес өтініш беруші құжаттардың толық топтамасын ұсынбаған жағдайда, Мемлекеттік корпорацияның жұмыскері және (немесе) қалалық басқарманың, жұмыспен қамту бөлімінің маманы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесінің тоқтатыла тұрғаны туралы хабарламаны өтініш берушіге жолдай отырып, өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте өтініш беруші ұсынған құжаттар (оның ішінде түпнұсқалар) веб-портал, ұялы байланыстың абоненттік құрылғысы арқылы ұсынылған жағдайларды қоспағанда, Мемлекеттік корпорация және (немесе) қалалық басқарма, жұмыспен қамту бөлімі оларды сақтауға қабылдамай, өтініш берушіге қайтаруға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайта ұсынуды өтініш беруші анықталған кемшіліктерді жойғаннан кейін тоқтата тұру мерзімі шегінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте өтініш берушіге анықталған кемшіліктерді жою үшін 2 (екі) жұмыс күні беріледі, бұл мерзім осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 3-тармағында белгіленген тиісті мемлекеттік қызметті көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кемшіліктер жойылған жағдайда мемлекеттік қызметті алу үшін өтініш және (немесе) құжаттар қабылданған күн болып өтініш берушінің бастапқы жүгінген күні есептеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 9-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2. Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, Мемлекеттік корпорацияның жұмыскері және (немесе) қалалық басқарманың, жұмыспен қамту бөлімінің маманы осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 9-2-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Құжаттарды тапсыру кезінде өтініш берушіге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияда – тиісті құжаттардың қабылданғаны туралы қолхат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалалық басқармада, жұмыспен қамту бөлімінде – тіркелген күні, құжаттарды қабылдаған адамның тегі мен аты-жөні көрсетілген талон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттар топтамасы сәйкес келген жағдайда, қалалық басқарма, жұмыспен қамту бөлімі бес жұмыс күні ішінде құжаттарды қарайды. </w:t>
-[...18 lines deleted...]
-      Мемлекеттік корпорацияның құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді.</w:t>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттар топтамасы сәйкес болған кезде, қалалық басқарманың, жұмыспен қамту бөлімінің маманы құжаттарды 5 (бес) жұмыс күні ішінде қарайды, қорытындысы бойынша өтініш берушіге Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсету нәтижесі туралы хабарлама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның құжаттарды қабылдаған күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер болған жағдайда, қалалық басқарма, жұмыспен қамту бөлімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ӘРПК) </w:t>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген бас тарту үшін негіздер болған кезде, өтініш берушімен тыңдау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалалық басқармадан, жұмыспен қамту бөлімінен хабарлама алғаннан кейін Мемлекеттік корпорация өтініш берушінің абоненттік құрылғысына смс-хабарлама жіберу арқылы мемлекеттік қызмет көрсету нәтижелері туралы өтініш берушіні хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, содан кейін одан әрі сақтау үшін қалалық басқармаларға, жұмыспен қамту бөлімдеріне береді. Өтініш беруші бір ай өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша қалалық басқармалар мен жұмыспен қамту бөлімдері дайын құжаттарды өтініш берушіге беру үшін бір жұмыс күні ішінде Мемлекеттік корпорацияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қалалық басқармалардың, жұмыспен қамту бөлімдерінің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорация қызметкерлерінің мемлекеттік қызметті көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қалалық басқармалардың, жұмыспен қамту бөлімдерінің және (немесе) олардың лауазымды адамдарының әрекетіне (әрекетсіздігіне) шағым осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3351,660 +3479,386 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мекенжайлар мен телефондар бойынша Мемлекеттік корпорацияның басшысына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...136 lines deleted...]
-        <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 11 қаңтарда № 31679 болып тіркелген) (бұдан әрі - № 4 бұйрық) бекітілген тәртіпте "Электрондық жолданымдар" ақпараттық талдау жүйесінде (бұдан әрі – "Электрондық жолданымдар" АТЖ) тіркеуге жатады.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалалық басқармаға, жұмыспен қамту бөліміне және Мемлекеттік корпорацияға келіп түскен шағым "Мемлекеттік органдарға, жергілікті өзін-өзі басқару органдарына, мемлекет жүз пайыз қатысатын заңды тұлғаларға келіп түсетін жолданымдарды тіркеу, есепке алу, сондай-ақ "Электрондық жолданымдар" цифрлық-талдау жүйесін жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2023 жылғы 4 қаңтардағы № 4 бұйрығымен (Қазақстан Республикасы Әділет министрлігінде 2023 жылғы 11 қаңтарда № 31679 болып тіркелген) (бұдан әрі - № 4 бұйрық) бекітілген тәртіпте "Электрондық жолданымдар" цифрлық-талдау жүйесінде (бұдан әрі – "Электрондық жолданымдар" ЦТЖ) тіркеуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды тіркеу ӘРПК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>64-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бөлігімен көзделген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Электрондық жолданымдар" ЦТЖ тіркегеннен кейін әрбір шығым бойынша арыз иесіне күні мен уақыты, шағымды қабылдаған адамның тегі мен аты-жөні, лауазымы көрсетіле отырып, № 4 бұйрықпен бекітілген нысанда талон беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметті көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның, қалалық басқарманың және жұмыспен қамту бөлімінің атына келіп түскен өтініш берушінің шағымы келіп түскен күннен бастап үш жұмыс күнінен кешіктірілмей және әкімшілік іс шағымды қарайтын органға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, Мемлекеттік корпорация, қалалық басқармалар және жұмыспен қамту бөлімі және егер шағым үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалалық басқармалардың, жұмыспен қамту бөлімдерінің атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызметті нәтижелерімен келіспеген кезде өтініш беруші мемлекеттік қызметті көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі. Егер заңда жоғары тұрған органға шағым жасау қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) дау айтылатын әкімшілік орган, лауазымды адам сотқа пікірмен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамының уәжді ұстанымын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...228 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің қызметтерін қамтамасыз етуге құжаттарды рәсімдеу" проактивті мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...105 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) бекітілген Медициналық-әлеуметтік сараптама жүргізу қағидаларына сәйкес жеке көмекшінің қызметтерін ұсыну жөніндегі іс-шараларды қамтитын АОЖБ "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған ақпараттық жүйесінде қалыптастырылғаннан кейін АОЖБ-ның деректері автоматты түрде "Е-Собес" ААЖ-ға беріледі және бірінші топтағы мүгедектігі бар адамның немесе оның заңды өкілінің (бұдан әрі – көрсетілетін қызметті алушы) абоненттік құрылғысына мемлекеттік қызметті көрсетуге сұрау салумен смс-хабарлама жіберуге бастамашылық жасалады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) бекітілген Медициналық-әлеуметтік сараптама жүргізу қағидаларына сәйкес жеке көмекшінің қызметтерін ұсыну жөніндегі іс-шараларды қамтитын АОЖБ "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған цифрлық жүйесінде қалыптастырылғаннан кейін АОЖБ-ның деректері автоматты түрде "Е-Собес" АЦЖ-ға беріледі және бірінші топтағы мүгедектігі бар адамның немесе оның заңды өкілінің (бұдан әрі – көрсетілетін қызметті алушы) абоненттік құрылғысына мемлекеттік қызметті көрсетуге сұрау салумен смс-хабарлама жіберуге бастамашылық жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы смс-хабарлама арқылы тиісті кодпен проактивті қызмет көрсетуге келісімін немесе бас тартуын растайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4024,2983 +3878,3095 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көрсетілетін қызметті алушыдан проактивті қызмет көрсетуге келісім алған кезде оған осы қызметті ұсынуға құжаттардың рәсімделгенін растау туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проактивті қызмет арқылы протездік-ортопедиялық көмекті ұсыну үшін құжаттарды рәсімдеуге өтініш берген күн осы қызметті ұсынуға құжаттарды рәсімдеуге келісім алған күн болып саналады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісім түскен күннен бастап қызмет көрсету мерзімі бес жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті алушыдан жауап болмаған кезде сұрау салу жіберілген күннен бастап үш жұмыс күні ішінде сұрау жойылады және көрсетілетін қызметті алушының абоненттік құрылғысына Мемлекеттік корпорацияға, қалалық басқармаға, жұмыспен қамту бөліміне жүгінудің себебі мен қажеттілігін көрсете отырып, жеке көмекшінің қызметтерін ұсыну үшін құжаттарды ресімдеудің мүмкін еместігі туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті алушы проактивті қызмет көрсетуден бас тартқан кезде көрсетілетін қызметті алушының абоненттік құрылғысына "Е-Собес" АЦЖ-дан жеке көмекшінің қызметтерін ұсыну үшін құжаттарды ресімдеудің мүмкін еместігі туралы Мемлекеттік корпорацияға, қалалық басқармаға, жұмыспен қамту бөліміне жүгінудің себебі мен қажеттілігін көрсете отырып смс-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімін алған кезде қалалық басқарманың, жұмыспен қамту бөлімінің маманы "Е-Собес" АЦЖ арқылы көрсетілетін қызметті алушыны жеке көмекшінің қызметін ұсыну үшін құжаттарды ресімдеу жөнінде қабылданған шешім туралы абоненттік құрылғысына смс-хабарлама арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 194</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...151 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Көрсетілетін қызметті алушыға жіберілген смс-хабарламалар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша смс-хабарламалар электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Проактивті қызмет арқылы жеке көмекшінің қызметтерін ұсыну үшін құжаттарды рәсімдеу кезінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген қажетті мәліметтерді алу үшін ақпараттық жүйелерге сұрау салулар "Е-Собес" ААЖ-дан автоматты түрде жүзеге асырылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген қажетті мәліметтерді алу үшін цифрлық жүйелерге сұрау салулар "Е-Собес" АЦЖ-дан автоматты түрде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Веб-портал арқылы "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарға жеке көмекшінің қызметтерімен қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...105 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Мемлекеттік қызметті алу үшін өтініш беруші қалалық басқармаға, жұмыспен қамту бөліміне өтінішті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша веб-портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш "цифрлық үкімет" шлюзі арқылы берілген кезде бірінші топтағы мүгедектігі бар адамның жеке сәйкестендіру нөмірі мынадай мәліметтерді автоматты түрде қалыптастыру үшін сұратылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басты куәландыратын құжат туралы не цифрлық құжаттар сервисінен алынған электрондық құжат туралы (бірдейлендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүгедектікті белгілеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) АОЖБ-да әзірленген іс-шаралар туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалалық басқарма, жұмыспен қамту бөлімі портал хабарламасына жауап ретінде бір реттік пароль беру немесе қысқа мәтіндік хабарлама жіберу жолымен пайдаланушының порталда тіркелген ұялы байланысының абоненттік құрылғысы арқылы ұсынылған іске асырылған интеграция арқылы цифрлық құжаттарды цифрлық құжаттар сервисінен алады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22-1. Заңның 18-2-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда қалалық басқарманың, жұмыспен қамту бөлімінің маманы мемлекеттік қызметті көрсету процесін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша қойылатын талаптарға сәйкес келмеген, сондай-ақ осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын Негізгі талаптар тізбесінің 8-тармағына сәйкес өтініш беруші құжаттардың толық емес топтамасын ұсынған жағдайларда, қалалық басқарманың, жұмыспен қамту бөлімінің маманы өтінішті цифрлық күту парағы арқылы қабылдайды және веб-портал арқылы өтініш берушіге осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсету процесінің тоқтатыла тұрғаны туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайта ұсынуды өтініш беруші анықталған кемшіліктерді тоқтата тұру мерзімі шегінде жойғаннан кейін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте өтініш берушіге анықталған кемшіліктерді жою үшін 2 (екі) жұмыс күні беріледі, ол осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын Негізгі талаптар тізбесінің 3-тармағында белгіленген тиісті мемлекеттік қызмет көрсетудің жалпы мерзіміне кірмейді және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызметті алуға өтінішті және (немесе) құжаттарды қабылдау күні өтініш берушінің алғашқы жүгінген күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      22-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 22-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 194</w:t>
+        <w:t>№ 392</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...89 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Қалалық басқарма, жұмыспен қамту бөлімі өтініш берушінің "жеке кабинетіне" мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе жолдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген мәліметтер сәйкес келген жағдайда, қалалық басқарма, жұмыспен қамту бөлімі бес жұмыс күні ішінде құжаттарды қарайды, қорытындысы бойынша өтініш берушіге осы Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген мәліметтер сәйкес келген жағдайда, қалалық басқарманың, жұмыспен қамту бөлімінің маманы құжаттарды 5 (бес) жұмыс күні ішінде қарайды және қарау нәтижелері бойынша өтініш берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсету нәтижесі туралы хабарлама береді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсету нәтижесі туралы хабарлама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер болған кезде қалалық басқарма, жұмыспен қамту бөлімі ӘРПК-нің </w:t>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер болған кезде өтініш берушімен тыңдау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Веб-портал арқылы жүгінген кезде мемлекеттік қызметті көрсету нәтижесі уәкілетті адамның ЭЦҚ қойылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Қалалық басқару, жұмыспен қамту бөлімі Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес қалалық басқарма, жұмыспен қамту бөлімі цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы Мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 300</w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жеке көмекшінің қызметтерін ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Жеке көмекшінің қызметін ұсыну портал немесе мемлекеттік сатып алу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Жеке көмекшінің қызметтерімен қамтамасыз ету медициналық ұйымда, оңалту орталығында, санаторийлік-курорттық ұйымда стационарлық емдеу, мемлекеттің толық қамтамасыз етуінде болған кезеңіне тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Жеке көмекшінің қызметтерін ұсыну тәртібі</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+        <w:t xml:space="preserve"> 1-параграф. Портал арқылы жеке көмекшінің қызметтерін ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. "Е-Собес" АЦЖ-да тіркелгеннен кейін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жеке көмекшінің әлеуметтік қызметтерін ұсынуға арналған өтініштер бірінші топтағы мүгедектігі бар адамның АОЖБ-сының деректері кезектілік тәртібімен "Е-Собес" АЦЖ-дан порталға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       АОЖБ деректері Кодекстің 163-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес күніне сегіз сағаттан аспайтын есеппен жеке көмекшінің көрсететін қызметтерінің көлемін қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Жеке көмекші көрсететін қызметтерінің көлемін "Іс-шараларды жоспарлау" модулінің деректерін ескере отырып, қалалық басқарманың мамандары, "Е-Собес" АЦЖ-дан жұмыспен қамту бөлімдері порталға тоқсан сайын немесе ағымдағы жылдың соңына дейін немесе ағымдағы жылы мүгедектік кезеңі аяқталғанға дейін жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 63</w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мобильді азаматтар базасында өтініш берушінің абоненттік нөмірі туралы мәліметтер болған кезде, оның абоненттік құрылғысына "Е-Собес" АЦЖ-мен порталда жеке көмекшінің қызметін жеткізушіні авторизациялау және таңдау қажеттілігі туралы смс-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Порталда өнім берушіні таңдауды өтініш беруші АОЖБ іс-шараларының порталға жіберілгені туралы хабарлаған күннен бастап екі ай ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Өтініш берушінің интернет-ресурсқа қолжетімділігі болмаған жағдайда, өтініш беруші Мемлекеттік корпорацияның, халықты жұмыспен қамту орталығының, қалалық басқарманың, жұмыспен қамту бөлімінің өзіне-өзі қызмет көрсету секторына жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Өтініш беруші өнім берушіні таңдамаған кезде АОЖБ деректері порталға берілген күннен бастап бір ай ішінде өтініш берушінің абоненттік құрылғысына "Е-Собес" АЦЖ-дан келесі ай ішінде порталда өнім берушіні таңдау қажеттігі туралы смс-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. АОЖБ деректерін порталға берген күннен бастап екі ай өткен соң өтініш берушінің өнім берушіні таңдау функциясына қол жеткізуі тоқтатылады. Өтініш берушіге қолжетімділікті тоқтату себебі көрсетілген смс-хабарлама жіберіледі. Өнім берушіні таңдау функциясына қол жеткізуді қалпына келтіруді өтініш беруші "өнім берушіні таңдауды іске қосу" батырмасын басу арқылы порталдағы жеке кабинет арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнім берушіні таңдауды іске қосу туралы мәліметтер порталдан "Е-Собес" АЦЖ-ға автоматты түрде беріледі, одан кейін өтініш беруші "Е-Собес" АЦЖ-дағы кезектілікті ескере отырып, өнім берушіні порталда таңдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Өнім берушіні таңдауды жүзеге асыру үшін өтініш беруші http://aleumet.egov.kz порталда авторизацияланады, ЭЦҚ арқылы жария шартқа қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Өтініш беруші порталда жеке көмекші қызметіне тапсырысты ресімдейді және оны өнім берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Өнім беруші Тапсырыс порталда түскен күннен бастап бес жұмыс күні ішінде келесі бас тарту себептерін көрсете отырып, өнім берушінің ЭЦҚ қойылған тапсырысты қабылдау немесе жеке көмекшінің қызметін көрсетуден бас тарту туралы хабарламаны қарайды және "пайдаланушының жеке кабинетіне" жібереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім берушілер тізілімінен (тіркелімінен) алып тастауға өтініш берілді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маманның (мамандардың)жүктемесі салдарынан қызмет көрсетудің мүмкін еместігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет алушының тұрғылықты жерінде көрсетілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрын алушыға куәлардың жазбаша айғақтарымен расталған маманның (мамандардың) атына негізсіз қорлау және адами қадір-қасиетін қорлайтын айыптар себебінен қызмет көрсетуден бас тартылды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форс-мажорлық жағдайларға байланысты қызмет көрсетудің мүмкін еместігі (төтенше жағдайлар, дүлей құбылыстар, әскери іс-қимылдар және еңсерілмейтін күштің басқа да мән-жайлары).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнім беруші тапсырысты қабылдау туралы хабарландырумен бір мезетте өтініш берушіге және жұмыспен қамту қалалық басқармасына немесе бөліміне жеке көмекшінің өтеулі қызметтерін көрсетудің үлгілік шартын қол қоюға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-1. Жеке көмекшінің өтеулі қызметтерін көрсету шарты қол қоюға түскен күннен бастап 3 (үш) жұмыс күні ішінде оны өтініш беруші мен жұмыспен қамту қалалық басқармасы немесе бөлімі қарайды және қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 37-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Өнім беруші қызмет көрсетілген күннен бастап порталдағы "өнім берушінің жеке кабинеті" модулінде көрсетілген қызметтерді есепке алу журналында жеке көмекшінің көрсетілген қызметтерінің уақытын есепке алу үшін жазбалар жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепке алу тек қызметтің көрсетілу фактісі мен көлемін тіркеу үшін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Е-Собес" АЦЖ-да АОЖБ әлеуметтік оңалту іс-шарасының орындалуы туралы деректер автоматты түрде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке көмекшінің қызметін алатын бірінші топтағы мүгедектігі бар адамды қайтадан куәландыру (қайта куәландыру) кезінде өнім беруші қайтадан куәландыру (қайта куәландыру) – АОЖБ-ны жабу күніне дейін көрсетілген қызметтерді есепке алу журналына жазуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң күшіне енеді); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Жеке көмекшінің қызметтері АОЖБ іс-шарасын іске асыру мерзіміне ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алушы мынадай бас тарту себептерін көрсете отырып, өзі таңдаған өнім беруші жеке көмекшінің қызметін мынадай себептер бойынша одан әрі ұсынудан бас тартады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім берші қызмет көрсетуге уақытылы кіріскен жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім беруші тиісінше сападағы қызметтерді көрсетпеген және өнім беруші кемшіліктерді белгілеген мерзімде жоймаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім берушінің алушыға қатысты дәйексіз мәліметтерді қамтитын немесе қолайсыз нысанда айтылған және алушының ар-намысы мен қадір-қасиетін қозғайтын, сондай-ақ алушы туралы көрінеу анық емес ақпаратты тарататын бірнеше рет жасаған әрекеттері (сөздері);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім беруші тарапынан менің мекен-жайыма адамның қадір-қасиетін қорлайтын бірнеше рет негізсіз қорлау және айыптау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа тұрғылықты жерге көшу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнім беруші мынадай бас тарту себептерін көрсете отырып, жеке көмекшінің қызметін одан әрі ұсынудан бас тартады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форс-мажорлық жағдайлар (төтенше жағдайлар, дүлей құбылыстар, әскери іс-қимылдар және еңсерілмейтін күштің басқа да мән-жайлары) себебі бойынша қызмет көрсетудің мүмкін еместігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәлардың жазбаша айғақтарымен расталатын, қызмет алушы немесе оның отбасы мүшелері тарапынан адамның қадір-қасиетін қорлайтын негізсіз қорлаулар мен айыптаулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтер көрсетуге негіз болған нормативтік құқықтық актінің күшін жою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-параграф. Портал арқылы жеке көмекшінің қызметтерін ұсыну тәртібі</w:t>
-[...1386 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Қазақстан Республикасының Мемлекеттік сатып алу туралы заңнамасына сәйкес жеке көмекшінің қызметтерін ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Жеке көмекшінің қызметтерін сатып алу Портал мәселелері жөніндегі комиссияның қорытындысы негізінде порталда көрсетілетін қызметтерді берушінің болмаған кезде Қазақстан Республикасының Мемлекеттік сатып алу туралы заңнамасына сәйкес жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Жеке көмекшінің қызметіне ақы төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      41. Жеке көмекшінің қызметтеріне ақы төлеуді қалалық басқармалар, жұмыспен қамту бөлімдері қызмет көрсетудің нақты уақыты үшін, бірақ Кодекстің 163-бабының </w:t>
-[...38 lines deleted...]
-      Жеке көмекшінің бір сағатта көрсететін қызметтеріне ақы төлеуді есептеу тиісті қаржы жылына арналған Республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіш мөлшерінің 13,64 пайызының есебі негізге алына отырып жүргізіледі.</w:t>
+      41. АОЖБ-да көзделген қызметтер көлемі қызмет көрсетудің міндетті күнделікті көлемін белгілемейді. Қызмет көрсету қажеттілік туындауына қарай жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке көмекшінің бір қызметі үшін ақы мөлшерін есептеу бір алып жүру қызметі бойынша қызмет көрсету уақыты 4 сағаттан және айына барлығы 60 (алпыс) алып жүру қызметінен аспайтын бір қызмет үшін тиісті қаржы жылына арналған Республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіш мөлшерінің 54,56 пайызының есебі негізге алына отырып жүргізіледі. Төлем іс жүзінде көрсетілетін қызметтер үшін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органдар көрсетілетін қызметтер санын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мүгедектігі бар адамдардың объектілерге бару жиілігін ескере отырып, өңірлік ерекшеліктер негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мәдени-бұқаралық және өзге іс-шаралар объектілеріне бару үшін жергілікті бюджет мүмкіндіктеріне қарай ұлғайта алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 10.08.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 336</w:t>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      42. Жеке көмекші қызметтері үшін кепілдендірілген соманы өтеу Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 6 маусымдағы № 205 бұйрығымен бекітілген Мүгедектігі бар адамдарға тауарлар мен қызметтерді әлеуметтік көрсетілген қызметтер порталы арқылы өткізу кезінде олардың құнын мемлекеттік бюджет қаражатынан өтеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32720 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке көмекшінің қызметтеріне ақы төлеуді жергілікті атқарушы органдар кепілдік берілген сома шегінде Мемлекеттік корпорация арқылы жүргізеді. Бұл ретте, жергілікті атқарушы органдардың немесе өзге де заңды тұлғалардың қаражаты есебінен кепілді сомадан тыс міндетті әлеуметтік аударымдар ай сайын есепті айдан кейінгі айдың 25-күнінен кешіктірілмей есептеледі және аударылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7038,161 +7004,223 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 42-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң күшіне енеді) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      43. Жеке көмекшінің қызметіне ақы төлеу өнім беруші ұсынған "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
-[...58 lines deleted...]
-      Өнім берушіге ақы төлеу өтініш беруші тапсырыс қабылданғаны туралы өнім берушінің хабарламасын алған күннен бастап нақты көрсетілген уақыт үшін жүзеге асырылады. </w:t>
+      43. Жеке көмекші қызметтері үшін төлем өнім беруші Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 бұйрығымен бекітілген "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" бұйрығына сәйкес нысан бойынша орындалған жұмыстар (көрсетілген қызметтер) актісін осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жеке көмекшімен алып жүру парағын берумен, қалалық басқармалар немесе жұмыспен қамту бөлімдеріне ұсынған (бұдан әрі – төлемге арналған құжаттар) күннен кейін 10 (он) күн ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындалған жұмыстар (көрсетілген қызметтер) актілері есепті айдан кейінгі айдың 10-күнінен кешіктірілмей ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнім беруші бірінші топтағы мүгедектігі бар адам қайтыс болған кезде төлем құжаттарын қайтыс болған күннен бастап бір ай ішінде бірінші топтағы мүгедектігі бар адамның қолын қоймай ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7338,682 +7366,566 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке көмекшінің әлеуметтік қызметтерін ұсынуға медициналық көрсетілімдер мен қарсы көрсетілімдер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="53"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жеке көмекшінің әлеуметтік қызметтерін ұсынуға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z77" w:id="54"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) толық соқырлық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z78" w:id="55"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) түзетумен екі көзінің де 0,03-ке дейін көру жітілігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z79" w:id="56"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) елеулі немесе айқын түрде білінетін вестибулярлық мишықтың бұзылуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z80" w:id="57"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) елеулі немесе айқын түрде білінетін гиперкинетикалық амиостатикалық синдром;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) паркинсонизм (елеулі немесе айқын түрде білінетін акинетикалық-регидтік түрі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z82" w:id="59"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) елеулі немесе айқын түрде білінетін: ауру немесе жарақаттар салдарынан туындаған гемипарез, төменгі парапарез, трипарез;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) гемиплегия, триплегия, параплегия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) елеулі немесе айқын түрде білінетін қанайналымы және тыныс функцияларының бұзылуы (ІІІ кезеңдегі қанайналым жеткіліксіздігі, ІV функционалдық сыныпты стенокардияға сәйкес қан тамыр жеткіліксіздігі, ІІ-ІІІ және ІІІ кезеңдегі өкпе-жүрек жеткіліксіздігімен қосарланған ІІІ дәрежелі тыныс жеткіліксіздігі және т.б.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z85" w:id="62"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) елеулі немесе айқын түрде білінетін несеп шығару жүйесі қызметінің бұзылуы (ІІІ-ІV дәрежедегі созылмалы бүйрек жеткіліксіздігі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) буын функцияларының ІІІ-ІV дәрежеде бұзылуымен қатар ағзаның статикалық-динамикалық функцияларының елеулі немесе айқын түрде білініп бұзылуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z87" w:id="64"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) қолдардың екеуінің де протездеуге жарамсыз және жүріп-тұру құралдарының қолданылуын қиындататын ампутациялық тұқылдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z88" w:id="65"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) қолдардың екеуінде де протездеуге жарамсыз және жүріп-тұру құралдарының қолданылуын қиындататын туа біткен ауытқулардың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z89" w:id="66"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) екі санның протездеуге жарамсыз ампутациялық тұқылдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z90" w:id="67"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) протездеуге жарамсыз жүріп-тұру құралдарын пайдалануды қиындататын, қолдардың білінетін функционалдық бұзушылықтары бар балтырлардың ампутациялық тұқылдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z91" w:id="68"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) жүріп-тұрудың ІІІ дәрежеде бұзылуымен қоса, аяқтардың дамуындағы туа біткен ауытқулар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z92" w:id="69"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) қолдардың жүріп-тұру құралдарының қолданылуын қиындатып айқын білінетін функционалдық бұзылушылықтарымен қосарланған буындар функцияларының ІІІ-ІV дәрежеде бұзылуымен қоса жамбастың және тізе буындарының екеуінің де функционалдық тұрғыдан қолайсыз қалыптағы анкилоздары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z93" w:id="70"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) қолдардың жүріп-тұру құралдарының қолданылуын қиындатып айқын білінетін функционалдық бұзылушылықтарымен қосарланған буындар функцияларының ІІІ-ІV дәрежеде бұзылуымен қоса, жамбастың және тізе буындарының екеуінің де елеулі немесе айқын білінетін контрактуралары медициналық көрсетілімдер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z94" w:id="71"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мамандандырылған медициналық ұйымдарда емделуді талап ететін мынадай аурулар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z95" w:id="72"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бактерия бөлінетін туберкулез (БК+);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z96" w:id="73"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұқпалы тері және шаш аурулары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z97" w:id="74"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жыныс аурулары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z98" w:id="75"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) неврозды, невроз тәріздес жай-күйлерді, жеңіл дәрежедегі есуастықты, ұстамалары сирек (2-3 айда бір реттен аспайтын) түрлі этиологиядағы тырыспа синдромдарын қоспағанда, жарыместіксіз және жеке тұлғаның білініп бұзылуынсыз орны алатын психикалық бұзушылықтар жеке көмекшінің әлеуметтік қызметтерін ұсынуға медициналық қарсы көрсетілімдер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8049,154 +7961,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар адамды</w:t>
             </w:r>
-            <w:r>
-[...102 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -8216,51 +8024,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>абилитациялаудың және</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8281,515 +8089,1299 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>оңалтудың жеке бағдарламасына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес жүріп-тұруы қиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірінші топтағы мүгедектігі бар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдар үшін жеке көмекшінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік қызметтерін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Жергілікті атқарушы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органның басшысына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="76"/>
+    <w:bookmarkStart w:name="z66" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке көмекшінің қызметтерін ұсынуға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тегі ______________________________________________________________ </w:t>
-[...307 lines deleted...]
-    </w:p>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z193" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аты ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z194" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкесінің аты (ол болған жағдайда) ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z195" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z196" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектік __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z197" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжаттың түрі: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z198" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжат нөмірі: _____________________ кім берген: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z199" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: "____" ______________________ ______ жылы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z200" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z201" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрақты тұратын (тіркелген) жерінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z202" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z203" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қала (аудан) _______________________ ауыл: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z204" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше (шағын аудан) ___________________ -үй ______ -пәтер ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z205" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z206" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке көмекшінің әлеуметтік қызметтерін ұсыну үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z207" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көрсетілетін қызметтер порталы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z208" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сатып алу арқылы құжаттар қабылдауды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z209" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (керегінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z210" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z211" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9123,508 +9715,410 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z226" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес менің дербес деректерімді жинауға және өңдеуге, мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес оңалту құралдары мен қызметтерін ұсыну үшін құжаттарды рәсімдеу үшін қажетті ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
-[...163 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес менің дербес деректерімді жинауға және өңдеуге, мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес оңалту құралдары мен қызметтерін ұсыну үшін құжаттарды рәсімдеу үшін қажетті цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z227" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ жылғы "____"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z228" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z229" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z230" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Өтініш берушінің (заңды өкілінің) тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z231" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z232" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Өтінішті қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z233" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ жылғы "____"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z234" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z235" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - - -</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z236" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кесу сызығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z237" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы азаматының ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z238" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініші қабылданды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z239" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдау күні 20___жылғы "____"</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...238 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z240" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z241" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Өтінішті қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z242" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9658,64 +10152,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мүгедектігі бар адамды </w:t>
+              <w:t>Мүгедектігі бар адамды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">абилитациялаудың және </w:t>
+              <w:t xml:space="preserve"> абилитациялаудың және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">оңалтудың жеке бағдарламасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9751,121 +10245,213 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">әлеуметтік қызметтерін көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="77"/>
+    <w:bookmarkStart w:name="z100" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарды жеке көмекшінің қызметімен қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10179,51 +10765,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ұялы байланыс абоненттік құрылғысы (бұдан әрі – абоненттік құрылғысы) – проактивті қызмет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) www. egov. kz "электрондық үкіметтің" веб-порталы (бұдан әрі – веб-портал).</w:t>
+4) www. egov. kz "цифрлық үкіметтің" веб-порталы (бұдан әрі – веб-портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10459,51 +11045,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз түрінде/проактивті/электрондық (ішінара автоматтандырылған)</w:t>
+Қағаз түрінде/проактивті/электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10762,51 +11348,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11037,69 +11623,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) бірінші топтағы мүгедектігі бар адамнан сенімхат алған адам жүгінген кезде нотариалды куәландыруды талап етпейтін бірінші топтағы мүгедектігі бар адамнан сенімхат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басты куәландыратын, тұрақты тұрғылықты жері бойынша тіркелгенін растайтын құжаттар туралы, мүгедектігі туралы, тиісті мемлекеттік ақпараттық жүйелерде қамтылған АОЖБ-ның әзірленген іс-шаралары туралы мәліметтерді Мемлекеттік корпорацияның, қалалық басқарманың бөлімшелері, жұмыспен қамту бөлімдері уәкілетті лауазымды адамдардың ЭЦҚ-мен куәландырылған электрондық құжаттар нысанында алады.</w:t>
-[...17 lines deleted...]
-Ақпараттық жүйелерде мәліметтер болмаған жағдайда, өтінішке жоғарыда көрсетілген мәліметтерді қамтитын қағаз жеткізгіштегі құжаттардың көшірмелері қоса беріледі.</w:t>
+Жеке басты куәландыратын, тұрақты тұрғылықты жері бойынша тіркелгенін растайтын құжаттар туралы, мүгедектігі туралы, тиісті мемлекеттік цифрлық жүйелерде қамтылған АОЖБ-ның әзірленген іс-шаралары туралы мәліметтерді Мемлекеттік корпорацияның, қалалық басқарманың бөлімшелері, жұмыспен қамту бөлімдері уәкілетті лауазымды адамдардың ЭЦҚ-мен куәландырылған электрондық құжаттар нысанында алады. Цифрлық жүйелерде мәліметтер болмаған жағдайда, өтінішке жоғарыда көрсетілген мәліметтерді қамтитын қағаз жеткізгіштегі құжаттардың көшірмелері қоса беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Веб-порталға: өтініш берушінің ЭЦҚ-мен куәландырылған электрондық сұрау салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11186,87 +11754,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін өтініш беруші ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі белгілену;</w:t>
+1) өтініш берушінің және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) өтініш берушінің және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+              <w:t xml:space="preserve">
+2) мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге өтініш берушінің келісімі болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмауы.</w:t>
+3) мемлекеттік қызмет көрсету тоқтатыла тұрған мерзім өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11526,649 +12114,1698 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мүгедектігі бар адамды </w:t>
+              <w:t>Мүгедектігі бар адамды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">абилитациялаудың және </w:t>
+              <w:t>абилитациялау мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оңалтудың жеке бағдарламасына </w:t>
+              <w:t>оңалтудың жеке бағдарламасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкес жүріп-тұруы қиын </w:t>
+              <w:t>сәйкес жүріп-тұруы қиын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
+              <w:t>бірінші топтағы мүгедектігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамдар үшін жеке көмекшінің </w:t>
+              <w:t>бар адамдар үшін жеке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әлеуметтік қызметтерін көрсету </w:t>
+              <w:t>көмекшінің қызметтерін ұсыну</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>3-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="78"/>
+    <w:bookmarkStart w:name="z103" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+        <w:t xml:space="preserve"> ЖЕКЕ КӨМЕКШІНІҢ ӨТЕУЛІ ҚЫЗМЕТТЕРІН КӨРСЕТУДІҢ ҮЛГІЛІК ШАРТЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      Ескерту. Қағидалар 3-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 194</w:t>
+        <w:t>№ 280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...253 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________қ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z105" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ ж. " " _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z106" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет алуға мұқтаж адам ____________________, ЖСН ____________, жеке куәлік № __________, __________ берген, мекенжайы: ________________________________, бұдан әрі "Өтініш беруші" деп аталатын, бір тараптан және қызмет көрсетуші ____________________, ЖСН ____________, жеке куәлік № __________, __________ берген / ұйым басшысы ____________________, БСН ____________, __________ негізінде әрекет ететін, әлеуметтік қызметтер порталында қызмет көрсетуші ретінде тіркелген, мекенжайы: ________________________________, бұдан әрі "Өнім беруші" деп аталатын екінші тараптан, сондай-ақ астананың, республикалық маңызы бар қалалардың (бұдан әрі – қалалық басқармалар) жергілікті атқарушы органының (бұдан әрі – ЖАО), қалалық басқармасының, аудандар мен облыстық маңызы бар қалалардың бөлімі (бұдан әрі – жұмыспен қамту бөлімдері), оның басшысы ____________________, БСН ____________, __________ негізінде әрекет ететін үшінші тараптан, бірлесіп "Тараптар" деп аталып, төмендегілер туралы осы үшжақты шартты жасасты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z107" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...105 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Шарттың мәні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z108" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Өнім беруші Өтініш берушіге жеке көмекшінің қызметтерін көрсетуге, ал Өтініш беруші нақты көрсетілген қызметтерді қабылдауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z109" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Жеке көмекшінің қызметтері абилитация мен оңалтудың жеке бағдарламасында (бұдан әрі – АОЖБ) көзделген жүріп-тұруында қиындықтары бар бірінші топтағы мүгедектігі бар адамды сүйемелдеу және объектілерге бару кезінде көмек көрсету жөніндегі қызметтерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z110" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Осы үшжақты шарт қызметтерді өтеулі көрсету шарты болып табылады және Қазақстан Республикасының азаматтық заңнамасымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z111" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Жеке көмекшінің қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z112" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Өнім беруші жеке көмекшінің қызметтерін көрсету процесін ұйымдастырады және Өтініш берушінің бағынысында болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z113" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.2. Қызмет көрсету уақыты, кезеңділігі және тәсілі Тараптардың өзара келісімі бойынша айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z114" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Қызмет нақты орындалған сәтінен бастап көрсетілген болып есептеледі және орындалған жұмыстар (көрсетілген қызметтер) актісімен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z115" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Тараптардың құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z116" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Өнім беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z117" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) АОЖБ-ға сәйкес қызметтерді адал және уақытылы көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z118" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызмет көрсету мүмкін болмаған жағдайда Өтініш берушіні хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z119" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметтердің тиісті сапасын қамтамасыз етуге міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z120" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Өнім беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z121" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы шарттың шеңберінен тыс қызметтерді көрсетуден бас тартуға, бұл туралы Өтініш берушіні және ЖАО-ны, қалалық басқарманы, жұмыспен қамту бөлімін болжамды бас тарту күніне дейін 3 (үш) жұмыс күні бұрын бас тартудың объективті себептерін көрсете отырып хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z122" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нақты көрсетілген қызметтер үшін төлем алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z123" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Өтініш берушіге қатысты негізделген нарзылықтар болған кезде орындалған жұмыстар (көрсетілген қызметтер) актісіне қол қоюдан бас тартуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z124" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Өтініш беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z125" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсету үшін қажетті ақпаратты ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z126" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) негізделген ескертулер болмаған жағдайда көрсетілген қызметтерді қабылдауға міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z127" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Өтініш беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z128" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Өнім беруші келісімі бойынша қызмет көрсету уақытын айқындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z129" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілген қызметтердің нәтижесін бағалауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z130" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) көрсетілген қызметтердің сапасына, көлеміне немесе нәтижелеріне негізделген шағымдар болған кезде орындалған жұмыстардың (көрсетілген қызметтердің) актісіне қол қоюдан бас тартуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z131" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Өнім беруші әрекеттеріне (әрекетсіздігіне) және көрсетілген қызметтердің нәтижелеріне Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағымдануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z132" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шартқа қол қоюдан заңнамада белгіленген тәртіппен бас тартуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z133" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.5. ЖАО, қалалық басқарма, жұмыспен қамту бөлімі кепілдік берілген сома шегінде жеке көмекшінің қызметтеріне ақы төлеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z134" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.6. ЖАО, қалалық басқарма, жұмыспен қамту бөлімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z135" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсету үшін қажетті ақпаратты Өнім берушіге және (немесе) Өтініш берушіге ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z136" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметтер санын ұлғайту мүмкіндігін қарастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z137" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңнамада белгіленген тәртіппен шартқа қол қоюдан бас тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z138" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Тараптардың әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағымдануға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z139" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3.7. Өнім беруші көрсеткен қызметтер мынадай жағдайларда өтеуге жатпайды: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z140" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке көмекшінің өтеулі қызметтер көрсету шартының талаптарына қайшы келетін қызметті жүзеге асыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z141" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) АОЖБ-да мүгедектігі бар адамға жеке көмекші қызметін көрсету жөнінде ұсынымның болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z142" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Өнім берушінің әлеуметтік көрсетілетін қызметтер порталындағы жеке көмекшілер тізілімінде болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z143" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте, өтеуге жатпайтын қызметтер Өтініш берушінің қаражаты есебінен төленеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z144" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Қызметтердің құны мен есептесу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z145" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Қызметтердің құны Қазақстан Республикасының қолданыстағы заңнамасына сәйкес нақты көрсетілген қызметтер негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z146" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Төлем үшінші тұлғамен – ЖАО, қалалық басқармалар, жұмыспен қамту бөлімдері әлеуметтік көрсетілетін қызметтер порталы арқылы кепілдік берілген сома шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z147" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Төлем жүргізу үшін орындалған жұмыстардың (көрсетілген қызметтердің) актісі негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z148" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Жеке көмекшінің алып жүру бойынша бір қызметіне ақы төлеу тиісті қаржы жылына арналған Республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіш мөлшерінің 54,56 пайызы есебінен жүргізіледі, бұл ретте алып жүру бойынша бір қызмет көрсету уақыты 4 сағаттан, ал жалпы алғанда айына алып жүру бойынша 60 (алпыс) қызметтен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z149" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4.5. Төлем кепілдік берілген сома шегінде нақты көрсетілген қызметтер үшін жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z150" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4.6. Тараптардың қатынастарына еңбек заңнамасының нормалары, еңбекақы төлеуді, өтемақы және ынталандыру төлемдерін және өзге де төлемдерді реттейтін нормалар қолданылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z151" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Тараптардың жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z152" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Тараптар міндеттемелерін орындамағаны немесе тиісінше орындамағаны үшін Қазақстан Республикасының азаматтық заңнамасына сәйкес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z153" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Тараптар еңсерілмейтін күштің мән-жайлары туындаған жағдайда жауапкершіліктен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z154" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. Тараптар форс-мажорлық мән-жайлар (төтенше жағдайлар, дүлей зілзалалар, әскери іс-қимылдар және еңсерілмейтін күштің өзге де мән-жайлары) туындаған жағдайда жауапкершіліктен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z155" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Қолданылу мерзімі және бұзу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z156" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Шарт қол қойылған сәтінен бастап күшіне енеді және АОЖБ мерзімі ішінде қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z157" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Әрбір Тарап өзге Тарапты кемінде 5 күнтізбелік күн бұрын хабардар ете отырып, шартты орындаудан бас тартуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z158" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Шарт тоқтатылған жағдайда орындалған (көрсетілген қызметтер) актісіне сәйкес іс жүзінде көрсетілген қызметтерге ақы төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z159" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Дауларды шешу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z160" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Даулар келіссөздер жүргізу арқылы шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z161" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Дау бойынша келісімге қол жеткізілмеген жағдайда ол Қазақстан Республикасының заңнамасына сәйкес сот тәртібімен қаралуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z162" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z163" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Осы шартқа өзгерістер мен толықтырулар жазбаша түрде ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z164" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Осы шартпен реттелмеген өзге де мәселелер бойынша Тараптар Қазақстан Республикасының азаматтық заңнамасын басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z165" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. Шарт тең заңдық күші бар үш данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z166" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Тараптардың деректемелері мен қолдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z167" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z168" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А.Т.Ә. (ол болған жағдайда): _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z169" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z170" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z171" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнім беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z172" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А.Т.Ә. (ол болған жағдайда): ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z173" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z174" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z175" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы орган/қалалық басқарма/жұмыспен қамту бөлімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z176" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z177" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z178" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының қолы____________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12241,443 +13878,534 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оңалтудың жеке бағдарламасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкес жүріп-тұруы қиын </w:t>
+              <w:t>сәйкес жүріп-тұруы қиын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
+              <w:t>бірінші топтағы мүгедектігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамдар үшін жеке көмекшінің </w:t>
+              <w:t>бар адамдар үшін жеке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әлеуметтік қызметтерін </w:t>
+              <w:t>көмекшінің әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қызметтерін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Хабарлама</w:t>
-[...288 lines deleted...]
-      20___ жылғы "___" ____________</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 3-2-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 20 баптың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-1-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып, астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органы, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (мекенжайы көрсетілсін) мемлекеттік қызмет көрсету процесін мынадай негіздердің бірі бойынша тоқтата тұрады (қажеттісінің асты сызылсын):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініште және (немесе) ұсынылған құжаттарда қателердің немесе дәлсіздіктердің анықталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олардың нысаны мен мазмұны бойынша белгіленген талаптарға сәйкес келмеуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) өтініш берушінің мемлекеттік қызмет көрсету тәртібін айқындайтын Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 288 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің қызметтерін ұсыну қағидаларында (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32994 болып тіркелген) көзделген құжаттар топтамасын толық ұсынбауына байланысты, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ... .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты Сізге анықталған кемшіліктерді осы хабарламаны алған күннен бастап ___ жұмыс күні ішінде жою және құжаттарды қайта ұсыну қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарлама екі данада, әрбір тарап үшін бір данадан жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация жұмыскерінің тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12715,194 +14443,1766 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар адамды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>абилитациялаудың және</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оңалтудың жеке бағдарламасына</w:t>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес жүріп-тұруы қиын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірінші топтағы мүгедектігі бар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдар үшін жеке көмекшінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік қызметтерін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>6-қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z69" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып, ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z180" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының № __ бөлімі (мекенжайын көрсету)/ астананың, республикалық маңызы бар қалалардың , аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z181" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауыңызға және (немесе) қолданылу мерзімі өтіп кеткен құжаттарға байланысты "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарды жеке көмекшінің қызметімен қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсетуге құжаттарды, атап айтқанда: жоқ құжаттардың/қолдану мерзімі өткен құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z182" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z183" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z184" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z185" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z186" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әрбір тарап үшін бір-бірден екі данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z187" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z188" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының № __ бөлімі (мекенжайын көрсету)/астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы орган қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z189" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z190" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (қолы) (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z191" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "______" _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүгедектігі бар адамды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> абилитациялаудың және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оңалтудың жеке бағдарламасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сәйкес жүріп-тұруы қиын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">адамдар үшін жеке көмекшінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">әлеуметтік қызметтерін көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="80"/>
+    <w:bookmarkStart w:name="z71" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аты ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкесінің аты (ол болған жағдайда) _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттың нөмірі: ________________ кім берген: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрақты тұратын (тіркелген) жерінің мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қала (аудан) ___________________________ ауыл:________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көше (шағын аудан) ________________ -үй ________ -пәтер ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке көмекшінің әлеуметтік қызметтерін көрсетуге құжаттарды рәсімдеу туралы хабардар етеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш қабылданды және "Е-собес" АЦЖ кезегінің электрондық журналында 20__ жылғы "__" _____ № __ нөмірімен тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік қызметтер порталында өнім берушіні таңдау мүмкіндігі туралы (aleumet.egov.kz) мобильді азаматтар базасында тіркелген Сіздің абоненттік ұялы байланысының телефон нөміріңізге смс-хабарлама жіберілетін болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік органның басшысы ___________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (тегі, аты, әкесінің (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүгедектігі бар адамды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>абилитациялаудың және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оңалтудың жеке бағдарламасына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сәйкес жүріп-тұруы қиын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">адамдар үшін жеке көмекшінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">әлеуметтік қызметтерін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Смс-хабарлама журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13884,68 +17184,68 @@
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="81"/>
+    <w:bookmarkStart w:name="z75" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке көмекшінің ілесіп жүру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14532,55 +17832,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14906,31 +18206,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>