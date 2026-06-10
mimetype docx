--- v0 (2025-10-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d537226" w14:textId="d537226">
+    <w:p w14:paraId="da383bf" w14:textId="da383bf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1178,71 +1178,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) әлеуметтік қызметтер порталы (бұдан әрі – портал) – </w:t>
+      1) әлеуметтік көрсетілетін қызметтер порталы (бұдан әрі – портал) – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес кепілді сома шегінде жергілікті атқарушы органдардың олардың құнын өтеуі шарттарымен мүгедектігі бар адамдар үшін өнім берушілер ұсынатын тауарлар мен көрсетілетін қызметтерге қол жеткізудің бірыңғай нүктесін білдіретін ақпараттандыру объектісі;</w:t>
+        <w:t xml:space="preserve"> сәйкес мүгедектігі бар адамдар үшін өнім берушілер ұсынатын тауарлар мен көрсетілетін қызметтердің, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын жергілікті атқарушы органдардың кепілдік берілген сома шегінде өтеуі шарттарымен оларға қол жеткізудің бірыңғай нүктесін білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке көмекші – жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамды бірге алып жүру және объектілерге барған кезде көмек көрсету бойынша қызметтер көрсететін адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1316,127 +1316,209 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жеке көмекшінің қызметтерін ұсыну медициналық-әлеуметтік сараптаманы жүргізетін уәкілетті мемлекеттік органның аумақтық бөлімшесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жеке көмекшінің қызметтерін ұсынуға медициналық көрсетілімдер мен қарсы көрсетілімдерді ескере отырып әзірлеген АОЖБ әлеуметтік бөлігі негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Жеке көмекшінің қызметтері Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1506,51 +1588,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік корпорация;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Астана, Алматы және Шымкент қалаларының (бұдан әрі – қалалық басқармалар), аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдар (бұдан әрі – ЖАО) (бұдан әрі – жұмыспен қамту бөлімдері);</w:t>
+      2) Республикалық маңызы бар қалалардың, астананың (бұдан әрі – қалалық басқармалар), аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – ЖАО) (бұдан әрі – жұмыспен қамту бөлімдері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1639,50 +1721,112 @@
         </w:rPr>
         <w:t xml:space="preserve">
       "Электрондық үкімет" веб-порталы арқылы "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарға жеке көмекшінің қызметтерімен қамтамасыз етуге құжаттарды ресімдеу" қызметін көрсету тәртібі Қағидалардың 2-тарауының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-параграфында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қалалық басқармалардың, жұмыспен қамту бөлімдерінің мамандары өтініштерді "Е-Собес" автоматтандырылған ақпараттық жүйесінің (бұдан әрі – "Е-Собес" ААЖ) кезегінің электрондық журналына олардың түсу ретіне қарай тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1802,51 +1946,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұмыспен қамтудың белсенді шаралары шеңберінде кәсіптік оқытудан өтпеген адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) бірінші топтағы мүгедектігі бар адам үшін жеке көмекші оның жақын туысы болып табылатын жағдайды қоспағанда, осы Кодекстің 207-бабының </w:t>
+      5) бірінші топтағы мүгедектігі бар адам үшін жеке көмекші оның жақын туысы немесе жұбайы (зайыбы) болып табылатын жағдайды қоспағанда, осы Кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген зейнеткерлік жасқа толған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1886,71 +2030,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.02.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2863,90 +3027,152 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің қызметтерін қамтамасыз етуге құжаттарды рәсімдеу" проактивті мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Кодекстің 12-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> жиырма екінші абзацына сәйкес уәкілетті мемлекеттік орган бекіткен Медициналық-әлеуметтік сараптама жүргізу қағидаларына сәйкес жеке көмекшінің қызметтерін ұсыну жөніндегі іс-шараларды қамтитын АОЖБ "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған ақпараттық жүйесінде қалыптастырылғаннан кейін АОЖБ-ның деректері автоматты түрде "Е-Собес" ААЖ-ға беріледі және бірінші топтағы мүгедектігі бар адамның немесе оның заңды өкілінің (бұдан әрі – көрсетілетін қызметті алушы) абоненттік құрылғысына мемлекеттік қызметті көрсетуге сұрау салумен смс-хабарлама жіберуге бастамашылық жасалады.</w:t>
+      15. Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) бекітілген Медициналық-әлеуметтік сараптама жүргізу қағидаларына сәйкес жеке көмекшінің қызметтерін ұсыну жөніндегі іс-шараларды қамтитын АОЖБ "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған ақпараттық жүйесінде қалыптастырылғаннан кейін АОЖБ-ның деректері автоматты түрде "Е-Собес" ААЖ-ға беріледі және бірінші топтағы мүгедектігі бар адамның немесе оның заңды өкілінің (бұдан әрі – көрсетілетін қызметті алушы) абоненттік құрылғысына мемлекеттік қызметті көрсетуге сұрау салумен смс-хабарлама жіберуге бастамашылық жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы смс-хабарлама арқылы тиісті кодпен проактивті қызмет көрсетуге келісімін немесе бас тартуын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көрсетілетін қызметті алушыдан проактивті қызмет көрсетуге келісім алған кезде оған осы қызметті ұсынуға құжаттардың рәсімделгенін растау туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3458,55 +3684,157 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Веб-портал арқылы жүгінген кезде мемлекеттік қызметті көрсету нәтижесі уәкілетті адамның ЭЦҚ қойылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      26. Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес Қалалық басқару, жұмыспен қамту бөлімі ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы Мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
+        <w:t xml:space="preserve">
+      26. Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қалалық басқару, жұмыспен қамту бөлімі Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларына сәйкес мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жеке көмекшінің қызметтерін ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3851,110 +4179,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Өнім берушіні таңдауды жүзеге асыру үшін өтініш беруші http://aleumet.egov.kz порталда авторизацияланады, ЭЦҚ арқылы жария шартқа қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. Өтініш беруші порталда Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 6 маусымдағы № 205 бұйрығымен бекітілген Мүгедектігі бар адамдарға тауарлар мен қызметтерді әлеуметтік көрсетілген қызметтер порталы арқылы өткізу кезінде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32720 болып тіркелген) (бұдан әрі – Өтеу қағидалары) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өнім берушіге кепілдік берілген соманы өтеуге арналған өтінішке бір мезгілде қол қоя отырып, жеке көмекшінің қызметіне тапсырысты рәсімдейді және өтініш беруші ЭЦҚ қойып өнім берушіге жібереді.</w:t>
+      36. Өтініш беруші порталда Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 6 маусымдағы № 205 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Мүгедектігі бар адамдарға тауарлар мен көрсетілетін қызметтерді, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерді әлеуметтік көрсетілетін қызметтер порталы арқылы өткізу кезінде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32720 болып тіркелген) (бұдан әрі – Өтеу қағидалары) 1-қосымшаға сәйкес нысан бойынша өнім берушіге кепілдік берілген соманы өтеуге арналған өтінішке бір мезгілде қол қоя отырып, жеке көмекшінің қызметіне тапсырысты рәсімдейді және өтініш беруші ЭЦҚ қойып өнім берушіге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 63</w:t>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6990,50 +7318,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7160,202 +7526,351 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астана, Алматы және Шымкент қалаларының, аудандар мен облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
+Республикалық маңызы бар қалалардың, астананың, аудандар мен облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) Мемлекеттік корпорация;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғам (бұдан әрі – Мемлекеттік корпорация);</w:t>
-[...1 lines deleted...]
-          </w:p>
+2) Республикалық маңызы бар қалалардың, астананың (бұдан әрі – қалалық басқармалар), аудандардың және облыстық маңызы бар қалалардың ЖАО (бұдан әрі – жұмыспен қамту бөлімдері);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Астана, Алматы және Шымкент қалаларының (бұдан әрі – қалалық басқармалар), аудандардың және облыстық маңызы бар қалалардың ЖАО (бұдан әрі – жұмыспен қамту бөлімдері);</w:t>
-[...16 lines deleted...]
-              <w:t>
 3) ұялы байланыс абоненттік құрылғысы (бұдан әрі – абоненттік құрылғысы) – проактивті қызмет;</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) www. egov. kz "электрондық үкіметтің" веб-порталы (бұдан әрі – веб-портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11680,55 +12195,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>