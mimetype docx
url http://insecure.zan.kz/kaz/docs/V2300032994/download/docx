--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da383bf" w14:textId="da383bf">
+    <w:p w14:paraId="2671c19" w14:textId="2671c19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -168,94 +168,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2023 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Әлеуметтік кодексінің 12-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> оң сегізінші абзацына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      Қазақстан Республикасы Әлеуметтік кодексінің 12-бабы 5) тармақшасының оң сегізінші абзацына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа қосымшаға сәйкес Мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің қызметтерін ұсыну </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1078,135 +1130,243 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасының жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарға жеке көмекшінің (бұдан әрі – жеке көмекшінің қызметтері) қызметтерін беру тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы Мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің қызметтерін ұсыну қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі –Кодекс) 12-бабының 5) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабына (бұдан әрі – Заң) сәйкес әзірленді және мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасының жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарға жеке көмекшінің (бұдан әрі – жеке көмекшінің қызметтері) қызметтерін беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) әлеуметтік көрсетілетін қызметтер порталы (бұдан әрі – портал) – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1252,51 +1412,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проактивті қызмет-көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін қызметті алушының өтінішінсіз көрсетілетін мемлекеттік қызмет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      4) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасы (бұдан әрі – АОЖБ) – мүгедектігі бар адамды абилитациядан және оңалтудан өткізудің нақты көлемін, түрлері мен мерзімдерін оның жеке қажеттіліктері негізінде белгілейтін құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1347,50 +1507,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1595,50 +1775,156 @@
       1) Мемлекеттік корпорация;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Республикалық маңызы бар қалалардың, астананың (бұдан әрі – қалалық басқармалар), аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – ЖАО) (бұдан әрі – жұмыспен қамту бөлімдері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1782,91 +2068,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қалалық басқармалардың, жұмыспен қамту бөлімдерінің мамандары өтініштерді "Е-Собес" автоматтандырылған ақпараттық жүйесінің (бұдан әрі – "Е-Собес" ААЖ) кезегінің электрондық журналына олардың түсу ретіне қарай тіркейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жеке көмекші қызметті Қазақстан Республикасының азаматтық заңнамасына сәйкес жасалған шарт негізінде портал арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шартта мүгедектігі бар адамдарға портал арқылы өткізу кезінде құнын өтеуге жатпайтын қызметтерді ұсыну талаптары айтылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2087,87 +2469,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарға жеке көмекшінің қызметтерімен қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Мемлекеттік корпорация, қалалық басқармалар, жұмыспен қамту бөлімдері арқылы өтініш беру негізінде "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарға жеке көмекшінің қызметтерімен қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік қызметін көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Өтініш беруші мемлекеттік қызметті алу үшін Мемлекеттік корпорацияға, қалалық басқармаға, тұрғылықты жері бойынша жұмыспен қамту бөліміне Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2182,123 +2564,335 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішпен және "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынылатын мүгедектігі бар адамның жеке басын куәландыратын құжатпен не цифрлық құжаттар сервисінен (сәйкестендіру үшін) электрондық құжатпен жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік корпорация бөлімшесінің, қалалық басқарманың, жұмыспен қамту бөлімінің жауапты қызметкерлері өтінішті қабылдау кезінде:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басты куәландыратын құжат туралы не цифрлық құжаттар сервисінен алынған электрондық құжат туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мүгедектікті белгілеу туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) АОЖБ-да әзірленген іс-шаралар туралы мәліметтерді алу үшін "Электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне (бұдан әрі – ақпараттық жүйелер) мүгедектігі бар адамның жеке сәйкестендіру нөмірі бойынша сұрау салуларды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде мәліметтер болмаған кезде өтінішке жоғарыда көрсетілген мәліметтерді қамтитын қағаз жеткізгіштегі құжаттардың көшірмелері қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2313,107 +2907,107 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған түпнұсқалармен құжаттардың көшірмелері салыстырылғаннан кейін өтінішті қабылдаған жауапты қызметкер тиісті құжаттардың қабылданғаны туралы қолхатқа немесе осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілетін талонға белгі қою арқылы куәландырады, содан кейін құжаттардың түпнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Құжаттарды тапсыру кезінде өтініш берушіге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияда – тиісті құжаттардың қабылданғаны туралы қолхат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалалық басқармада, жұмыспен қамту бөлімінде – тіркелген күні, құжаттарды қабылдаған адамның тегі мен аты-жөні көрсетілген талон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Өтініш беруші осы мемлекеттік көрсетілетін қызмет осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2428,91 +3022,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен мәліметтерді (құжаттарды) ұсынған кезде Мемлекеттік корпорацияның, қалалық басқарманың бөлімшелері, жұмыспен қамту бөлімдері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттар топтамасы сәйкес келген жағдайда, қалалық басқарма, жұмыспен қамту бөлімі бес жұмыс күні ішінде құжаттарды қарайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2617,110 +3211,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қалалық басқармадан, жұмыспен қамту бөлімінен хабарлама алғаннан кейін Мемлекеттік корпорация өтініш берушінің абоненттік құрылғысына смс-хабарлама беру арқылы мемлекеттік қызмет көрсету нәтижелері туралы өтініш берушіні хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, содан кейін оларды одан әрі сақтау үшін қалалық басқармаларға, жұмыспен қамту бөлімдеріне береді. Өтініш беруші бір ай өткен соң жүгінген кезде Мемлекеттік корпорацияның, қалалық басқарманың бөлімшелерінің, жұмыспен қамту бөлімдерінің сұрау салуы бойынша бір жұмыс күні ішінде дайын құжаттарды өтініш берушіге беру үшін Мемлекеттік корпорацияға жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мемлекеттік қызметті көрсету нәтижесі туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарлама беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қалалық басқармалардың, жұмыспен қамту бөлімдерінің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорация қызметкерлерінің мемлекеттік қызметті көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қалалық басқармалардың, жұмыспен қамту бөлімдерінің және (немесе) олардың лауазымды адамдарының әрекетіне (әрекетсіздігіне) шағым осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2757,50 +3351,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мекенжайлар мен телефондар бойынша Мемлекеттік корпорацияның басшысына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қалалық басқармаларға, жұмыспен қамту бөлімдеріне және Мемлекеттік корпорацияға келіп түскен шағым "Мемлекеттік органдарға, жергілікті өзін-өзі басқару органдарына, мемлекет жүз пайыз қатысатын заңды тұлғаларға келіп түсетін жолданымдарды тіркеу, есепке алу, сондай-ақ "Электрондық жолданымдар" ақпараттық-талдау жүйесін жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2023 жылғы 4 қаңтардағы № 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2833,50 +3533,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>64-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бөлігімен көзделген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың төртінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Электрондық жолданымдар" АТЖ-да тіркегеннен кейін әрбір шығым бойынша арыз иесіне күні мен уақыты, шағымды қабылдаған адамның тегі мен аты-жөні, лауазымы көрсетіле отырып, № 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрықпен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2993,442 +3799,984 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі. Егер заңда жоғары тұрған органға шағым жасау қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) дау айтылатын әкімшілік орган, лауазымды адам сотқа пікірмен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамының уәжді ұстанымын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің қызметтерін қамтамасыз етуге құжаттарды рәсімдеу" проактивті мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) бекітілген Медициналық-әлеуметтік сараптама жүргізу қағидаларына сәйкес жеке көмекшінің қызметтерін ұсыну жөніндегі іс-шараларды қамтитын АОЖБ "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған ақпараттық жүйесінде қалыптастырылғаннан кейін АОЖБ-ның деректері автоматты түрде "Е-Собес" ААЖ-ға беріледі және бірінші топтағы мүгедектігі бар адамның немесе оның заңды өкілінің (бұдан әрі – көрсетілетін қызметті алушы) абоненттік құрылғысына мемлекеттік қызметті көрсетуге сұрау салумен смс-хабарлама жіберуге бастамашылық жасалады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы смс-хабарлама арқылы тиісті кодпен проактивті қызмет көрсетуге келісімін немесе бас тартуын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көрсетілетін қызметті алушыдан проактивті қызмет көрсетуге келісім алған кезде оған осы қызметті ұсынуға құжаттардың рәсімделгенін растау туралы смс-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проактивті қызмет арқылы протездік-ортопедиялық көмекті ұсыну үшін құжаттарды рәсімдеуге өтініш берген күн осы қызметті ұсынуға құжаттарды рәсімдеуге келісім алған күн болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісім түскен күннен бастап қызмет көрсету мерзімі бес жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Көрсетілетін қызметті алушыдан жауап болмаған кезде сұрау салу жіберілген күннен бастап үш жұмыс күні ішінде сұрау жойылады және көрсетілетін қызметті алушының абоненттік құрылғысына Мемлекеттік корпорацияға, қалалық басқармаға, жұмыспен қамту бөліміне жүгінудің себебі мен қажеттілігін көрсете отырып, жеке көмекшінің қызметтерін ұсыну үшін құжаттарды ресімдеудің мүмкін еместігі туралы смс-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті алушы проактивті қызмет көрсетуден бас тартқан кезде көрсетілетін қызметті алушының абоненттік құрылғысына "Е-Собес" ААЖ-дан жеке көмекшінің қызметтерін ұсыну үшін құжаттарды ресімдеудің мүмкін еместігі туралы Мемлекеттік корпорацияға, қалалық басқармаға, жұмыспен қамту бөліміне жүгінудің себебі мен қажеттілігін көрсете отырып смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімін алған кезде қалалық басқарманың, жұмыспен қамту бөлімінің маманы "Е-Собес" ААЖ арқылы көрсетілетін қызметті алушыны жеке көмекшінің қызметін ұсыну үшін құжаттарды ресімдеу жөнінде қабылданған шешім туралы абоненттік құрылғысына смс-хабарлама арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Көрсетілетін қызметті алушыға жіберілген смс-хабарламалар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша смс-хабарламалар электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Проактивті қызмет арқылы жеке көмекшінің қызметтерін ұсыну үшін құжаттарды рәсімдеу кезінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген қажетті мәліметтерді алу үшін ақпараттық жүйелерге сұрау салулар "Е-Собес" ААЖ-дан автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Веб-портал арқылы "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарға жеке көмекшінің қызметтерімен қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақтың бірінші бөлігінің орыс тіліндегі мәтініне өзгеріс енгізу көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Мемлекеттік қызметті алу үшін өтініш беруші қалалық басқармаға, жұмыспен қамту бөліміне өтінішті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша веб-портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш "электрондық үкімет" шлюзі арқылы берілген кезде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3475,71 +4823,71 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) АОЖБ-да әзірленген іс-шаралар туралы мәліметтерді автоматты түрде қалыптастыру үшін бірінші топтағы мүгедектігі бар адамның жеке сәйкестендіру нөмірі сұратылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қалалық басқарма, жұмыспен қамту бөлімі портал хабарламасына жауап ретінде бір реттік пароль беру немесе қысқа мәтіндік хабарлама жіберу жолымен пайдаланушының порталда тіркелген ұялы байланысының абоненттік құрылғысы арқылы ұсынылған іске асырылған интеграция арқылы цифрлық құжаттарды цифрлық құжаттар сервисінен алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Қалалық басқарма, жұмыспен қамту бөлімі өтініш берушінің "жеке кабинетіне" мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе жолдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3554,51 +4902,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген мәліметтер сәйкес келген жағдайда, қалалық басқарма, жұмыспен қамту бөлімі бес жұмыс күні ішінде құжаттарды қарайды, қорытындысы бойынша өтініш берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсету нәтижесі туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3649,71 +4997,186 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама алдын ала, бірақ мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін үш жұмыс күнінен кешіктірілмей жіберіледі. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша өтініш берушіге қалалық басқарманың, жұмыспен қамту бөлімінің уәкілетті адамның ЭЦҚ қойылған электрондық құжат нысанында оң нәтиже немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Веб-портал арқылы жүгінген кезде мемлекеттік қызметті көрсету нәтижесі уәкілетті адамның ЭЦҚ қойылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3728,51 +5191,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қалалық басқару, жұмыспен қамту бөлімі Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларына сәйкес мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3791,108 +5253,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жеке көмекшінің қызметтерін ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Жеке көмекшінің қызметін ұсыну портал немесе мемлекеттік сатып алу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жеке көмекшінің қызметтерімен қамтамасыз ету медициналық ұйымда, оңалту орталығында, санаторийлік-курорттық ұйымда стационарлық емдеу, мемлекеттің толық қамтамасыз етуінде болған кезеңіне тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3911,108 +5373,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Портал арқылы жеке көмекшінің қызметтерін ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. "Е-Собес" ААЖ-да тіркелгеннен кейін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке көмекшінің әлеуметтік қызметтерін ұсынуға арналған өтініштер бірінші топтағы мүгедектігі бар адамның АОЖБ-сының деректері кезектілік тәртібімен "Е-Собес" ААЖ-дан порталға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       АОЖБ деректері Кодекстің 163-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4025,228 +5591,624 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес күніне сегіз сағаттан аспайтын есеппен жеке көмекшінің көрсететін қызметтерінің көлемін қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке көмекші көрсететін қызметтерінің көлемін "Іс-шараларды жоспарлау" модулінің деректерін ескере отырып, қалалық басқарманың мамандары, "Е-Собес" ААЖ-дан жұмыспен қамту бөлімдері порталға тоқсан сайын немесе ағымдағы жылдың соңына дейін немесе ағымдағы жылы мүгедектік кезеңі аяқталғанға дейін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мобильді азаматтар базасында өтініш берушінің абоненттік нөмірі туралы мәліметтер болған кезде, оның абоненттік құрылғысына "Е-Собес" ААЖ-мен порталда жеке көмекшінің қызметін жеткізушіні авторизациялау және таңдау қажеттілігі туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Порталда өнім берушіні таңдауды өтініш беруші АОЖБ іс-шараларының порталға жіберілгені туралы хабарлаған күннен бастап екі ай ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Өтініш берушінің интернет-ресурсқа қолжетімділігі болмаған жағдайда, өтініш беруші Мемлекеттік корпорацияның, халықты жұмыспен қамту орталығының, қалалық басқарманың, жұмыспен қамту бөлімінің өзіне-өзі қызмет көрсету секторына жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      33-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Өтініш беруші өнім берушіні таңдамаған кезде АОЖБ деректері порталға берілген күннен бастап бір ай ішінде өтініш берушінің абоненттік құрылғысына "Е-Собес" ААЖ-дан келесі ай ішінде порталда өнім берушіні таңдау қажеттігі туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. АОЖБ деректерін порталға берген күннен бастап екі ай өткен соң өтініш берушінің өнім берушіні таңдау функциясына қол жеткізуі тоқтатылады. Өтініш берушіге қолжетімділікті тоқтату себебі көрсетілген смс-хабарлама жіберіледі. Өнім берушіні таңдау функциясына қол жеткізуді қалпына келтіруді өтініш беруші "өнім берушіні таңдауды іске қосу" батырмасын басу арқылы порталдағы жеке кабинет арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнім берушіні таңдауды іске қосу туралы мәліметтер порталдан "Е-Собес" ААЖ-ға автоматты түрде беріледі, одан кейін өтініш беруші "Е-Собес" ААЖ-дағы кезектілікті ескере отырып, өнім берушіні порталда таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Өнім берушіні таңдауды жүзеге асыру үшін өтініш беруші http://aleumet.egov.kz порталда авторизацияланады, ЭЦҚ арқылы жария шартқа қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Өтініш беруші порталда Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 6 маусымдағы № 205 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мүгедектігі бар адамдарға тауарлар мен көрсетілетін қызметтерді, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерді әлеуметтік көрсетілетін қызметтер порталы арқылы өткізу кезінде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32720 болып тіркелген) (бұдан әрі – Өтеу қағидалары) 1-қосымшаға сәйкес нысан бойынша өнім берушіге кепілдік берілген соманы өтеуге арналған өтінішке бір мезгілде қол қоя отырып, жеке көмекшінің қызметіне тапсырысты рәсімдейді және өтініш беруші ЭЦҚ қойып өнім берушіге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4265,70 +6227,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Өнім беруші Тапсырыс порталда түскен күннен бастап бес жұмыс күні ішінде келесі бас тарту себептерін көрсете отырып, өнім берушінің ЭЦҚ қойылған тапсырысты қабылдау немесе жеке көмекшінің қызметін көрсетуден бас тарту туралы хабарламаны қарайды және "пайдаланушының жеке кабинетіне" жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнім берушілер тізілімінен (тіркелімінен) алып тастауға өтініш берілді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4375,126 +6337,232 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрын алушыға куәлардың жазбаша айғақтарымен расталған маманның (мамандардың) атына негізсіз қорлау және адами қадір-қасиетін қорлайтын айыптар себебінен қызмет көрсетуден бас тартылды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форс-мажорлық жағдайларға байланысты қызмет көрсетудің мүмкін еместігі (төтенше жағдайлар, дүлей құбылыстар, әскери іс-қимылдар және еңсерілмейтін күштің басқа да мән-жайлары).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Өнім беруші қызмет көрсетілген күннен бастап порталдағы "өнім берушінің жеке кабинеті" модулінде көрсетілген қызметтерді есепке алу журналында жеке көмекшінің көрсетілген қызметтерінің уақытын есепке алу үшін жазбалар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке көмекшінің қызметін алатын бірінші топтағы мүгедектігі бар адамды қайтадан куәландыру (қайта куәландыру) кезінде өнім беруші АОЖБ-ны қайтадан куәландыру (қайта куәландыру) – жабу күніне дейін көрсетілген қызметтерді есепке алу журналына жазуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      38-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Е-Собес" ААЖ-да АОЖБ әлеуметтік оңалту іс-шарасының орындалуы туралы деректер автоматты түрде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Жеке көмекшінің қызметтері АОЖБ іс-шарасын іске асыру мерзіміне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушы мынадай бас тарту себептерін көрсете отырып, өзі таңдаған өнім беруші жеке көмекшінің қызметін мынадай себептер бойынша одан әрі ұсынудан бас тартады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4502,69 +6570,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнім берші қызмет көрсетуге уақытылы кіріскен жоқ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өнім беруші қызмет көрсету мерзімі мен уақытын жүйелі түрде бұзады;</w:t>
-[...17 lines deleted...]
-      өнім беруші тиісті емес сападағы қызметтерді көрсетті және өнім беруші кемшіліктерді мен белгілеген мерзімде жоймады;</w:t>
+      өнім беруші тиісінше сападағы қызметтерді көрсетпеген және өнім беруші кемшіліктерді белгілеген мерзімде жоймаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім берушінің алушыға қатысты дәйексіз мәліметтерді қамтитын немесе қолайсыз нысанда айтылған және алушының ар-намысы мен қадір-қасиетін қозғайтын, сондай-ақ алушы туралы көрінеу анық емес ақпаратты тарататын бірнеше рет жасаған әрекеттері (сөздері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнім беруші тарапынан менің мекен-жайыма адамның қадір-қасиетін қорлайтын бірнеше рет негізсіз қорлау және айыптау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4631,146 +6699,208 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куәлардың жазбаша айғақтарымен расталатын, қызмет алушы немесе оның отбасы мүшелері тарапынан адамның қадір-қасиетін қорлайтын негізсіз қорлаулар мен айыптаулар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтер көрсетуге негіз болған нормативтік құқықтық актінің күшін жою.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Қазақстан Республикасының Мемлекеттік сатып алу туралы заңнамасына сәйкес жеке көмекшінің қызметтерін ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Жеке көмекшінің қызметтерін сатып алу Портал мәселелері жөніндегі комиссияның қорытындысы негізінде порталда көрсетілетін қызметтерді берушінің болмаған кезде Қазақстан Республикасының Мемлекеттік сатып алу туралы заңнамасына сәйкес жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Жеке көмекшінің қызметіне ақы төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Жеке көмекшінің қызметтеріне ақы төлеуді қалалық басқармалар, жұмыспен қамту бөлімдері қызмет көрсетудің нақты уақыты үшін, бірақ Кодекстің 163-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес күніне сегіз сағаттан асырмай жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке көмекшінің бір сағатта көрсететін қызметтеріне ақы төлеуді есептеу тиісті қаржы жылына арналған Республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіш мөлшерінің 13,64 пайызының есебі негізге алына отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4807,70 +6937,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Жеке көмекшінің қызметтері үшін кепілдік берілген соманы өтеу өтеу қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке көмекшінің қызметтеріне ақы төлеуді жергілікті атқарушы органдар кепілдік берілген сома шегінде Мемлекеттік корпорация арқылы жүргізеді. Бұл ретте, жергілікті атқарушы органдардың немесе өзге де заңды тұлғалардың қаражаты есебінен кепілді сомадан тыс міндетті әлеуметтік аударымдар ай сайын есепті айдан кейінгі айдың 25-күнінен кешіктірілмей есептеледі және аударылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4925,51 +7055,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Жеке көмекшінің қызметіне ақы төлеу өнім беруші ұсынған "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4984,51 +7114,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8265 болып тіркелген) бекітілген нысан бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісі негізінде, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке көмекшінің сүйемелдеу парағын (бұдан әрі – ақы төлеуге арналған құжаттар) қоса бере отырып, ай сайын, есепті кезеңнен кейінгі айдың 10-күнінен кешіктірмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өнім берушіге ақы төлеу өтініш беруші тапсырыс қабылданғаны туралы өнім берушінің хабарламасын алған күннен бастап нақты көрсетілген уақыт үшін жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5208,566 +7338,682 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке көмекшінің әлеуметтік қызметтерін ұсынуға медициналық көрсетілімдер мен қарсы көрсетілімдер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жеке көмекшінің әлеуметтік қызметтерін ұсынуға:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z77" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) толық соқырлық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z78" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) түзетумен екі көзінің де 0,03-ке дейін көру жітілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z79" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) елеулі немесе айқын түрде білінетін вестибулярлық мишықтың бұзылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z80" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) елеулі немесе айқын түрде білінетін гиперкинетикалық амиостатикалық синдром;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) паркинсонизм (елеулі немесе айқын түрде білінетін акинетикалық-регидтік түрі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z82" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) елеулі немесе айқын түрде білінетін: ауру немесе жарақаттар салдарынан туындаған гемипарез, төменгі парапарез, трипарез;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) гемиплегия, триплегия, параплегия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) елеулі немесе айқын түрде білінетін қанайналымы және тыныс функцияларының бұзылуы (ІІІ кезеңдегі қанайналым жеткіліксіздігі, ІV функционалдық сыныпты стенокардияға сәйкес қан тамыр жеткіліксіздігі, ІІ-ІІІ және ІІІ кезеңдегі өкпе-жүрек жеткіліксіздігімен қосарланған ІІІ дәрежелі тыныс жеткіліксіздігі және т.б.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z85" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) елеулі немесе айқын түрде білінетін несеп шығару жүйесі қызметінің бұзылуы (ІІІ-ІV дәрежедегі созылмалы бүйрек жеткіліксіздігі);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
-[...15 lines deleted...]
-      1) толық соқырлық;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) буын функцияларының ІІІ-ІV дәрежеде бұзылуымен қатар ағзаның статикалық-динамикалық функцияларының елеулі немесе айқын түрде білініп бұзылуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
-[...15 lines deleted...]
-      2) түзетумен екі көзінің де 0,03-ке дейін көру жітілігі;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қолдардың екеуінің де протездеуге жарамсыз және жүріп-тұру құралдарының қолданылуын қиындататын ампутациялық тұқылдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
-[...15 lines deleted...]
-      3) елеулі немесе айқын түрде білінетін вестибулярлық мишықтың бұзылуы;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қолдардың екеуінде де протездеуге жарамсыз және жүріп-тұру құралдарының қолданылуын қиындататын туа біткен ауытқулардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z80" w:id="66"/>
-[...15 lines deleted...]
-      4) елеулі немесе айқын түрде білінетін гиперкинетикалық амиостатикалық синдром;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) екі санның протездеуге жарамсыз ампутациялық тұқылдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z81" w:id="67"/>
-[...15 lines deleted...]
-      5) паркинсонизм (елеулі немесе айқын түрде білінетін акинетикалық-регидтік түрі);</w:t>
+    <w:bookmarkStart w:name="z90" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) протездеуге жарамсыз жүріп-тұру құралдарын пайдалануды қиындататын, қолдардың білінетін функционалдық бұзушылықтары бар балтырлардың ампутациялық тұқылдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z82" w:id="68"/>
-[...15 lines deleted...]
-      6) елеулі немесе айқын түрде білінетін: ауру немесе жарақаттар салдарынан туындаған гемипарез, төменгі парапарез, трипарез;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жүріп-тұрудың ІІІ дәрежеде бұзылуымен қоса, аяқтардың дамуындағы туа біткен ауытқулар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z83" w:id="69"/>
-[...15 lines deleted...]
-      7) гемиплегия, триплегия, параплегия;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қолдардың жүріп-тұру құралдарының қолданылуын қиындатып айқын білінетін функционалдық бұзылушылықтарымен қосарланған буындар функцияларының ІІІ-ІV дәрежеде бұзылуымен қоса жамбастың және тізе буындарының екеуінің де функционалдық тұрғыдан қолайсыз қалыптағы анкилоздары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z84" w:id="70"/>
-[...15 lines deleted...]
-      8) елеулі немесе айқын түрде білінетін қанайналымы және тыныс функцияларының бұзылуы (ІІІ кезеңдегі қанайналым жеткіліксіздігі, ІV функционалдық сыныпты стенокардияға сәйкес қан тамыр жеткіліксіздігі, ІІ-ІІІ және ІІІ кезеңдегі өкпе-жүрек жеткіліксіздігімен қосарланған ІІІ дәрежелі тыныс жеткіліксіздігі және т.б.);</w:t>
+    <w:bookmarkStart w:name="z93" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) қолдардың жүріп-тұру құралдарының қолданылуын қиындатып айқын білінетін функционалдық бұзылушылықтарымен қосарланған буындар функцияларының ІІІ-ІV дәрежеде бұзылуымен қоса, жамбастың және тізе буындарының екеуінің де елеулі немесе айқын білінетін контрактуралары медициналық көрсетілімдер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z85" w:id="71"/>
-[...15 lines deleted...]
-      9) елеулі немесе айқын түрде білінетін несеп шығару жүйесі қызметінің бұзылуы (ІІІ-ІV дәрежедегі созылмалы бүйрек жеткіліксіздігі);</w:t>
+    <w:bookmarkStart w:name="z94" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мамандандырылған медициналық ұйымдарда емделуді талап ететін мынадай аурулар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z86" w:id="72"/>
-[...15 lines deleted...]
-      10) буын функцияларының ІІІ-ІV дәрежеде бұзылуымен қатар ағзаның статикалық-динамикалық функцияларының елеулі немесе айқын түрде білініп бұзылуы;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бактерия бөлінетін туберкулез (БК+);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
-[...15 lines deleted...]
-      11) қолдардың екеуінің де протездеуге жарамсыз және жүріп-тұру құралдарының қолданылуын қиындататын ампутациялық тұқылдары;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұқпалы тері және шаш аурулары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
-[...15 lines deleted...]
-      12) қолдардың екеуінде де протездеуге жарамсыз және жүріп-тұру құралдарының қолданылуын қиындататын туа біткен ауытқулардың болуы;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жыныс аурулары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z89" w:id="75"/>
-[...15 lines deleted...]
-      13) екі санның протездеуге жарамсыз ампутациялық тұқылдары;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) неврозды, невроз тәріздес жай-күйлерді, жеңіл дәрежедегі есуастықты, ұстамалары сирек (2-3 айда бір реттен аспайтын) түрлі этиологиядағы тырыспа синдромдарын қоспағанда, жарыместіксіз және жеке тұлғаның білініп бұзылуынсыз орны алатын психикалық бұзушылықтар жеке көмекшінің әлеуметтік қызметтерін ұсынуға медициналық қарсы көрсетілімдер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6080,68 +8326,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="85"/>
+    <w:bookmarkStart w:name="z66" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке көмекшінің қызметтерін ұсынуға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тегі ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7131,50 +9377,254 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Өтінішті қабылдаған адамның тегі, аты, әкесінің аты (бар болса), лауазымы және қолы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7208,77 +9658,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар адамды</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар адамды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>абилитациялаудың және</w:t>
+              <w:t xml:space="preserve">абилитациялаудың және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оңалтудың жеке бағдарламасына</w:t>
+              <w:t xml:space="preserve">оңалтудың жеке бағдарламасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">сәйкес жүріп-тұруы қиын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7286,108 +9736,126 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">адамдар үшін жеке көмекшінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әлеуметтік қызметтерін </w:t>
+              <w:t xml:space="preserve">әлеуметтік қызметтерін көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z100" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарды жеке көмекшінің қызметімен қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 300</w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -7412,52 +9880,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтің атауы: "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарды жеке көмекшінің қызметімен қамтамасыз етуге құжаттарды ресімдеу" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-"Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарды жеке көмекшінің қызметімен қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса): жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7526,1657 +10012,1482 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық маңызы бар қалалардың, астананың, аудандар мен облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
-[...315 lines deleted...]
-4) www. egov. kz "электрондық үкіметтің" веб-порталы (бұдан әрі – веб-портал).</w:t>
+Астана, Алматы және Шымкент қалаларының, аудандар мен облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1) Мемлекеттік корпорацияға, қалалық басқармалар, жұмыспен қамту бөлімдеріне жүгінген кезде – құжаттар топтамасы тіркелген күннен бастап бес жұмыс күні; проактивті қызмет көрсетілген кезде – келісім түскен күннен бастап бес жұмыс күні. Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді. </w:t>
+              <w:t>
+1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғам (бұдан әрі – Мемлекеттік корпорация);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорацияда құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут, қалалық басқармалар, жұмыспен қамту бөлімдерінде – 30 минут;</w:t>
+2) Астана, Алматы және Шымкент қалаларының (бұдан әрі – қалалық басқармалар), аудандардың және облыстық маңызы бар қалалардың ЖАО (бұдан әрі – жұмыспен қамту бөлімдері);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Мемлекеттік корпорацияда өтініш берушіге қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 минут, қалалық басқармалар, жұмыспен қамту бөлімдерінде – 30 минут.</w:t>
+3) ұялы байланыс абоненттік құрылғысы (бұдан әрі – абоненттік құрылғысы) – проактивті қызмет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) www. egov. kz "электрондық үкіметтің" веб-порталы (бұдан әрі – веб-портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/проактивті/қағаз түрінде</w:t>
+1) Мемлекеттік корпорацияға, қалалық басқармалар, жұмыспен қамту бөлімдеріне жүгінген кезде – құжаттар топтамасы тіркелген күннен бастап бес жұмыс күні; проактивті қызмет көрсетілген кезде – келісім түскен күннен бастап бес жұмыс күні; веб-портал арқылы жүгінген кезде - өтінішті тапсырған сәттен бастап - бес жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорацияда құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут, қалалық басқармалар, жұмыспен қамту бөлімдерінде – 30 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Мемлекеттік корпорацияда өтініш берушіге қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 минут, қалалық басқармалар, жұмыспен қамту бөлімдерінде – 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар адамдарға жеке көмекшінің қызметтерін ұсынуға құжаттарды рәсімдеу туралы хабарлама. Мемлекеттік корпорация көрсетілетін қызметті алушының абоненттік құрылғысына смс-хабарлама жіберу арқылы қабылданған шешім туралы өтініш берушіні хабардар етеді. Веб-портал арқылы жүгінген кезде мемлекеттік қызметті көрсету нәтижесі уәкілетті адамның электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
+Қағаз түрінде/проактивті/электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде өтініш берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Мүгедектігі бар адамдарға жеке көмекшінің қызметтерін ұсынуға құжаттарды рәсімдеу туралы хабарлама. Мемлекеттік корпорация көрсетілетін қызметті алушының абоненттік құрылғысына смс-хабарлама жіберу арқылы қабылданған шешім туралы өтініш берушіні хабардар етеді. Веб-портал арқылы жүгінген кезде мемлекеттік қызметті көрсету нәтижесі уәкілетті адамның электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде өтініш берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...112 lines deleted...]
-              </w:rPr>
               <w:t>
-3) веб-порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (өтініш беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияда, қалалық басқармаларда және жұмыспен қамту бөлімдерінде:</w:t>
+1) Мемлекеттік корпорацияның – мемлекеттік қызметті көрсетуге өтініштерді қабылдау және дайын нәтижелерін беру Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұмаға дейін қоса алғанда үзіліссіз жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің әлеуметтік қызметтерін ұсыну қағидаларына (бұдан әрі – Қағидалар) 2-қосымшаға сәйкес нысан бойынша жеке көмекшінің әлеуметтік қызметтерін ұсынуға өтініш;</w:t>
+Қабылдау жеделдетіп қызмет көрсетусіз, электрондық кезек тәртібімен жүзеге асырылады, электрондық кезекті веб-порталы арқылы броньдауға болады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+2) қалалық басқармалар, жұмыспен қамту бөлімдері – мемлекеттік қызметті көрсетуге өтініштерді қабылдау және дайын нәтижелерін беру мемлекеттік орпорация арқылы, Мемлекеттік корпорацияның халыққа қызмет көрсету жөніндегі кезекші бөлімдері арқылы Қазақстан Республикасының еңбек кодексіне сәйкес мереке және демалыс күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұмаға дейін қоса алғанда үзіліссіз жүзеге асырылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) бірінші топтағы мүгедектігі бар адамнан сенімхат алған адам жүгінген кезде нотариалды куәландыруды талап етпейтін бірінші топтағы мүгедектігі бар адамнан сенімхат.</w:t>
-[...35 lines deleted...]
-Веб-порталға: өтініш берушінің ЭЦҚ-мен куәландырылған электрондық сұрау салу</w:t>
+3) веб-порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (өтініш беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін өтініш беруші ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі белгілену;</w:t>
+Мемлекеттік корпорацияда, қалалық басқармаларда және жұмыспен қамту бөлімдерінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) өтініш берушінің және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+1) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің әлеуметтік қызметтерін ұсыну қағидаларына (бұдан әрі – Қағидалар) 2-қосымшаға сәйкес нысан бойынша жеке көмекшінің әлеуметтік қызметтерін ұсынуға өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмауы.</w:t>
+              <w:t>
+2) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен цифрлық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) бірінші топтағы мүгедектігі бар адамнан сенімхат алған адам жүгінген кезде нотариалды куәландыруды талап етпейтін бірінші топтағы мүгедектігі бар адамнан сенімхат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын, тұрақты тұрғылықты жері бойынша тіркелгенін растайтын құжаттар туралы, мүгедектігі туралы, тиісті мемлекеттік ақпараттық жүйелерде қамтылған АОЖБ-ның әзірленген іс-шаралары туралы мәліметтерді Мемлекеттік корпорацияның, қалалық басқарманың бөлімшелері, жұмыспен қамту бөлімдері уәкілетті лауазымды адамдардың ЭЦҚ-мен куәландырылған электрондық құжаттар нысанында алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйелерде мәліметтер болмаған жағдайда, өтінішке жоғарыда көрсетілген мәліметтерді қамтитын қағаз жеткізгіштегі құжаттардың көшірмелері қоса беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Веб-порталға: өтініш берушінің ЭЦҚ-мен куәландырылған электрондық сұрау салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету орындарының мекенжайлары келесі интернет-ресурстарда орналастырылған:</w:t>
+1) мемлекеттік қызметті алу үшін өтініш беруші ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі белгілену;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Халықты әлеуметтік қорғау саласындағы уәкілетті орган – www. enbek.gov.kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+2) өтініш берушінің және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Мемлекеттік корпорацияның – www.gov.kz. Өтініш берушінің жұмыспен қамту бөлімдерінің анықтамалық қызметтері, "1414" Бірыңғай байланыс орталығы, 8 800 080 7777 арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпарат алуға мүмкіндігі бар.</w:t>
+3) мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орындарының мекенжайлары келесі интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған пайдаланушылар үшін қолжетімді.</w:t>
+1. Халықты әлеуметтік қорғау саласындағы уәкілетті орган – www. enbek.gov.kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+2. Мемлекеттік корпорацияның – www.​gov4c.​kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті мемлекеттік орган Қағидаларға өзгерістер енгізілген және (немесе) толықтырылған күннен бастап 3 (үш) жұмыс күні ішінде оларды жаңартып және көрсетілетін қызметті берушілерге, Бірыңғай байланыс-орталығына, Мемлекеттік корпорацияға жолдайды.</w:t>
+Өтініш берушінің жұмыспен қамту бөлімдерінің анықтамалық қызметтері, "1414" Бірыңғай байланыс орталығы, 8 800 080 7777 арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпарат алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильді қосымшада авторизацияланған пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін мобильдік қосымшада қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті мемлекеттік орган Қағидаларға өзгерістер енгізілген және (немесе) толықтырылған күннен бастап үш жұмыс күні ішінде оларды жаңартып және көрсетілетін қызметті берушілерге, Бірыңғай байланыс-орталығына, Мемлекеттік корпорацияға жолдайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9215,77 +11526,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар адамды</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар адамды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>абилитациялаудың және</w:t>
+              <w:t xml:space="preserve">абилитациялаудың және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оңалтудың жеке бағдарламасына</w:t>
+              <w:t xml:space="preserve">оңалтудың жеке бағдарламасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">сәйкес жүріп-тұруы қиын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9293,64 +11604,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">адамдар үшін жеке көмекшінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әлеуметтік қызметтерін </w:t>
+              <w:t xml:space="preserve">әлеуметтік қызметтерін көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9390,176 +11701,158 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="86"/>
+    <w:bookmarkStart w:name="z69" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
-[...91 lines deleted...]
-      облыстық маңызы бар қалалардың жергілікті атқарушы органы)</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңын басшылыққа ала отырып,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының № __ бөлімі (мекенжайын көрсету)/республикалық маңызы бар, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіздің мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауыңызға және (немесе) қолданылу мерзімі өтіп кеткен құжаттарға байланысты "Жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарды жеке көмекшінің қызметімен қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсетуге құжаттарды, атап айтқанда: жоқ құжаттардың/қолдану мерзімі өткен құжаттардың атауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9641,195 +11934,239 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қолхат әрбір тарап үшін бір-бірден екі данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________</w:t>
-[...143 lines deleted...]
-      20___ жылғы "___" ___________ </w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының № __ бөлімі (мекенжайын көрсету)/республикалық маңызы бар, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы орган қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (қолы) (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "______" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9993,68 +12330,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="87"/>
+    <w:bookmarkStart w:name="z71" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10504,68 +12841,68 @@
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="88"/>
+    <w:bookmarkStart w:name="z73" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Смс-хабарлама журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11547,68 +13884,68 @@
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="89"/>
+    <w:bookmarkStart w:name="z75" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке көмекшінің ілесіп жүру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12195,55 +14532,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12569,31 +14906,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>