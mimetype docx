--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6df692b" w14:textId="6df692b">
+    <w:p w14:paraId="6d3dfa4" w14:textId="6d3dfa4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -168,94 +168,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2023 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Әлеуметтік кодексінің 12-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) тармақшасының он тоғызыншы абзацына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1074,796 +1136,1490 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес есту кемістігі бар мүгедектігі бар адамдар үшін ымдау тілі маманының қызметтерін ұсыну қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Кодекс) 12-бабының </w:t>
+      1. Осы Мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес есту кемістігі бар мүгедектігі бар адамдар үшін ымдау тілі маманының қызметтерін ұсыну қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Кодекс) 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> он тоғызыншы абзацына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңының </w:t>
+        <w:t xml:space="preserve"> он тоғызыншы абзацына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және есту кемістігі бар мүгедектігі бар адамдар үшін мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына (бұдан әрі – АОЖБ) сәйкес ымдау тілі маманының қызметтерін ұсыну тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына (бұдан әрі – АОЖБ) сәйкес есту кемістігі бар мүгедектігі бар адамдар үшін ымдау тілі маманының қызметтерін ұсыну тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік қызметтер порталы (бұдан әрі – портал) – Кодекске сәйкес жергілікті атқарушы органдардың мүгедектігі бар адамдар үшін өнім берушілер ұсынатын тауарлар мен көрсетілетін қызметтердің кепілдік берілген сома шегінде құнын өтеуі шарттарымен оларға қол жеткізудің бірыңғай нүктесін білдіретін ақпараттандыру обьектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      2) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ымдау тілі маманы – мүгедектігі бар адамдар үшін қандай да бір тілден дактильді әліпбиге және (немесе) ымдау тілінде сурдоаударма жасау бойынша қызмет көрсететін маман;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      3) ымдау тілі маманы – мүгедектігі бар адамдар үшін қандай да бір тілден дактильді әліпбиге және (немесе) ымдау тілінде сурдоаударма жасау бойынша қызмет көрсететін маман;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ымдау тілі маманының қызметтерін ұсыну халықты әлеуметтік қорғау саласындағы уәкілетті органның аумақтық бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ымдау тілі маманының қызметтерін ұсынуға медициналық көрсетілімдер мен қарсы көрсетілімдерді ескере отырып әзірлеген АОЖБ негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Ымдау тілі маманының қызметтері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ымдау тілі маманының қызметтерін ұсынуға өтінішке сәйкес АОЖБ іс-шарасын іске асыру мерзіміне жергілікті бюджет қаражаты есебінен ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Есту қабілеті бұзылған мүгедектігі бар адамдар немесе олардың заңды өкілдері не мүгедектігі бар адамнан ымдау тілі маманының қызметтерін ұсыну үшін құжаттарды рәсімдеу құқығына сенімхат алған адамдар (бұдан әрі – өтініш беруші) "Естуі бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының қызметімен мүгедектігі бар адамдарды қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі) көрсетілген құжаттарды қоса бере отырып, өтінішті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тұрғылықты жері бойынша:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғам (бұдан әрі – Мемлекеттік корпорация);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Астана, Алматы және Шымкент қалаларының (бұдан әрі – қалалық басқармалар), аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдар (бұдан әрі – ЖАО) (бұдан әрі – жұмыспен қамту бөлімдері);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғам (бұдан әрі – Мемлекеттік корпорация);</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      2) Астана, Алматы және Шымкент қалаларының (бұдан әрі – қалалық басқармалар), аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдар (бұдан әрі – ЖАО) (бұдан әрі – жұмыспен қамту бөлімдері);</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұялы байланыстың абоненттік құрылғысы (бұдан әрі - абоненттік құрылғысы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      3) "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проактивті қызмет арқылы рәсімдеу кезінде өтінішті ұсыну талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Естуі бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының қызметтерімен мүгедектігі бар адамдарды қамтамасыз етуге құжаттарды ресімдеу" проактивті қызметін көрсету тәртібі осы Қағидалардың 2-тарауының 2-параграфында көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Электрондық үкімет" веб-порталы арқылы "Естуі бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының қызметтерімен мүгедектігі бар адамдарды қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсету тәртібі осы Қағидалардың 2-тарауының 3-параграфында көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қалалық басқарманың, жұмыспен қамту бөлімінің маманы өтініштерді "Е-Собес" автоматтандырылған ақпараттық жүйесінің кезегінің электрондық журналына (бұдан әрі – "Е-Собес" ААЖ) олардың түсу ретіне қарай тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті мемлекеттік орган осы Қағидаларға өзгерістер енгізілген және (немесе) толықтырылған күннен бастап 3 (үш) жұмыс күні ішінде оларды жаңартып және қалалық басқармаға, жұмыспен қамту бөліміне, Бірыңғай байланыс-орталығына, Мемлекеттік корпорацияға, "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Естуі бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының қызметімен мүгедектігі бар адамдарды қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсету тәртібі"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      4) ұялы байланыстың абоненттік құрылғысы (бұдан әрі - абоненттік құрылғысы).</w:t>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Мемлекеттік корпорация, қалалық басқармалар, жұмыспен қамту бөлімдері өтініш беру негізінде "Естуі бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының қызметімен мүгедектігі бар адамдарды қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...129 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Өтініш беруші мемлекеттік қызметті алу үшін Мемлекеттік корпорацияға, қалалық басқармаға, тұрғылықты жері бойынша жұмыспен қамту бөліміне осы Қағидаларға 2-қосымшаға сәйкес өтінішпен және "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынылатын мүгедектігі бар адамның жеке басын куәландыратын құжатпен не цифрлық құжаттар сервисінен (сәйкестендіру үшін) электрондық құжатпен жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік корпорацияның, қалалық басқарманың, жұмыспен қамту бөлімінің жауапты қызметкерлері өтінішті қабылдау кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басты куәландыратын құжат туралы не цифрлық құжаттар сервисінен алынған электрондық құжат туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүгедектікті белгілеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) АОЖБ-да әзірленген іс-шаралар туралы мәліметтерді алу үшін "Электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне (бұдан әрі – ақпараттық жүйелер) мүгедектігі бар адамның жеке сәйкестендіру нөмірі бойынша сұрау салуларды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде мәліметтер болмаған кезде өтінішке жоғарыда көрсетілген мәліметтерді қамтитын қағаз жеткізгіштегі құжаттардың көшірмелері қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған түпнұсқалармен құжаттардың көшірмелері сәйкестендірілгеннен кейін өтінішті қабылдаған жауапты қызметкер тиісті құжаттардың қабылданғаны туралы қолхатқа немесе осы Қағидалардың 10-тармағына сәйкес берілетін талонға белгі қою арқылы куәландырады, содан кейін құжаттардың түпнұсқалары өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Құжаттарды тапсыру кезінде өтініш берушіге:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...134 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияда – тиісті құжаттардың қабылданғаны туралы қолхат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалалық басқармада, жұмыспен қамту бөлімінде – тіркелген және мемлекеттік қызметті алатын күні, құжаттарды қабылдаған адамның тегі мен аты-жөні көрсетілген талон беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Өтініш беруші осы Қағидалардың 9-тармағында көрсетілген құжаттар топтамасын және (немесе) қолданылу мерзімі өткен мәліметтерді (құжаттарды) толық ұсынбаған кезде Мемлекеттік корпорация, қалалық басқармалар, жұмыспен қамту бөлімдері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Осы Қағидаларға 3-қосымшаға сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттар сәйкес келген жағдайда, қалалық басқарма, жұмыспен қамту бөлімі бес жұмыс күні ішінде құжаттарды қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1948,150 +2704,370 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қалалық басқармадан, жұмыспен қамту бөлімінен хабарлама алғаннан кейін Мемлекеттік корпорация өтініш берушінің абоненттік құрылғысына смс-хабарлама беру арқылы мемлекеттік қызмет көрсету нәтижелері туралы өтініш берушіні хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, содан кейін оларды одан әрі сақтау үшін қалалық басқармаларға, жұмыспен қамту бөлімдеріне береді. Өтініш беруші бір ай өткен соң жүгінген кезде, Мемлекеттік корпорацияның, қалалық басқармалардың және жұмыспен қамту бөлімдерінің сұрау салуы бойынша дайын құжаттарды өтініш берушіге беру үшін бір жұмыс күні ішінде Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мемлекеттік қызметті көрсету нәтижесі туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың бірінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қалалық басқармалардың, жұмыспен қамту бөлімдерінің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің мемлекеттік қызметті көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қалалық басқармалардың, жұмыспен қамту бөлімдерінің және (немесе) олардың лауазымды адамдарының әрекеттеріне (әрекетсіздігіне) шағым осы Қағидаларға 3-қосымшаға сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мекенжайлар бойынша қалалық басқармалар, жұмыспен қамту бөлімдері басшыларының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Мемлекеттік корпорация қызметкерінің әрекеттеріне (әрекетсіздігіне) шағым осы Қағидаларға 3-қосымшаға сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мекенжайлар мен телефондар бойынша Мемлекеттік корпорацияның басшысына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қалалық басқармаларға, жұмыспен қамту бөлімдеріне және Мемлекеттік корпорацияға келіп түскен шағым "Мемлекеттік органдарға, жергілікті өзін-өзі басқару органдарына, мемлекет жүз пайыз қатысатын заңды тұлғаларға келіп түсетін жолданымдарды тіркеу, есепке алу, сондай-ақ "Электрондық жолданымдар" ақпараттық-талдау жүйесін жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2023 жылғы 4 қаңтардағы № 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2128,50 +3104,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>64-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бөлігімен көзделген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың төртінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Электрондық жолданымдар" АТЖ-да тіркегеннен кейін әрбір шығым бойынша арыз иесіне күні мен уақыты, шағымды қабылдаған адамның тегі мен аты-жөні, лауазымы көрсетіле отырып, № 4 бұйрықпен бекітілген нысанда талон беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2250,340 +3332,882 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген кезде өтініш беруші Мемлекеттік қызметті көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі. Егер заңда жоғары тұрған органға шағым жасау қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) дау айтылатын әкімшілік орган, лауазымды адам сотқа пікірмен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамының уәжді ұстанымын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. "Естуі бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының қызметімен мүгедектігі бар адамдарды қамтамасыз етуге құжаттарды рәсімдеу" проактивті мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Кодекстің 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жиырма екінші абзацына сәйкес уәкілетті мемлекеттік орган бекіткен Медициналық-әлеуметтік сараптама жүргізу қағидаларына сәйкес ымдау тілі маманының қызметтерін ұсыну жөніндегі іс-шараларды қамтитын АОЖБ "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған ақпараттық жүйесінде қалыптастырылғаннан кейін АОЖБ-ның деректері автоматты түрде "Е-Собес" ААЖ-ға беріледі және мүгедектігі бар адамның немесе оның заңды өкілінің (бұдан әрі – көрсетілетін қызметті алушы) абоненттік құрылғысына мемлекеттік қызметті көрсетуге сұрау салумен смс-хабарлама жіберуге бастамашылық жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы смс-хабарлама арқылы тиісті кодпен проактивті қызмет көрсетуге келісімін немесе бас тартуын растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімін алған кезде осы қызметтерді ұсынуға оған құжаттардың рәсімделгенін растау туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проактивті қызмет арқылы ымдау тілі маманының қызметтерін ұсыну үшін құжаттарды рәсімдеуге өтініш берген күн рәсімдеуге келісім алған күн болып саналады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісім түскен күннен бастап қызмет көрсету мерзімі бес жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті алушыдан жауап болмаған жағдайда, сұрау салу жіберілген күннен бастап үш жұмыс күні ішінде сұрау жойылады және көрсетілетін қызметті алушының абоненттік құрылғысына Мемлекеттік корпорацияға, қалалық басқармаға, жұмыспен қамту бөліміне жүгінудің себебі мен қажеттілігін көрсете отырып, ымдау тілі маманының қызметтерін ұсыну үшін құжаттарды ресімдеудің мүмкін еместігі туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті алушы проактивті қызмет көрсетуден бас тартқан кезде көрсетілетін қызметті алушының абоненттік құрылғысына "Е-Собес" ААЖ-дан Мемлекеттік корпорацияға, қалалық басқармаға, жұмыспен қамту бөліміне жүгінудің себебі мен қажеттілігін көрсете отырып, ымдау тілі маманының қызметтерін ұсыну үшін құжаттарды ресімдеудің мүмкін еместігі туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімін алған кезде қалалық басқарманың, жұмыспен қамту бөлімінің маманы "Е-Собес" ААЖ арқылы көрсетілетін қызметті алушыны ымдау тілі маманының қызметтерін ұсыну үшін құжаттарды рәсімдеу жөнінде қабылданған шешім туралы абоненттік құрылғысына смс-хабарлама арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Көрсетілетін қызметті алушыға жіберілген смс-хабарлама Кодекстің 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жиырмасыншы абзацына сәйкес уәкілетті мемлекеттік органмен бекітілген Мүгедектігі бар адамдарды протездік-ортопедиялық көмекпен, техникалық көмекші (компенсаторлық) құралдармен, мүгедектігі бар адамды оңалту мен оңалтудың жеке бағдарламасына сәйкес арнаулы жүріп-тұру құралдарымен қамтамасыз ету, оларды ауыстыру мерзімдерін қоса алғанда, қағидаларында белгіленген нысан бойынша смс-хабарламалар электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Проактивті қызмет арқылы ымдай тілі маманы қызметтерін ұсыну үшін құжаттарды рәсімдеу кезінде мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген қажетті мәліметтерді алу үшін ақпараттық жүйелерге сұрау салулар "Е-Собес" ААЖ-дан автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Веб-портал арқылы "Естуі бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының қызметімен мүгедектігі бар адамдарға қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақтың бірінші бөлігінің орыс тіліндегі мәтініне өзгеріс енгізу көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік қызметті алу үшін өтініш беруші қалалық басқармаға, жұмыспен қамту бөліміне өтінішті осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша веб-портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті "электрондық үкімет" шлюзі арқылы берген кезде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2630,90 +4254,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) АОЖБ-да әзірленген іс-шаралар туралы мәліметтерді автоматты түрде қалыптастыру үшін мүгедектігі бар адамның жеке сәйкестендіру нөмірі сұратылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қалалық басқарма, жұмыспен қамту бөлімі портал хабарламасына жауап ретінде бір реттік пароль беру немесе қысқа мәтіндік хабарлама жіберу жолымен пайдаланушының порталда тіркелген ұялы байланысының абоненттік құрылғысына арқылы ұсынылған іске асырылған интеграция арқылы цифрлық құжаттарды цифрлық құжаттар сервисінен алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Қалалық басқарма, жұмыспен қамту бөлімі өтініш берушінің "жеке кабинетіне" мемлекеттік қызметті көрсетуге сұрау салудың қабылданғаны туралы мәртебе жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Осы Қағидаларға 3-қосымшаға сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген мәліметтер сәйкес келген жағдайда, қалалық басқарма, жұмыспен қамту бөлімі бес жұмыс күні ішінде құжаттарды қарайды, қорытындысы бойынша өтініш берушіге осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша мемлекеттік қызметті көрсету нәтижесі туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға 3-қосымшаға сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер болған кезде, қалалық басқарма, жұмыспен қамту бөлімі ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2744,482 +4368,1042 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама алдын ала, бірақ мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін үш жұмыс күнінен кешіктірілмей жіберіледі. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша өтініш берушіге қалалық басқарманың, жұмыспен қамту бөлімінің уәкілетті адамының ЭЦҚ қойылған электрондық құжат нысанында оң нәтиже немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Веб-портал арқылы жүгінген кезде мемлекеттік қызметті көрсету нәтижесі уәкілетті тұлғаның ЭЦҚ қойылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Заңының 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тармақшасына сәйкес көрсетілетін қалалық басқарма, жұмыспен қамту бөлімі ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметті көрсету сатысы туралы мемлекеттік қызметті көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ымдау тілі маманының қызметтерін ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Ымдау тілі маманының қызметтерін жылына алпыс сағаттан асырмай ұсыну портал немесе мемлекеттік сатып алу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Ымдау тілі маманының қызметтерімен қамтамасыз ету мүгедектігі бар адамның толық мемлекет қарамағында болу кезеңіне тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Ымдау тілі маманының қызметтерін портал арқылы ұсыну</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. "Е-Собес" ААЖ-да тіркелгеннен кейін осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша ымдау тілі маманының қызметтер көрсетуіне арналған өтініштер мүгедектігі бар адамның АОЖБ-сының деректері Кодекстің 168-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кезектілік тәртібімен "Е-Собес" ААЖ-дан порталға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АОЖБ деректері жылына алпыс сағат есебінен ымдау тілі маманы көрсететін қызметтердің көлемін қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ымдау тілі маманының көрсетілетін қызметтерінің көлемін "Е-Собес" ААЖ-дан қалалық басқарманың, жұмыспен қамту бөлімінің мамандары порталға ағымдағы жылдың соңына дейін немесе мүгедектік кезеңі аяқталғанға дейін "Іс-шараларды жоспарлау" модулінің деректерін ескере отырып жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мобильді азаматтар базасында өтініш берушінің абоненттік нөмірі туралы мәліметтер болған кезде, оның абоненттік құрылғысына "Е-Собес" ААЖ-дан порталда ымдау тілі маманы қызметтерін берушіні (бұдан әрі – Өнім беруші) авторизациялау және таңдау қажеттігі туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Порталда өнім берушіні таңдауды өтініш беруші АОЖБ іс-шараларының порталға жіберілгені туралы хабарлаған күннен бастап екі ай ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Алушы порталда ымдау тілі маманын таңдау кезінде қызмет көрсету форматын таңдайды: көзбе-көз (қызмет көрсету орнында ымдау тілі маманының жеке қатысуы арқылы) немесе қашықтықтан (нақты уақыт режимінде (онлайн) ымдау тілі қызметтерін онлайн ұсынуға мүмкіндік беретін интернет-технологияларды пайдалана отырып).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Өтініш берушінің интернет-ресурсқа қолжетімділігі болмаған жағдайда, өтініш беруші Мемлекеттік корпорацияның, халықты жұмыспен қамту орталығының, қалалық басқарманың, жұмыспен қамту бөлімінің өзіне-өзі қызмет көрсету секторына жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Өтініш беруші өнім берушіні таңдау болмаған кезде АОЖБ деректері порталға берілген күннен бастап бір ай ішінде өтініш берушінің абоненттік құрылғысына "Е-Собес" ААЖ-дан келесі ай ішінде порталда өнім берушіні таңдау қажеттігі туралы смс-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. АОЖБ деректерін порталға берген күннен бастап екі ай өткен соң өтініш берушіде өнім берушіні таңдау мүмкіндігі бұғатталады және өтініш берушінің абоненттік құрылғысына себебін көрсете отырып, өнім берушіні таңдау мүмкіндігін бұғаттау туралы смс-хабарлама жіберіледі. Порталда өнім берушіні таңдауды жаңарту үшін өтініш беруші порталдағы жеке кабинетте "өнім берушіні таңдауды іске қосу" батырмасын басады. Өнім берушіні таңдауды іске қосу туралы мәліметтер порталдан "Е-Собес" ААЖ-ға автоматты түрде беріледі, одан кейін өтініш беруші "Е-Собес" ААЖ-дағы кезектілікті ескере отырып, өнім берушіні порталда таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өнім берушіні таңдауды жүзеге асыру үшін өтініш беруші порталда авторизацияланады http://aleumet.egov.kz, жария шартқа ЭЦҚ арқылы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. "Мүгедектігі бар адамдарға тауарлар мен қызметтерді әлеуметтік көрсетілетін қызметтер порталы арқылы өткізу кезінде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 6 маусымдағы № 205 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32720 болып тіркелген) (бұдан әрі-өтеу қағидалары) бекітілген нысан бойынша ЭЦҚ-мен қол қойылған кепілдік берілген соманы өтеуге арналған өтінішке бір мезгілде қол қоя отырып, өнім берушіге ымдау тілі маманының қызметін ұсыну тапсырысын рәсімдейді және жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Өнім беруші тапсырыс түскен күннен бастап бес жұмыс күні ішінде порталда қарайды және "пайдаланушының жеке кабинетіне" өнім берушінің ЭЦҚ қойылған ымдау тілі маманының қызметтерін көрсетуге тапсырысты қабылдау немесе төмендегі бас тарту себептерін көрсете отырып, бас тарту туралы хабарламаны жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнім берушілер тізілімінен (тіркелімінен) алып тастауға өтініш берілді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3266,126 +5450,232 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрын алушыға куәлардың жазбаша айғақтарымен расталатын маманның (мамандардың) атына негізсіз қорлау және адами қадір-қасиетін қорлайтын айыптар себебінен қызмет көрсетуден бас тартылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форс-мажорлық жағдайларға байланысты қызмет көрсетудің мүмкін еместігі (төтенше жағдайлар, дүлей құбылыстар, әскери іс-қимылдар және еңсерілмейтін күштің басқа да мән-жайлары).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Өнім беруші қызмет көрсетілген күннен бастап порталдағы "өнім берушінің жеке кабинеті" модулінде көрсетілген қызметтерді есепке алу журналында ымдау тілі маманының көрсетілген қызметтерінің уақытын есепке алу үшін жазбалар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ымдау тілі маманының қызметін алатын мүгедектігі бар адамды қайта куәландыру (қайта куәландыру) кезінде өнім беруші АОЖБ-ны қайта куәландыру (қайта куәландыру) – жабу күніне дейін көрсетілген қызметтерді есепке алу журналына жазуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      39-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Е-Собес" ААЖ АОЖБ әлеуметтік оңалту іс-шарасының орындалуы туралы деректер автоматты түрде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Ымдау тілі маманының қызметтері АОЖБ іс-шарасын іске асыру мерзіміне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушы мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3393,69 +5683,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнім беруші қызмет көрсетуге уақтылы кіріскен жоқ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өнім беруші қызмет көрсету мерзімі мен уақытын жүйелі түрде бұзады;</w:t>
-[...17 lines deleted...]
-      өнім беруші тиісті емес сападағы қызметтерді көрсетті және өнім беруші кемшіліктерді белгілеген мерзімде жоймады;</w:t>
+      өнім беруші тиісінше сападағы қызметтерді көрсетпеген және өнім беруші кемшіліктерді белгілеген мерзімде жоймаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім берушінің алушыға қатысты дәйексіз мәліметтерді қамтитын немесе қолайсыз нысанда айтылған және алушының ар-намысы мен қадір-қасиетін қозғайтын, сондай-ақ алушы туралы көрінеу анық емес ақпаратты тарататын бірнеше рет жасаған әрекеттері (сөздері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнім беруші тарапынан менің тарапыма адамның қадір-қасиетін қорлайтын бірнеше рет негізсіз қорлау және айыптау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3522,205 +5812,267 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куәгерлердің жазбаша айғақтарымен расталатын, қызмет алушы немесе оның отбасы мүшелері тарапынан адамның қадір-қасиетін қорлайтын негізсіз қорлаулар мен айыптаулар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтер көрсетуге негіз болған нормативтік құқықтық актінің күшін жою сияқты бас тарту себептерін көрсете отырып, ымдау тілі маманының қызметтерін одан әрі ұсынудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Қазақстан Республикасының Мемлекеттік сатып алу туралы заңнамасына сәйкес ымдау тілі маманының қызметтерін ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Ымдау тілі маманының қызметтерін сатып алу Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген әлеуметтік қызметтер порталы мәселелері жөніндегі комиссияның қорытындысы негізінде әлеуметтік қызметтер порталында көрсетілетін қызметтерді жеткізушілер болмаған жағдайда Қазақстан Республикасының Мемлекеттік сатып алу туралы заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Ымдау тілі маманының қызметтеріне ақы төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Ымдау тілі маманының бір сағаттық қызметіне ақы төлеу жергілікті атқарушы органдар Кодекстің 163-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тиісті қаржы жылына арналған республикалық бюджет туралы Заңмен белгіленген 2,1 айлық есептік көрсеткіш есебінен, бірақ бір мүгедектігі бар адамға жылына алпыс сағаттан асырылмай жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ымдау тілі маманының жылына алпыс сағаттан артық қызметтер көрсетуге жұмсаған уақытын мүгедектігі бар адам өз қаражаты есебінен төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Ымдау тілі маманының қызметтері үшін кепілдік берілген соманы өтеу Өтеу қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Ымдау тілі маманының қызметтеріне ақы төлеу ай сайын, есепті кезеңнен кейінгі айдың 10-күнінен кешіктірмей өнім беруші ұсынған осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3735,51 +6087,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ымдау тілі маманының қызметтер көрсету парағын (бұдан әрі – құжаттарды төлеуге арналған құжаттар) қоса бере отырып, "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8265 болып тіркелген) бекітілген нысан бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісі негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнім берушіге ақы төлеу мүгедектігі бар адам өнім берушінің тапсырысты қабылдағаны туралы хабарламасын алған күннен бастап нақты көрсетілген уақыт үшін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3959,88 +6311,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ымдау тілі маманының қызметтерін ұсынуға медициналық көрсетілімдер мен қарсы көрсетілімдер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ымдау тілінің машықтарын меңгерген мүгедектігі бар адамға ымдау тілі маманының қызметтерін ұсынуға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) керең-мылқаулық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4087,70 +6439,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қимылдық афазия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көмекейдің болмауы медициналық көрсетілімдер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мамандандырылған мединициналық ұйымдарда емделуді талап ететін мынадай аурулар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бактерия тарататын туберкулез (БК+);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4177,50 +6529,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жыныс аурулары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) неврозды, невроз тәріздес жай-күйлерді, жеңіл дәрежедегі есуастықты, ұстамалары сирек (2-3 айда бір реттен аспайтын) түрлі этиологиядағы тырыспа синдромдарын қоспағанда, жарыместіксіз және жеке тұлғаның білініп бұзылуынсыз орны алатын психикалық бұзушылықтар мүгедектігі бар адамдарға ымдау тілі маманының қызметтерін ұсынуға медициналық қарсы көрсетілімдер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4535,68 +7003,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ымдау тілі маманының қызметтерін ұсынуға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5777,50 +8245,254 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Өтінішті қабылдаған адамның тегі, аты, әкесінің аты (бар болса), лауазымы  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       және қолы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5854,160 +8526,216 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар адамды</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар адамды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>абилитациялаудың және</w:t>
+              <w:t xml:space="preserve">абилитациялаудың және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оңалтудың жеке бағдарламасына</w:t>
+              <w:t xml:space="preserve">оңалтудың жеке бағдарламасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкес есту кемістігі бар</w:t>
+              <w:t xml:space="preserve">сәйкес есту кемістігі бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мүгедектігі бар адамдар үшін</w:t>
+              <w:t xml:space="preserve">мүгедектігі бар адамдар үшін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ымдау тілі маманының</w:t>
+              <w:t xml:space="preserve">ымдау тілі маманының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметтерін ұсыну</w:t>
+              <w:t xml:space="preserve">қызметтерін ұсыну </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z104" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Естуі бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының қызметімен мүгедектігі бар адамдарды қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6020,52 +8748,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтің атауы: "Естуі бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының қызметімен мүгедектігі бар адамдарды қамтамасыз етуге құжаттарды ресімдеу" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-"Естуі бойынша мүгедектігі бар адамдар үшін ымдау тілі маманының қызметімен мүгедектігі бар адамдарды қамтамасыз етуге құжаттарды рәсімдеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса): жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6211,51 +8957,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6378,51 +9124,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6450,69 +9196,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 проактивті қызмет көрсетілген кезде – келісім түскен күннен бастап бес жұмыс күні.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-веб-портал арқылы жүгінген кезде - бес жұмыс күні;</w:t>
+веб-портал арқылы жүгінген кезде - өтінішті тапсырған сәттен бастап - бес жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді. </w:t>
+ Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Мемлекеттік корпорацияда құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут, қалалық басқармалар, жұмыспен қамту бөлімдерінде – 30 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6581,51 +9327,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6694,51 +9440,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6843,51 +9589,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде өтініш берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде өтініш берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6992,107 +9738,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік корпорацияның – Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін. Қабылдау жеделдетіп қызмет көрсетусіз, электрондық кезек тәртібімен жүзеге асырылады, электрондық кезекті веб-порталы арқылы броньдауға болады;</w:t>
+1) Мемлекеттік корпорацияның – мемлекеттік қызметті көрсетуге өтініштерді қабылдау және дайын нәтижелерін беру Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұмаға дейін қоса алғанда үзіліссіз жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t> сәйкес сағат 13.00-ден 14.00, 14.30, 15.00-ге дейінгі түскі үзіліспен сағат 9.00-ден 18.00, 18.30, 19.00-ге дейін.</w:t>
+              <w:t>
+Қабылдау жеделдетіп қызмет көрсетусіз, электрондық кезек тәртібімен жүзеге асырылады, электрондық кезекті веб-порталы арқылы броньдауға болады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
+ 2) қалалық басқармалар, жұмыспен қамту бөлімдері – мемлекеттік қызметті көрсетуге өтініштерді қабылдау және дайын нәтижелерін беру мемлекеттік орпорация арқылы, Мемлекеттік корпорацияның халыққа қызмет көрсету жөніндегі кезекші бөлімдері арқылы Қазақстан Республикасының еңбек кодексіне сәйкес мереке және демалыс күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұмаға дейін қоса алғанда үзіліссіз жүзеге асырылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) веб-порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (өтініш беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7143,51 +9869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7232,52 +9958,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+3) мүгедектігі бар адамнан сенімхат алған адам жүгінген жағдайда, нотариалды куәландыруды талап етпейтін мүгедектігі бар адамнан сенімхат. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-3) мүгедектігі бар адамнан сенімхат алған адам жүгінген жағдайда, нотариалды куәландыруды талап етпейтін мүгедектігі бар адамнан сенімхат. Жеке басты куәландыратын құжаттар туралы, тұрақты тұрғылықты жері бойынша тіркелгенін растайтын, мүгедектігі туралы, тиісті мемлекеттік ақпараттық жүйелерде қамтылған АОЖБ-ның әзірленген іс-шаралары туралы мәліметтерді қалалық басқармалар, жұмыспен қамту бөлімдері, Мемлекеттік корпорация уәкілетті лауазымды адамдардың ЭЦҚ-мен куәландырылған электрондық құжаттар нысанында алады.</w:t>
+Жеке басты куәландыратын құжаттар туралы, тұрақты тұрғылықты жері бойынша тіркелгенін растайтын, мүгедектігі туралы, тиісті мемлекеттік ақпараттық жүйелерде қамтылған АОЖБ-ның әзірленген іс-шаралары туралы мәліметтерді қалалық басқармалар, жұмыспен қамту бөлімдері, Мемлекеттік корпорация уәкілетті лауазымды адамдардың ЭЦҚ-мен куәландырылған электрондық құжаттар нысанында алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйелерде мәліметтер болмаған жағдайда, өтінішке жоғарыда көрсетілген мәліметтерді қамтитын қағаз жеткізгіштегі құжаттардың көшірмелері қоса беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Веб-порталға: өтініш берушінің ЭЦҚ-мен куәландырылған электрондық сұрау салу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7328,51 +10090,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7399,72 +10161,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өтініш берушінің және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмауы.</w:t>
+              <w:t>
+ 3) мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7497,51 +10239,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7569,123 +10311,123 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Халықты әлеуметтік қорғау саласындағы уәкілетті орган – www. enbek.gov.kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Мемлекеттік корпорацияның – www.gov.kz.</w:t>
+2. Мемлекеттік корпорацияның – www.​gov4c.​kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш берушінің жұмыспен қамту бөлімдерінің анықтамалық қызметтері, "1414" Бірыңғай байланыс орталығы, 8 800 080 7777 арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпарат алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған пайдаланушылар үшін қолжетімді.</w:t>
+Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті мемлекеттік орган Қағидаларға өзгерістер енгізілген және (немесе) толықтырылған күннен бастап 3 (үш) жұмыс күні ішінде оларды жаңартып және көрсетілетін қызметті берушілерге, Бірыңғай байланыс-орталығына, Мемлекеттік корпорацияға жолдайды.</w:t>
+Уәкілетті мемлекеттік орган Қағидаларға өзгерістер енгізілген және (немесе) толықтырылған күннен бастап үш жұмыс күні ішінде оларды жаңартып және көрсетілетін қызметті берушілерге, Бірыңғай байланыс-орталығына, Мемлекеттік корпорацияға жолдайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7737,237 +10479,302 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар адамды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>абилитациялаудың және</w:t>
+              <w:t xml:space="preserve">абилитациялаудың және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оңалтудың жеке бағдарламасына</w:t>
+              <w:t xml:space="preserve">оңалтудың жеке бағдарламасына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкес есту кемістігі бар</w:t>
+              <w:t xml:space="preserve">сәйкес есту кемістігі бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мүгедектігі бар адамдар үшін</w:t>
+              <w:t xml:space="preserve">мүгедектігі бар адамдар үшін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ымдау тілі маманының</w:t>
+              <w:t xml:space="preserve">ымдау тілі маманының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметтерін ұсыну</w:t>
+              <w:t xml:space="preserve">қызметтерін ұсыну </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
-[...37 lines deleted...]
-      __________________________________________________________________</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңын басшылыққа ала отырып,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының № __ бөлімі (мекенжайын көрсету) / республикалық маңызы бар, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8049,141 +10856,257 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қолхат әрбір тарап үшін бір-бірден екі данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
-[...17 lines deleted...]
-      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының № __ бөлімі (мекенжайын көрсету)/ республикалық маңызы бар, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы орган қызметкерінің тегі, аты,әкесінің аты (бар болса) (қолы)</w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының № __ бөлімі (мекенжайын көрсету)/ республикалық маңызы бар, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы орган қызметкерінің тегі, аты,әкесінің аты (ол болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдым:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      (өтініш берушінің тегі, аты, әкесінің аты (қолы) (бар болса)</w:t>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (қолы) (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8394,68 +11317,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8988,68 +11911,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ымдау тілі маманының қызметтерін көрсету парағы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10252,562 +13175,562 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 286 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп тануға жататын кейбір бұйрықтарының тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z93" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Мүгедектігі бар адамдарды абилитациялаудың және оңалтудың кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері тізімінде № 10370 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z94" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Мүгедектердi оңалтудың кейбiр мәселелерi туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 25 қарашадағы № 982 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері тізімінде № 14557 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z95" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Мүгедектерді оңалтудың кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2017 жылғы 28 сәуірдегі № 103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері тізімінде № 15320 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z96" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Мүгедектердi оңалтудың кейбiр мәселелерi туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 24 мамырдағы № 271 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері тізімінде № 18733 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z97" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) "Мүгедектердi оңалтудың кейбiр мәселелерi туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 қаңтардағы № 33 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері тізімінде № 19952 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z98" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) "Мүгедектердi оңалтудың кейбiр мәселелерi туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 31 мамырдағы № 205 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері тізімінде № 20799 болып тіркелген); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z99" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) "Мүгедектердi оңалтудың кейбiр мәселелерi туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 3 наурыздағы № 61 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері тізімінде № 22299 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z100" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) "Мүгедектердi оңалтудың кейбiр мәселелерi туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 6 желтоқсандағы № 458 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері тізімінде № 25681 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z101" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) "Мүгедектердi оңалтудың кейбiр мәселелерi туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 28 ақпандағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері тізімінде № 26944 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z102" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) "Мүгедектерді оңалтудың кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 3 қазандағы № 404 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері тізімінде № 30015 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z103" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) "Мүгедектігі бар адамдарды абилитациялаудың және оңалтудың кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 бұйрығына және "Мүгедектігі бар адамдарға ұсынылатын техникалық көмекші (орнын толтырушы) құралдардың, арнаулы жүріп-тұру құралдарының және көрсетілетін қызметтердің сыныптауышын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 27 желтоқсандағы № 502 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 1 желтоқсандағы № 481 бұйрығы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілері тізімінде № 30908 болып тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>