--- v0 (2025-10-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c211650" w14:textId="c211650">
+    <w:p w14:paraId="df38d6c" w14:textId="df38d6c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1157,609 +1157,827 @@
         <w:t>
       3) арнаулы әлеуметтік көрсетілетін қызметтердің кепілдік берілген көлемі – уәкілетті мемлекеттік орган бекітетін және арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж деп танылған адамдарға (отбасыларға) бюджет қаражаты есебінен берілетін арнаулы әлеуметтік көрсетілетін қызметтердің бірыңғай тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z77" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) арнаулы әлеуметтік көрсетілетін қызметтер ұсынатын ұйымдардың тіркелімі – жергілікті атқарушы органдармен арнаулы әлеуметтік көрсетілетін қызметтер көрсету туралы шарт жасасқан ұйымдардың электрондық тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z78" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Е-собес – еңбек және халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету мақсатында уәкілетті мемлекеттік органның, жергілікті атқарушы органдардың, еңбек ресурстарын дамыту орталығының қызметін және ведомствоаралық өзара іс-қимылын автоматтандыруға арналған ақпараттық жүйе. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z79" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тариф – Арнаулы әлеуметтік қызметтерге тарифтерді қалыптастыру әдістемесі арқылы есептелген арнаулы әлеуметтік қызметтердің кепілдік берілген көлемінің бірлігінің құны;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z79" w:id="19"/>
-[...15 lines deleted...]
-      6) тариф – Арнаулы әлеуметтік қызметтерге тарифтерді қалыптастыру әдістемесі арқылы есептелген арнаулы әлеуметтік қызметтердің кепілдік берілген көлемінің бірлігінің құны;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тарифтерді қалыптастыру – жаңа тарифтерді әзірлеу және бекіту, қолданыстағы тарифтерді қайта қарау және бекіту процесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z80" w:id="20"/>
-[...15 lines deleted...]
-      7) тарифтерді қалыптастыру – жаңа тарифтерді әзірлеу және бекіту, қолданыстағы тарифтерді қайта қарау және бекіту процесі.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тарифтерді қалыптастыру процесі мынадай қағидаттарға негізделеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z81" w:id="21"/>
-[...15 lines deleted...]
-      3. Тарифтерді қалыптастыру процесі мынадай қағидаттарға негізделеді:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) арнаулы әлеуметтік қызметтердің қолжетімділігі – тарифтерді қалыптастыру, сондай-ақ оларды жақсарту халыққа арнаулы әлеуметтік қызметтердің қолжетімділігінің нашарлауына алып келмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z82" w:id="22"/>
-[...15 lines deleted...]
-      1) арнаулы әлеуметтік қызметтердің қолжетімділігі – тарифтерді қалыптастыру, сондай-ақ оларды жақсарту халыққа арнаулы әлеуметтік қызметтердің қолжетімділігінің нашарлауына алып келмейді;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ашықтық – таратылуы шектелген қызметтік ақпаратты қоспағанда, тарифтерді қалыптастыру нәтижелерін міндетті түрде жариялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z83" w:id="23"/>
-[...15 lines deleted...]
-      2) ашықтық – таратылуы шектелген қызметтік ақпаратты қоспағанда, тарифтерді қалыптастыру нәтижелерін міндетті түрде жариялау;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) нәтижелілік – Қазақстан Республикасының халқын әлеуметтік қорғау жүйесін дамытудың стратегиялық мақсаттарына, бағыттары мен міндеттеріне қол жеткізуге бағдарланған тарифтерді қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z84" w:id="24"/>
-[...15 lines deleted...]
-      3) нәтижелілік – Қазақстан Республикасының халқын әлеуметтік қорғау жүйесін дамытудың стратегиялық мақсаттарына, бағыттары мен міндеттеріне қол жеткізуге бағдарланған тарифтерді қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шынайылық – бюджеттің бекітілген (нақтыланған, түзетілген) көрсеткіштеріне тарифтер мөлшерінің сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z85" w:id="25"/>
-[...15 lines deleted...]
-      4) шынайылық – бюджеттің бекітілген (нақтыланған, түзетілген) көрсеткіштеріне тарифтер мөлшерінің сәйкестігі;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) реттілік – тарифтерді қалыптастыру процесіне қатысатын барлық тұлғалардың қабылданған шешімдерді сақтауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z86" w:id="26"/>
-[...15 lines deleted...]
-      5) реттілік – тарифтерді қалыптастыру процесіне қатысатын барлық тұлғалардың қабылданған шешімдерді сақтауы;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) негізділік – бекітілген жоспарға сәйкес жаңа тарифтерді әзірлеу және (немесе) қолданыстағыларды қайта қарау қажеттілігін айқындайтын нормативтік құқықтық актілердің және өзге де құжаттардың негізінде тарифтерді қалыптастыру, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес бюджет қаражатының пайдаланылуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z87" w:id="27"/>
-[...15 lines deleted...]
-      6) негізділік – бекітілген жоспарға сәйкес жаңа тарифтерді әзірлеу және (немесе) қолданыстағыларды қайта қарау қажеттілігін айқындайтын нормативтік құқықтық актілердің және өзге де құжаттардың негізінде тарифтерді қалыптастыру, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес бюджет қаражатының пайдаланылуы.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Арнаулы әлеуметтік көрсетілетін қызметтер тарифтерін қалыптастырудың тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z88" w:id="28"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Арнаулы әлеуметтік көрсетілетін қызметтер тарифтерін қалыптастырудың тәртібі</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Алдағы қаржы жылына тарифтер "E-собес" автоматтандырылған ақпараттық жүйесінде қалыптастырылады және жергілікті атқарушы органдармен жыл сайын ағымдағы жылдың 25-желтоқсанына дейін бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тарифтерді есептеу кезінде мынадай жалпы көрсеткіштер пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z89" w:id="29"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="31"/>
+    <w:bookmarkStart w:name="z91" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Үкіметінің 2015 жылғы 31 желтоқсандағы № 1193 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген азаматтық қызметшілерге, мемлекеттік бюджет қаражаты есебінен ұсталатын ұйымдардың жұмыскерлеріне, қазыналық кәсіпорындардың жұмыскерлеріне еңбекақы төлеу жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z92" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z92" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 263 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген халықты әлеуметтік қорғау саласында арнаулы әлеуметтік қызметтер көрсету стандарттары (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32941 болып тіркелген) (бұдан әрі – арнаулы әлеуметтік қызметтер көрсету стандарттары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z93" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z93" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 230 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Арнаулы әлеуметтік қызметтер көрсететін ұйымдар қызметінің қағидаларына сәйкес арнаулы әлеуметтік қызметтер көрсететін ұйымдардағы персоналдың ең төмен штат нормативтері (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32875 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z94" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z94" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) арнаулы әлеуметтік қызметтер көрсету стандарттарына сәйкес киімнің, аяқкиімнің, төсек жабдықтары мен ішкиімнің, жеке гигиена заттарының, қатты мүкәммалдың және мүгедектігі жоқ адамдарға дәрігердің тағайындауы бойынша берілетін техникалық көмекші (орнын толтырушы) құралдардың және арнаулы жүріп-тұру құралдарының, сондай-ақ оларды кию және тозу мерзімдерінің ең төменгі нормалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z95" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z95" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасы Үкіметінің 1998 жылғы 2 қарашадағы № 1118 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген бюджет қаражатынан қаржыландырылатын ұйымдар бойынша электр энергиясын, жылуды, ыстық және суық суды және басқа да коммуналдық қызмет көрсетулерді тұтынудың нормативтері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z96" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z96" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасы Үкіметінің 2009 жылғы 11 тамыздағы № 1210 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының мемлекеттік органдарына арналған жанар-жағармай материалдары шығыстарының және автокөлікті күтіп ұстауға арналған шығыстардың нормалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z97" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z97" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 27 қарашадағы № 896 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12828 болып тіркелген) бекітілген медициналық-әлеуметтік мекемелерде, оңалту орталықтарында, мүгедектігі бар балаларға арналған оқу орындарында, аумақтық әлеуметтік қызмет көрсету орталықтарында, күндіз болу бөлімшелерінде, әлеуметтік бейімдеу орталықтарында қызмет көрсетілетін адамдар үшін заттай тамақтану нормалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z98" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z98" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 29 шілдедегі № ҚР ДСМ-68 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28977 болып тіркелген) бекітілген "Дезинфекция, дезинсекция мен дератизацияны ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар" санитариялық қағидаларына сәйкес жекелеген объектілерді зарарсыздандыру кезінде дезинфекциялық ерітінділердің шығынын жоспарлау нормалары жекелеген объектілерді зарарсыздандыру кезінде дезқұралдардың шығынын жоспарлау нормалары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z99" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z99" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Арнаулы әлеуметтік қызметтерге тарифтерді қалыптастырудың ережесі мен әдістемесін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 281 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1774,51 +1992,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32987 болып тіркелген) бекітілген тарифті қалыптастыру әдістемесіне және (немесе) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген көрсеткіштерге тарифтерді есептеуге әсер ететін өзгерістер мен толықтырулар енгізілген жағдайда, қаржы жылы ішінде тарифтерді (тарифтер мөлшерін жоғарлату және төмендету) қайта қарауға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1949,68 +2167,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 281 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнаулы әлеуметтік көрсетілетін қызметтерге тарифтерді қалыптастыру әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Әдістеме жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2025,69 +2243,69 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="41"/>
+    <w:bookmarkStart w:name="z100" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z101" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z101" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Арнаулы әлеуметтік көрсетілетін қызметтерге тарифтерді қалыптастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2102,209 +2320,209 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Әдістеме) Кодекстің 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> отыз бірінші абзацына сәйкес әзірленген және арнаулы әлеуметтік көрсетілетін қызметтерге тарифтерді қалыптастыру әдістемесін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z102" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Әдістемеде мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z103" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) арнаулы әлеуметтік көрсетілетін қызметтер – адамның тыныс-тіршілігін объективті түрде бұзатын негіздерді еңсеру үшін адамға (отбасына) жағдай жасауды қамтамасыз ететін және оның қоғам өміріне басқа азаматтармен тең қатысу мүмкіндіктерін жасауға бағытталған көрсетілетін қызметтер кешені;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z102" w:id="43"/>
-[...15 lines deleted...]
-      2. Осы Әдістемеде мынадай ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z104" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын субъектілер – арнаулы әлеуметтік қызметтерді ұсынуға лицензия негізінде арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі мемлекеттік және мемлекеттік емес секторларда жұмыс істейтін жеке және (немесе) заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z103" w:id="44"/>
-[...15 lines deleted...]
-      1) арнаулы әлеуметтік көрсетілетін қызметтер – адамның тыныс-тіршілігін объективті түрде бұзатын негіздерді еңсеру үшін адамға (отбасына) жағдай жасауды қамтамасыз ететін және оның қоғам өміріне басқа азаматтармен тең қатысу мүмкіндіктерін жасауға бағытталған көрсетілетін қызметтер кешені;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) айлық есептік көрсеткіш – республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1-қаңтарында қолданыста болатын көрсеткіш (бұдан әрі – АЕК);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z104" w:id="45"/>
-[...15 lines deleted...]
-      2) арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын субъектілер – арнаулы әлеуметтік қызметтерді ұсынуға лицензия негізінде арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі мемлекеттік және мемлекеттік емес секторларда жұмыс істейтін жеке және (немесе) заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қызметтерді тұтыну – жылу, электр энергиясы, ыстық және суық су, канализация, байланыс қызметтеріне шығындар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z105" w:id="46"/>
-[...15 lines deleted...]
-      3) айлық есептік көрсеткіш – республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1-қаңтарында қолданыста болатын көрсеткіш (бұдан әрі – АЕК);</w:t>
+    <w:bookmarkStart w:name="z107" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тариф – Әдістеме бойынша есептелген арнаулы әлеуметтік қызметтердің кепілдік берілген көлемі бірлігінің құны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z106" w:id="47"/>
-[...15 lines deleted...]
-      4) коммуналдық қызметтерді тұтыну – жылу, электр энергиясы, ыстық және суық су, канализация, байланыс қызметтеріне шығындар;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Арнаулы әлеуметтік көрсетілетін қызметтерге тарифтерді қалыптастыру әдістемесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z107" w:id="48"/>
-[...15 lines deleted...]
-      5) тариф – Әдістеме бойынша есептелген арнаулы әлеуметтік қызметтердің кепілдік берілген көлемі бірлігінің құны.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тарифтер мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z108" w:id="49"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       T = T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -4191,70 +4409,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М3 – әлеуметтік-педагогикалық қызметтерге байланысты шығыстар айына бір қызмет алушыға есептегенде 0,3 АЕК құрайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М4 – айына әлеуметтік-еңбек қызметтерін көрсету кезінде қажетті тауарлар мен материалдарға арналған шығыстар 0,1 АЕК құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="51"/>
+    <w:bookmarkStart w:name="z110" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Үстеме компонент мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -4549,50 +4767,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стационарлық үлгідегі ұйымдар үшін айына 5 АЕК;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жартылай стационарлық үлгідегі ұйымдар үшін айына 4 АЕК құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың үшінші бөлігінің төртінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Z – арнаулы әлеуметтік қызметтер көрсету процестерін автоматтандыруды қамтамасыз ететін ақпараттық жүйелерді сүйемелдеу бойынша шығыстар. Шығыстар ұымдағы штаттық нормативтерде көзделген жұмыскерлер санына негізделе отырып, есептік жазбаларды енгізу қажеттілігіне сәйкес есептеледі. Бір қызмет алушыға арнаулы әлеуметтік қызметтер көрсету процестерін автоматтандыруды қамтамасыз ететін ақпараттық жүйелерді сүйемелдеуге жұмсалған жалпы шығындардың g қатынасымен есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6586,55 +6910,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6960,31 +7284,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>