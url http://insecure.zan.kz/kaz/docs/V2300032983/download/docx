--- v0 (2025-10-07)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="90fbd77" w14:textId="90fbd77">
+    <w:p w14:paraId="7355a40" w14:textId="7355a40">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1586,291 +1586,291 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Бір өтініш" қағидаты – бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтердің жиынтығын көздейтін мемлекеттік қызмет көрсету нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) "Жеке тұлғалар "Мемлекеттік деректер қоры" ақпараттық жүйесі (бұдан әрі – ЖТ МДҚ) – азаматтық жай-күйді сәйкестендіру және айқындау үшін жеткілікті Қазақстан Республикасының жеке тұлғалары туралы ақпаратты тіркеу мен сақтаудың бірыңғай жүйесі;</w:t>
+      6) "Жеке тұлғалар "Мемлекеттік деректер қоры" цифрлық жүйесі (бұдан әрі – ЖТ МДҚ) – азаматтық жай-күйді сәйкестендіру және айқындау үшін жеткілікті Қазақстан Республикасының жеке тұлғалары туралы ақпаратты тіркеу мен сақтаудың бірыңғай жүйесі;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Көші-қон полициясының ақпараттық жүйесі (бұдан әрі – КҚП АЖ) – Ішкі істер министрлігінің ішкі және сыртқы көші-қон процестері дерекқорын қалыптастыру бойынша, сондай-ақ "электронды үкімет" шеңберінде құрылып жатқан басқа ақпараттық жүйелермен және деректер базаларымен интеграциялық қарым-қатынас процестерін автоматтандыратын ақпараттық жүйесі;</w:t>
+      7) Көші-қон полициясының цифрлық жүйесі (бұдан әрі – КҚП ЦЖ) – Ішкі істер министрлігінің ішкі және сыртқы көші-қон процестері дерекқорын қалыптастыру бойынша, сондай-ақ "цифрлық үкімет" шеңберінде құрылып жатқан басқа цифрлық жүйелермен және деректер базаларымен интеграциялық қарым-қатынас процестерін автоматтандыратын цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "Қазақстан Республикасының шетелдегі мекемелері – шетелдегі дипломатиялық және оларға теңестірілген өкілдіктер, сондай-ақ Қазақстан Республикасының консулдық мекемелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) "Қандас" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "қандас" ААЖ) – этникалық қазақтар мен қандастар үшін мемлекеттік қызмет көрсету процесін автоматтандыруға арналған әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесі құрамындағы жүйе;</w:t>
+      9) "Қандас" автоматтандырылған цифрлық жүйесі (бұдан әрі – "Қандас" АЦЖ) – этникалық қазақтар мен қандастар үшін мемлекеттік қызмет көрсету процесін автоматтандыруға арналған әлеуметтік-еңбек саласының бірыңғай цифрлық жүйесі құрамындағы жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қандас – этникалық қазақ және (немесе) бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған ұлты қазақ отбасының мүшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) "Құтты мекен" ақпараттық жүйесі (Migration.enbek.kz (бұдан әрі – "Құтты мекен" АЖ) - цифрлық экожүйенің кіші жүйесі электрондық еңбек биржасы (enbek.kz) көшіп-қонушылардың есебі мен қозғалысын, сондай-ақ көші-қон саласында қызметтер көрсетудің мониторингін қамтамасыз етеді;</w:t>
+      11) "Құтты мекен" цифрлық жүйесі (migration.enbek.kz) (бұдан әрі – "Құтты мекен" ЦЖ) - Электрондық еңбек биржасы (enbek.kz) цифрлық экожүйесінің кіші жүйесі болып табылады, көшіп-қонушылардың есебі мен қозғалысын, сондай-ақ көші-қон саласында қызметтер көрсетудің мониторингін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) "Құтты мекен" АЖ жанындағы мобильді қосымша – ұялы байланыстың абоненттік құрылғысында орнатылған және іске қосылған және ұялы байланыс және Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтер мен функцияларға қол жеткізуді ұсынатын бағдарламалық өнім;</w:t>
+      12) "Құтты мекен" ЦЖ жанындағы мобильді қосымша – ұялы байланыстың абоненттік құрылғысында орнатылған және іске қосылған және ұялы байланыс және Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтер мен функцияларға қол жеткізуді ұсынатын бағдарламалық өнім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) өтініш беруші – "Ата жолы" картасын алуға үміткер этникалық қазақтар қатарындағы жеке тұлға және оның отбасы мүшелері (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) тұрақты тұруға рұқсат – Қазақстан Республикасының заңнамасында белгіленген талаптар сақталған кезде шетелдіктер мен азаматтығы жоқ адамдарға ішкі істер органдары беретін және оларға Қазақстан Республикасының аумағында тұрақты тұруға құқық беретін құжат;</w:t>
+      14) тұрақты тұруға рұқсат – Қазақстан Республикасының заңнамасында белгіленген талаптар сақталған кезде шетел азаматтары мен азаматтығы жоқ адамдарға ішкі істер органдары беретін және оларға Қазақстан Республикасының аумағында тұрақты тұруға құқық беретін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын облыстың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органы;</w:t>
+      15) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын астананың, облыстың, республикалық маңызы бар қалалардың жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) халықтың көші-қоны мәселелері жөніндегі уәкілетті орган – өз құзыреті шегінде халықтың көші-қоны саласындағы басшылықты, көші-қон процестерін реттеуді, Халықтың көші-қоны саласындағы жұмысты үйлестіруді және мемлекеттік саясатты іске асыруды жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
+      17) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) - электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) этникалық қазақ – шетелдік немесе ұлты қазақ азаматтығы жоқ адам.</w:t>
+      18) этникалық қазақ – шетел азаматы немесе ұлты қазақ азаматтығы жоқ адам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1886,50 +1886,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2026,384 +2066,446 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының азаматтығына қабылдаудың оңайлатылған тәртібі белгіленетін адамдар үшін кәсіптердің тізбесін және қойылатын талаптарды бекіту туралы" (Қазақстан Республиканың нормативтік құқықтық актілерінің мемлекеттік тізілімінде тіркелген № 24315) Қазақстан Республикасының азаматтығына қабылдаудың оңайлатылған тәртібі белгіленетін мамандыққа ие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 20 ақпандағы </w:t>
+      2) "Шетел азаматтарының Қазақстан Республикасында тұрақты тұруға рұқсат алуы үшін талап етілетін кәсіптердің тізбесін және оны қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 20 ақпандағы № 49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Шетелдіктердің Қазақстан Республикасында тұрақты тұруға рұқсат алуы үшін талап етілетін кәсіптердің тізбесін және оны қалыптастыру қағидаларын бекіту туралы" (Нормативтік құқықтық актілерідің мемлекеттік тізілімінде тіркелген № 31938) талап етілетін кәсіптерге ие;</w:t>
+        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31938 болып тіркелген) талап етілетін кәсіптерге ие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұрақты тұратын немесе азаматтығы бар елде тіркелген жұмыс істеп тұрған бизнестің болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Ата жолы" картасын ұсыну туралы өтінішті (бұдан әрі – өтініш) құжаттарды қоса бере отырып, өтініш беруші (бұдан әрі – өтініш беруші) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша "Құтты мекен" АЖ жанындағы мобильдік қосымша арқылы халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша "Құтты мекен" ЦЖ жанындағы мобильдік қосымша арқылы халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган "Құтты мекен" АЖ жанындағы мобильді қосымша арқылы этникалық қазақты осы Қағидаларға </w:t>
+      6. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган "Құтты мекен" ЦЖ жанындағы мобильді қосымша арқылы этникалық қазақты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша оның өтінішін кіріс хат-хабар ретінде тіркеу туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Өтініш беруші қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, жергілікті атқарушы органның халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі қызметкері "Құтты мекен" АЖ жанындағы мобильді қосымша арқылы құжаттарды қабылдаған күні өтініш берушіні осы Қағидаларға </w:t>
+      7. Өтініш беруші қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, жергілікті атқарушы органның халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі қызметкері "Құтты мекен" ЦЖ жанындағы мобильді қосымша арқылы құжаттарды қабылдаған күні өтініш берушіні осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2412,71 +2514,133 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақ ұлтына жататынын растайтын құжаттың болуы, ұлты жеке басын куәландыратын құжаттардағы жазба негізінде, мұндай жазба болмаған кезде – этникалық қазақтар шыққан елдің арнаулы органдарының өтініш берушінің ұлтын растайтын ресми құжаттарының негізінде анықталады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган "Құтты мекен" АЖ арқылы өтініш берушінің өтініші келіп түскен күннен бастап бір күн ішінде өтініш берушінің және оның отбасы мүшелерінің (бар болса) деректерін ЖТ МДҚ мемлекеттік дерекқоры арқылы оның (олардың) жеке сәйкестендіру нөмірінің (бұдан әрі – ЖСН) болуы тұрғысынан тексереді. ЖСН бар екені анықталған жағдайда жаңа ЖСН генерациялау жүзеге асырылмайды, Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган тіркеу кезінде қолда бар ЖСН пайдаланады.</w:t>
+      9. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган "Құтты мекен" ЦЖ арқылы өтініш берушінің өтініші келіп түскен күннен бастап бір күн ішінде өтініш берушінің және оның отбасы мүшелерінің (бар болса) деректерін ЖТ МДҚ мемлекеттік дерекқоры арқылы оның (олардың) жеке сәйкестендіру нөмірінің (бұдан әрі – ЖСН) болуы тұрғысынан тексереді. ЖСН бар екені анықталған жағдайда жаңа ЖСН генерациялау жүзеге асырылмайды, Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган тіркеу кезінде қолда бар ЖСН пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-1. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өтініш берушінің Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралы әшкерелейтін мәліметтердің және өзге де ақпараттың, оның ішінде оның террористік немесе экстремистік ұйымдарға жататыны туралы ақпараттың болуына тексеру үшін өтініш келіп түскен күннен кейін бір жұмыс күні ішінде "Қандас" ААЖ арқылы:</w:t>
+      9-1. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өтініш берушінің Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралы әшкерелейтін мәліметтердің және өзге де ақпараттың, оның ішінде оның террористік немесе экстремистік ұйымдарға жататыны туралы ақпараттың болуына тексеру үшін өтініш келіп түскен күннен кейін бір жұмыс күні ішінде "Қандас" АЦЖ арқылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ішкі істер органдарының аумақтық бөлімшелеріне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2487,303 +2651,365 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тиісті өңірлердің ұлттық қауіпсіздік органдарына сұрау салулар жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның қызметкері Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу комитетінің ақпараттық жүйесі арқылы әшкерелейтін мәліметтердің болуын өз бетінше тексереді.</w:t>
+      Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның қызметкері Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу комитетінің цифрлық жүйесі арқылы әшкерелейтін мәліметтердің болуын өз бетінше тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 9-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2. Ішкі істер органдарының, ұлттық қауіпсіздік органдарының аумақтық бөлімшелері этникалық қазақтардың құжаттарын алған күннен кейін бес жұмыс күні ішінде халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға өтініш берушінің Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралы әшкерелейтін мәліметтердің және өзге де ақпараттың, оның ішінде оның террористік немесе экстремистік ұйымдарға жататыны туралы ақпараттың болуы немесе болмауы туралы ақпарат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 9-2-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="42"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. ЖТ МДҚ-да ЖСН болмаған кезде халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган бір жұмыс күн ішінде "Қандас" АЦЖ арқылы ЖСН генерациялау үшін КҚП ЦЖ-ға электрондық сұрау салу жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 9-2-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Қандас" ААЖ-ға "Ата жолы" картасын ұсыну немесе ұсынудан бас тарту туралы шешім қабылдайды және "Құтты мекен" АЖ арқылы өтініш берушіні өзінің шешімі туралы хабардар етеді.</w:t>
+        <w:t>
+      11. ЖСН генерацияланғаннан кейін халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган үш жұмыс күні ішінде осы Қағидаларға 4-қосымшаға сәйкес "Қандас" АЦЖ-ға "Ата жолы" картасын ұсыну немесе ұсынудан бас тарту туралы шешім қабылдайды және "Құтты мекен" ЦЖ арқылы өтініш берушіні өзінің шешімі туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2791,141 +3017,101 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қазақстан Республикасының шет елдердегі мекемесіне визалық тәртібі бар мемлекеттердегі этникалық қазақтар жүгінген кезде оларға Қазақстан Республикасына кіруге виза береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша ұсынады.</w:t>
+        <w:t>
+      13. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган ішкі істер органдары мен ұлттық қауіпсіздік органдарының аумақтық бөлімшелерінен ақпарат келіп түскен күннен кейін бір жұмыс күні ішінде осы Қағидалардың 11-тармағына сәйкес қабылданған шешім негізінде "Ата жолы" картасын "Құтты мекен" ЦЖ арқылы не өтініш беруші келгеннен кейін қолма-қол осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3471,103 +3657,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шетелде тұратын</w:t>
+              <w:t>Шетелде тұратын этникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">этникалық қазақтар үшін </w:t>
+              <w:t>қазақтар үшін "Ата жолы"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ата жолы" картасын</w:t>
+              <w:t>картасын ұсыну қағидалдарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұсыну қағидалдарына</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3588,51 +3774,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3655,225 +3841,628 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(өңірдің атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(өтініш берушінің тегі, аты,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (ол болған жағдайда))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекенжайы бойынша тұратын)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ата жолы" картасын ұсыну өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.05.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 150</w:t>
+        <w:t>№ 156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3887,51 +4476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т.А.Ә. (бар болса)</w:t>
+Т.А.Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4293,51 +4882,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т.А.Ә. (бар болса)</w:t>
+Т.А.Ә. (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4843,87 +5432,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен осы міндеттемелерді орындамаған жағдайда қолданылатын шаралар туралы хабардармын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шешімді алу тәсілі (электрондық пошта, "Құтты мекен" АЖ жанындағы мобильді қосымшасы).</w:t>
+      Шешімді алу тәсілі (электрондық пошта, "Құтты мекен" ЦЖ жанындағы мобильді қосымшасы).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__жылғы "__" ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________________ </w:t>
+        <w:t>
+      _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -4977,155 +5566,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Шетелде тұратын этникалық </w:t>
+              <w:t>Шетелде тұратын этникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қазақтар үшін "Ата жолы" </w:t>
+              <w:t>қазақтар үшін "Ата жолы"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">картасын ұсыну қағидаларына </w:t>
+              <w:t>картасын ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-қосымша </w:t>
-[...64 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5157,424 +5694,432 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үлгі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Ата жолы" картасын ұсынуға өтінішті қабылдау туралы  жыл _______ ______ </w:t>
-[...11 lines deleted...]
-        <w:t>№ ____хабарлама</w:t>
+        <w:t xml:space="preserve"> "Ата жолы" картасын ұсынуға өтінішті қабылдау туралы жыл _______ ______ № ____Хабарлама</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Этникалық қазақтың өтініші туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
-[...323 lines deleted...]
-      болса), лауазымы).</w:t>
+       Қазақстан Республикасының аумағына тұрақты тұру үшін келуді жоспарлайтын оған және оның отбасы мүшелеріне (бар болса) ұсыну туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________ (астана, облыс, республикалық маңызы бар қала) "Ата жолы" карталары тіркелген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жергілікті атқарушы органының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіріс хат-хабарлар ретінде № ___________________________________(күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркелгенін хабарлаймыз және заңда белгіленген тәртіппен және мерзімдерде қаралатын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке мынадай құжаттар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)_____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)_____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ..)_____________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қабылданды________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда), лауазымы).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________ (қолы) / _________ (Күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>