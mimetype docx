--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3bf85b5" w14:textId="3bf85b5">
+    <w:p w14:paraId="dfe7fe5" w14:textId="dfe7fe5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -169,160 +169,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2023 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес, </w:t>
+      "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының 11-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-4) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының 2) тармақшасына сәйкес, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 55</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -341,51 +331,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес қоса беріліп отырған жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру немесе ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру қағидалары мен шарттары бекітілсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес қоса беріліп отырған Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру немесе ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру қағидалары мен шарттары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1642,114 +1632,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру және ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және жұмыс берушілерге шетелдік жұмыс күшін тартуға, сондай-ақ корпоративішілік ауыстыруды жүзеге асыруға рұқсаттар беру немесе ұзарту тәртібі мен шарттарын айқындайды.</w:t>
+      1. Осы Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру және ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру қағидалары мен шарттары (бұдан әрі – Қағидалар) "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-4) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және жұмыс берушілерге шетелдік жұмыс күшін тартуға, сондай-ақ корпоративішілік ауыстыруды жүзеге асыруға рұқсаттар беру немесе ұзарту тәртібі мен шарттарын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z146" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1926,70 +1958,184 @@
         <w:t>
       9) шетелдік жұмыс күшін тартуға арналған квота – Қазақстан Республикасының аумағында еңбек қызметін жүзеге асыру үшін жұмыс берушіге тартуға рұқсат етілген шетелдік жұмыс күшінің рұқсат етілетін шекті саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z155" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) шетелдік жұмыс күшін тартуға рұқсат – Қазақстан Республикасына шетелдік жұмыс күшін тарту үшін жұмыс берушіге жергілікті атқарушы орган беретін белгіленген нысандағы құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z156" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) migration.enbek.kz ақпараттық жүйесі – көшіп-қонушыларды есепке алуды және олардың қозғалысын, сондай-ақ көші-қон саласында қызметтер көрсетудің мониторингін қамтамасыз ететін Электрондық еңбек биржасы (enbek.kz) цифрлық экожүйесінің кіші жүйесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2008,134 +2154,434 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="24"/>
+    <w:bookmarkStart w:name="z141" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. Ішкі еңбек нарығында тиісті кандидатураларды іздеуді жұмыс беруші бос жұмыс орындарының болуы туралы мәліметтерді Қазақстан Республикасы Әлеуметтік кодексінің 103-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық еңбек биржасына (www.enbek.kz) жіберу жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс беруші электрондық еңбек биржасына бос жұмыс орнының (орындарының) болуы туралы мәліметтерді берген күннен бастап күнтізбелік 15 (он бес) күн өткен соң орналастырылған бос жұмыс орнын жариялау кодын көрсете отырып, шетелдік жұмыс күшін тартуға рұқсат беру туралы өтініш жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 2-1-тармақпен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-2-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Өтінішті жолдау кезінде "Шетелдік жұмыс күші" ақпараттық жүйесі тартылған шетелдік жұмыскерлермен тіркелген еңбек шарттары туралы деректерді алу үшін "Еңбек шарттарын есепке алудың бірыңғай жүйесі" (бұдан әрі – ЕШЕБЖ) және "Көші-қон полициясы" ақпараттық жүйелерімен өзара іс-қимылды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 2-2-тармақпен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу кезінде халықтың көші-қоны мәселелері жөніндегі уәкілетті орган әділет органдарында мемлекеттік тіркеуден өткеннен кейін 3 (үш) жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тарау 2-1-тармақпен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 2-3-тармақпен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2148,291 +2594,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="25"/>
-[...15 lines deleted...]
-      2-2. Өтінішті жолдау кезінде "Шетелдік жұмыс күші" ақпараттық жүйесі тартылған шетелдік жұмыскерлермен тіркелген еңбек шарттары туралы деректерді алу үшін "Еңбек шарттарын есепке алудың бірыңғай жүйесі" (бұдан әрі – ЕШЕБЖ) және "Көші-қон полициясы" ақпараттық жүйелерімен өзара іс-қимылды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жұмыс берушілерге шетелдік жұмыс күшін тартуға, сондай-ақ корпоративішілік ауыстыруды жүзеге асыруға рұқсат беру немесе ұзарту тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z16" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру немесе ұзарту тәртібі мен шарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тарау 2-2-тармақпен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...152 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="29"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру немесе ұзарту" мемлекеттік қызметін алу үшін жұмыс беруші не ол уәкілеттік берген тұлға "электрондық үкіметтің" www.egov.kz (бұдан әрі – ЭҮП), www.elicense.kz веб-порталы немесе migration.enbek.kz порталы арқылы шетелдік жұмыс күшінің еңбек қызметін жүзеге асыру орны бойынша жергілікті атқарушы органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2447,51 +2794,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру немесе ұзарту" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – мемлекеттік қызметті көрсетуге қойылатын талаптар тізбесі) көрсетілген құжаттарды қоса, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2530,730 +2876,1048 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="30"/>
+    <w:bookmarkStart w:name="z18" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Процестің сипаттамаларын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызмет стандартында келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z19" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z19" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шетелдік жұмыс күшін тартуға рұқсатты (бұдан әрі – рұқсат) беру немесе ұзарту тәртібі мен шарттарын айқындау мақсатында жұмыскерлердің мынадай санаттары белгіленеді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірінші санат – басшылар мен олардың орынбасарлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші санат – кәсіптік стандарттарда, басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығында, ұйымдардың басшылары, мамандары және басқа да қызметшілері лауазымдарының үлгілік біліктілік сипаттамаларында белгіленген біліктілік талаптарына сәйкес келетін құрылымдық бөлімшелердің басшылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үшінші санат – кәсіптік стандарттарда, басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығында, ұйымдар басшылары, мамандары және басқа да қызметшілері лауазымдарының үлгілік біліктілік сипаттамаларында белгіленген біліктілік талаптарына сәйкес келетін мамандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) төртінші санат – кәсіптік стандарттарда, Жұмысшылардың жұмыстары мен кәсіптерінің Бірыңғай тарифтік-біліктілік анықтамалығында, жұмысшылар кәсіптерінің тарифтік-біліктілік сипаттамаларында белгіленген біліктілік талаптарына сәйкес келетін білікті жұмысшылар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жергілікті атқарушы орган өтініш берілген күнді есептемегенде бір жұмыс күні ішінде келіп түскен құжаттарды қарайды және жұмыс беруші не ол уәкілеттік берген тұлға ұсынған құжаттар топтамасының толықтығы мен дұрыстығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттарды толық ұсынбаған және (немесе) белгіленген нысан бойынша құжаттарды толтырмаған, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған кезде жергілікті атқарушы орган өтінішті қабылдаудан бас тартуды (белгіленген нысан бойынша ұсынылмаған және (немесе) толтырылмаған құжаттарды және өзге де құжаттарды көрсете отырып) жүргізеді ережелерге сәйкес сәйкессіздіктер).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы орган басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған өтінішті қабылдаудан бас тарту ЭҮП-дағы "жеке кабинетке" электрондық құжат нысанында өтініш берушіге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жергілікті атқарушы органның қызметкері жұмыс беруші өтініш пен мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттарды ұсынған кезде оларды қабылдауды және тіркеуді өтініш келіп түскен күннен кейін бір жұмыс күні ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс беруші жұмыс уақыты аяқталғаннан кейін, еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжаттар, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), рұқсаттарды бергені үшін алымды төлеу туралы мәліметтерді жұмыс беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы орган өтініш тіркелген сәттен бастап алты жұмыс күні ішінде құжаттарды мемлекеттік қызметті көрсетуге қойылатын талаптар тізбесіне сәйкес келуін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Рұқсатты беру не беруден бас тарту туралы шешім жұмыс берушінің құжаттары тіркелген күннен бастап жеті жұмыс күні ішінде жергілікті атқарушы орган басшысының бұйрығы түрінде қабылданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бірінші санат – басшылар мен олардың орынбасарлары;</w:t>
-[...109 lines deleted...]
-      Жергілікті атқарушы орган басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған өтінішті қабылдаудан бас тарту ЭҮП-дағы "жеке кабинетке" электрондық құжат нысанында өтініш берушіге жіберіледі.</w:t>
+      Жұмыс берушінің рұқсат алуға өтінішін бір әкімшілік-аумақтық бірлік шегінде жергілікті атқарушы орган Жұмыс берушінің құжаттары қабылданған күннен бастап жеті жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісуші жергілікті атқарушы орган үш жұмыс күні ішінде (жұмыс берушінің құжаттары қабылданған күннен бастап) біреуден астам әкімшілік-аумақтық бірлік шегінде қолданысы бар рұқсат беруді жергілікті атқарушы органға келісу туралы шешім ұсынады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органның біреуден артық әкімшілік-аумақтық бірлік шегінде қолданысы бар рұқсатты беруі немесе ұзартуы келісуші жергілікті атқарушы органның оң шешімін алғаннан кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісуші жергілікті атқарушы орган үш жұмыс күні ішінде (жұмыс берушінің құжаттары қабылданған күннен бастап) тиісті әкімшілік-аумақтық бірлікте рұқсатты беру немесе ұзарту туралы келісу не келісуден бас тарту туралы шешім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="33"/>
-[...329 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="35"/>
+    <w:bookmarkStart w:name="z23" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Ұсынылған құжаттар бойынша дәлелді ескертулер туралы шешім қабылдаған кезде жергілікті атқарушы органның орындаушысы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі - ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс берушіге не ол уәкілеттік берген тұлғаға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны туралы хабарламаны жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының қарсылығын алдын ала шешім бойынша көрсетілетін қызметті беруші оны алған күннен бастап 2 жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша жергілікті атқарушы орган шетелдік жұмыс күшін тартуға рұқсат беруге өтінішті қабылдау туралы шешім қабылдайды немесе мемлекеттік қызмет көрсетуден дәлелді бас тартуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың төртінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы орган басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған өтінішті одан әрі қараудан дәлелді бас тарту ЭҮП-дағы "жеке кабинеткеә электрондық құжат нысанында өтініш берушіге жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3285,71 +3949,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z24" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жергілікті атқарушы орган шетелдік жұмыс күшін тартуға рұқсатты беру, ұзарту не беруден, ұзартудан бас тарту туралы шешім қабылдаған кезде "Әкімшілік іс жүргізулердің бірыңғай тізілімін", "Көші-қон полициясы" ақпараттық жүйелерінде, "ЕҚжҚ" АЖ-да тіркелген бұзушылықтар туралы мәліметтердің, сондай-ақ "ШЖК" ААЖ, "ЕШЕБЖ" ИАЖ-да мәліметтердің болуына тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3462,70 +4222,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="37"/>
+    <w:bookmarkStart w:name="z26" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Рұқсатты беруден бас тарту туралы шешім қабылдау үшін негіздер болған кезде жергілікті атқарушы орган ҚР ӘРПК 73-бабына сәйкес жұмыс берушінің "жеке кабинетіне" не телекоммуникациялық құралдар арқылы мемлекеттік қызмет көрсету туралы алдын ала шешім туралы хабарламаны жібереді/хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Хабарламада осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3602,152 +4362,258 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="38"/>
+    <w:bookmarkStart w:name="z27" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Рұқсат беру туралы шешім қабылданған жағдайда, жергілікті атқарушы орган оны қабылдаған күннен кейін бір жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы орган басшысының ЭЦҚ қойылған электрондық құжат нысанында жұмыс берушінің "жеке кабинетіне" хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z28" w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z28" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Төртінші санат бойынша рұқсат беру кезінде жұмыс беруші алты айдан бір жылға дейінгі кезеңде шетелдік жұмыскерлерді төртінші санатқа жататын бірдей лауазымдар немесе өзге де лауазымдар бойынша қазақстандық азаматтарға ауыстыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рұқсаттарды беру кезінде шетелдік жұмыскерлерді қазақстандық азаматтарға ауыстыруды келісу осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шетелдік жұмыс күшін тартуға рұқсат алған жұмыс берушілер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3820,372 +4686,372 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="40"/>
+    <w:bookmarkStart w:name="z29" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Маусымдық шетелдік жұмыскерлерді тартуға рұқсат беру "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14-6) тармақшасына сәйкес айқындалатын кәсіптер тізбесі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z30" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жергілікті атқарушы орган халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бөлген квота шегінде рұқсат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z136" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Шетелдік жұмыскерлерді тартуға рұқсат Қазақстан Республикасының аумағында еңбек қызметін жүзеге асыру үшін жұмыс берушілер тартатын шетелдік жұмыс күшінің білім деңгейі (кәсіптік даярлығы) және практикалық жұмыс тәжірибесі (өтілі) кәсіптік стандарттарға немесе Жұмыстар мен жұмысшы кәсіптерінің бірыңғай тарифтік-біліктілік анықтамалығына және Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығына, ұйымдар басшылары, мамандары және басқа да қызметшілері лауазымдарының үлгілік біліктілік сипаттамаларына сайкес келгенде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 16-1-тармақпен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тиісті әкімшілік-аумақтық бірліктің аумағында қолданыстағы, бұрын берілген рұқсаттардың саны халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бөлген тиісті күнтізбелік жылға шетелдік жұмыс күшін тартуға арналған квота санынан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z32" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Біреуден артық әкімшілік-аумақтық бірлік шегінде әрекет ете отырып, шетелдік жұмыс күшін тартуға рұқсат беру аумағына жұмыс беруші рұқсатты беруге немесе ұзартуға өтініш берілген жергілікті атқарушы органның (дардың) рұқсатының қолданылуын таратуға өтініш білдірген жергілікті атқарушы органның келісуі шартымен жүзеге асырылады</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z30" w:id="41"/>
-[...15 lines deleted...]
-      16. Жергілікті атқарушы орган халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бөлген квота шегінде рұқсат береді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісу Мемлекеттік қызметті көрсетуге қойылатын талаптар тізбесінің 9-тармағында көзделген бас тарту үшін негіздер болмаған кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жергілікті атқарушы органның рұқсаттарды беруі немесе ұзартуы мынадай шарттар сақталған кезде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z136" w:id="42"/>
-[...260 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жіберуші тараптың персоналды ұсыну жөніндегі қызметтер көрсетуге арналған шарт шеңберінде еңбек қызметін жүзеге асыратын қызметкерлерін ескере отырып, бірінші және екінші санаттарға жататын жұмыскерлердің тізімдік санының кемінде 70 %-ы Қазақстан Республикасы азаматтарының саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4234,90 +5100,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыс беруші кадрлардағы жергілікті қамту туралы ақпаратты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жергілікті атқарушы органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="46"/>
+    <w:bookmarkStart w:name="z34" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші мыналарға қолданылмайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыскерлер саны 20 адамнан аспайтын шағын кәсіпкерлік субъектілері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4466,90 +5332,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="48"/>
+    <w:bookmarkStart w:name="z35" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Инвестициялық басым жобалар үшін кадрлардағы жергілікті қамту жөніндегі шарттарды аумағында жобалар іске асырылатын жергілікті атқарушы органмен және халықты жұмыспен қамту мәселелері жөніндегі уәкілетті органмен келісім бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленген нысан бойынша мүдделі орталық мемлекеттік органдар айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z36" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Рұқсатты бергені және (немесе) ұзартқаны үшін жұмыс берушілерден Қазақстан Республикасының Үкіметі белгілеген Қазақстан Республикасына шетелдік жұмыс күшін тартуға рұқсатты бергені және (немесе) ұзартқаны үшін алым мөлшерлемелеріне сәйкес салық алымы (бұдан әрі – алым) алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасына шетелдік жұмыс күшін тартуға рұқсат алу немесе ұзарту кезінде біреуден артық әкімшілік-аумақтық бірлік шегінде алым рұқсатта көрсетілген әрбір әкімшілік-аумақтық бірлік бюджетіне төленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4664,90 +5550,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="49"/>
+    <w:bookmarkStart w:name="z37" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Жұмыс беруші рұқсат беру туралы хабарламаны осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес алған күннен бастап он жұмыс күні ішінде жергілікті атқарушы органға рұқсат бергені үшін алымның енгізілгенін растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыс беруші хабарламаны алған күннен бастап он жұмыс күні ішінде алымның енгізілгенін растайтын құжаттарды жергілікті атқарушы органға ұсынбаған кезде, жергілікті атқарушы органның рұқсат беру туралы шешімі, сондай-ақ рұқсаттың қолданылуы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4780,90 +5666,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Бас тарту туралы хабарлама осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы орган басшысының ЭЦҚ қойылған электрондық құжат нысанында жұмыс берушінің "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="50"/>
+    <w:bookmarkStart w:name="z38" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Жергілікті атқарушы орган рұқсат бергені үшін алымның енгізілгенін растайтын құжаттарды алған күннен бастап бір жұмыс күні ішінде жергілікті атқарушы орган басшысының ЭЦҚ қойылған электрондық құжат нысанында рұқсатты қалыптастырады және жұмыс берушінің "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z137" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z137" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1. Жұмыс берушілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Еңбек кодексінің (бұдане әрі – Кодекс) 23-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4978,70 +5864,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="52"/>
+    <w:bookmarkStart w:name="z39" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Шетелдік жұмыс күшін тартуға рұқсаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші санат үшін – рұқсат мерзімін бір, екі немесе үш жылға ұзартумен, жұмыс берушінің өтініші негізінде бір, екі немесе үш жылға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5152,90 +6038,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="53"/>
+    <w:bookmarkStart w:name="z40" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Осы Қағидалардың шетелдік қызметкерлерге қолданылатын ережесі корпоративішілік ауыстыру шеңберінде немесе осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасында жұмыс істеу үшін тартылатын шетелдіктер мен азаматтығы жоқ адамдарға да қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5284,70 +6170,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="54"/>
+    <w:bookmarkStart w:name="z138" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-1. Егер халықаралық шартта немесе Қазақстан Республикасының заңнамасында өзгеше тәртіп көзделмесе, жергілікті атқарушы орган білім туралы құжаттардағы заңдастыру мөртабанының немесе апостильдің түпнұсқалығын белгілеу мақсатында Қазақстан Республикасының Сыртқы істер министрлігіне тиісті сұрау салуларды жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5386,128 +6272,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="55"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z42" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Басқа шетелдік қызметкерге бұрын берілген рұқсатты қайта ресімдеуге рұқсат берілген шетелдік қызметкер жұмыс орнына келмеген немесе онымен еңбек шартын бұзған, хаттың немесе ауысу туралы келісімнің қолданылу мерзімі аяқталғанға дейін мерзімінен бұрын тоқтатылған, шетелдік жұмыс күшін тартуға арналған рұқсаттың қолданылу мерзімі аяқталғанға дейін, оның біліктілік талаптарына сәйкес жаңа нөмір берілген кезде жол беріледі. Кодексінің 16-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-1) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен, осы Қағидаларда белгіленген тәртіппен бастапқыда берілген рұқсаттың қолданылу мерзімі өткенге дейін қалған мерзімге осы кәсіп үшін белгіленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте жұмыс беруші жергілікті атқарушы органға осы Қағидаларда көзделген рұқсат қайта ресімделетін шетелдік қызметкерге құжаттарды жібереді. Бастапқыда берілген рұқсат осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес тоқтатылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="56"/>
+    <w:bookmarkStart w:name="z43" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Басқа шетелдік жұмыскерге бұрын берілген рұқсатты қайта ресімдеу туралы шешімді жергілікті атқарушы орган құжаттар қабылданған күннен бастап бес жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы органның рұқсатты қайта ресімдеу бойынша қабылданған шешімі туралы хабарлама жергілікті атқарушы орган басшысының ЭЦҚ қойылған электрондық құжат нысанында жұмыс берушінің "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5564,90 +6470,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="57"/>
+    <w:bookmarkStart w:name="z44" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Рұқсаттың қолданылу мерзімін ұзартуға күнтізбелік алпыс күннен ерте емес және рұқсаттың қолданылу мерзімі аяқталғанға дейін күнтізбелік отыз күннен кешіктірілмей жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z45" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z45" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Жергілікті атқарушы орган ұсынылған құжаттар негізінде құжаттарды қабылдаған күннен бастап екі жұмыс күні ішінде шетелдік жұмыс күшін тартуға рұқсат беру мерзімін ұзарту немесе ұзартудан бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жергілікті атқарушы органның рұқсаттың қолданылу мерзімін ұзарту туралы оң шешімі болған кезде рұқсат осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5734,207 +6640,436 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="59"/>
+    <w:bookmarkStart w:name="z47" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Жергілікті атқарушы орган жұмыс берушіге рұқсат беру мерзімін ұзарту туралы не ұзартудан бас тарту туралы хабарламаны электрондық құжат нысанында жұмыс берушінің "жеке кабинетіне" ұзарту туралы шешім қабылданған күннен кейін бір жұмыс күні ішінде не шетелдік жұмыс күшін тартуға рұқсат беру мерзімін ұзартудан бас тарту туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z48" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Жұмыс беруші рұқсатты ұзарту туралы хабарламаны алған күннен бастап он жұмыс күні ішінде жергілікті атқарушы органға рұқсатты ұзартқаны үшін алым енгізілгенін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z49" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Жұмыс беруші хабарламаны алған күннен бастап он жұмыс күні ішінде алымның енгізілгенін растайтын құжаттарды жергілікті атқарушы органға ұсынбаған жағдайда, жергілікті атқарушы орган шетелдік жұмыс күшін тартуға арналған рұқсаттың қолданылуын тоқтату туралы шешім қабылдайды және жұмыс берушінің "жеке кабинетіне" бас тарту туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z50" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Жергілікті атқарушы орган рұқсатты ұзартқаны үшін алымның енгізілгенін растайтын құжаттарды алған күннен бастап бір жұмыс күні ішінде жергілікті атқарушы орган басшысының ЭЦҚ қойылған электрондық құжат нысанында рұқсатты қалыптастырады және жұмыс берушінің "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      37-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Жергілікті атқарушы орган ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Жергілікті атқарушы орган берген рұқсат басқа жұмыс берушілерге берілмейді, тек тиісті әкімшілік-аумақтық бірліктің аумағында ғана қолданылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z48" w:id="60"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте жұмыс берушінің рұқсаттар алынған шетелдік жұмыскерлерді басқа әкімшілік-аумақтық бірліктердің аумағындағы кәсіпорындарға, ұйымдарға іссапарға жіберуіне бір күнтізбелік жыл ішінде күнтізбелік тоқсан күннен аспайтын мерзімге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      39-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Қызметін Қазақстан Республикасында филиал, өкілдік құрмай жүзеге асыратын шетелдік заңды тұлға – жұмыс беруші өз жұмыскерлерін жұмыстарды орындауға, жабдықты монтаждау және пайдалануға беру бойынша қызметтерді көрсетуге арналған келісімшарт бойынша Қазақстан Республикасына жіберген жағдайда не шетелдік заңды тұлға – жұмыс беруші өз жұмыскерлерін Қазақстан Республикасына жұмыстарды орындау, қызметтерді көрсету үшін онда мұндай шетелдік заңды тұлға – жұмыс берушінің тікелей немесе жанама қатысу акциясы немесе үлесі бар шетелдік заңды тұлғаның еншілес ұйымына, өкілдігіне, филиалына жіберген жағдайда, пайдасына жұмыстар орындалатын ұйымның уәкілетті адамы ЭҮП арқылы шетелдік жұмыс күшінің еңбек қызметін жүзеге асыру орны бойынша жергілікті атқарушы органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5949,51 +7084,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметін көрсету үшін қажетті құжаттар тізбесінде көрсетілген құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6032,70 +7166,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="66"/>
+    <w:bookmarkStart w:name="z54" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Шетелдік жұмыс күшін тартуға рұқсат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рұқсатта көрсетілген лауазымға сәйкес келмейтін кәсіп немесе мамандық бойынша шетелдік жұмыскерді тарту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6246,70 +7380,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="67"/>
+    <w:bookmarkStart w:name="z55" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Шетелдік жұмыс күшін тартуға рұқсат мынадай жағдайларда өзінің қолданылуын тоқтатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ол берілген мерзім өткеннен кейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6392,90 +7526,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) басқа шетелдік қызметкерге рұқсатты қайта ресімдеу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы орган осы тармақтың 2), 4) және 6) тармақшаларында көзделген рұқсаттың қолданылуын тоқтату туралы шешім қабылданған күннен бастап үш жұмыс күні ішінде облыстың, республикалық маңызы бар қаланың, астананың Қазақстан Республикасы Ішкі істер министрлігінің (бұдан әрі – ҚР ІІМ) аумақтық органына рұқсаттың қолданылуын тоқтату туралы ақпарат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="68"/>
+    <w:bookmarkStart w:name="z139" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41-1. "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру талап етілмейтін шетелдіктер мен азаматтығы жоқ адамдарды қоспағанда, жұмыс берушінің рұқсатынсыз шетелдік жұмыскерлерді тартуға, сондай-ақ рұқсатта көрсетілген кәсіпке немесе мамандыққа сәйкес келмейтін кәсіп немесе мамандық бойынша шетелдік жұмыскерді тартуға жол берілмейді. Мұндай жағдайларда осындай факт анықталған күннен бастап он екі ай ішінде жаңа рұқсаттар берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6514,168 +7648,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="69"/>
+    <w:bookmarkStart w:name="z56" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Осы Қағидалардың жұмыс берушілерге қолданылатын ережесі корпоративішілік ауыстыру шеңберінде немесе осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шетелдік жұмыс күшін тартатын, Қазақстан Республикасының аумағында тіркелген шетелдік заңды тұлғаның заңды тұлғаларына, филиалдарына, өкілдіктеріне де қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z57" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z57" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Корпоративішілік ауыстыру шеңберінде жүзеге асырылатын шетелдік жұмыс күшін тартуға рұқсаттарды беру немесе ұзарту шарттары мен тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z58" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z58" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Корпоративішілік ауыстыру кезеңінде шетелдік қызметкерге жұмыс уақыты мен демалыс уақыты режимі, сондай-ақ қабылдаушы тараптың еңбек қауіпсіздігі мен еңбекті қорғау жөніндегі талаптары қолданылады, бұл ретте еңбек қатынастары шетелдік қызметкер мен корпоративішілік ауыстыру жүзеге асырылатын заңды тұлға арасында келісілген еңбек шартымен (немесе еңбек қатынастарын растайтын өзге де құжатпен) реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z59" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z59" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Корпоративішілік ауыстыру шеңберінде жүзеге асырылатын шетелдік жұмыс күшін тартуға рұқсаттарды беру немесе ұзарту тегін негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z60" w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z60" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Корпоративішілік ауыстыру шеңберінде шетелдік қызметкерлерді тарту шарттарын айқындау мақсатында қызметкерлердің мынадай санаттары белгіленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) басшылар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6686,89 +7820,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) менеджерлер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мамандар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="74"/>
+    <w:bookmarkStart w:name="z61" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыскерлерді тартуға рұқсат басшының, менеджердің және маманның ел аумағында құрылған заңды тұлғада кемінде бір жыл жұмыс тәжірибесі болған жағдайда беріледі – корпоративішілік ауыстыру жүзеге асырылатын Қазақстан Республикасының аумағынан тыс жерде орналасқан және жұмыс істейтін Дүниежүзілік сауда ұйымының мүшесі және шетелдік жұмыскерлердің Қазақстан Республикасында қолданылатын басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығына, басшылар, мамандар және басқа да қызметшілер лауазымдарының үлгілік біліктілік сипаттамаларына, сондай-ақ Қазақстан Республикасының 01-99 "Қызмет сыныптауышы" мемлекеттік ссыныптауышына сәйкес біліктілік талаптарына сәйкестігі қызметкердің біліктілігі мен кәсіби тәжірибесі туралы корпоративішілік ауыстыру жүзеге асырылатын заңды тұлғаның хатымен, сондай-ақ қызметкердің қажетті біліктілігі мен кәсіби жұмыс тәжірибесі бар екенін растайтын қабылдаушы Тараптың хатымен расталған кезде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корпоративішілік ауыстыру шеңберінде ауыстырылатын басшылар мен менеджерлердің лауазымдары басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығына, басшылар, мамандар және басқа да қызметшілер лауазымдарының үлгілік біліктілік сипаттамаларына, сондай-ақ Қазақстан Республикасының 01-99 "Қызмет сыныптауышы" Мемлекеттік сыныптауышына сәйкес басшылар лауазымдары үшін белгіленген біліктілікке қойылатын талаптарға сәйкес келуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      47-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыскерлерді тартуға рұқсат алу үшін жұмыс беруші не ол уәкілеттік берген тұлға ЭҮП арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6783,108 +8032,107 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесінде көрсетілген құжаттарды қоса бере отырып, шетелдік жұмыс күшінің еңбек қызметін жүзеге асыру орны бойынша жергілікті атқарушы органға өтінішті </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынады осы Қағидаларға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z63" w:id="76"/>
+    <w:bookmarkStart w:name="z63" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Жергілікті атқарушы орган құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс беруші жұмыс уақыты аяқталғаннан кейін, еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс беруші құжаттарды берген кезде жұмыс берушінің "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алған күнін көрсете отырып, мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="77"/>
+    <w:bookmarkStart w:name="z64" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Өтінішті қабылдаған жергілікті атқарушы органның қызметкері құжаттарды тіркеу күнін қоспағанда, екі жұмыс күні ішінде жұмыс берушіден қабылданатын құжаттар топтамасының толықтығы мен дұрыстығын тексереді және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6899,71 +8147,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттар толық көлемде ұсынылмаған және (немесе) белгіленген нысан бойынша толтырылмаған, сондай-ақ ұсынылған құжаттардың және (немесе) құжаттардың дұрыс емесігі анықталған жағдайларда осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z65" w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z65" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыскерлерді тартуға рұқсат беру не беруден бас тарту туралы шешімді жергілікті атқарушы орган Жұмыс берушінің құжаттары қабылданған күннен бастап жеті жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7002,150 +8250,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="79"/>
+    <w:bookmarkStart w:name="z66" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жергілікті атқарушы орган корпоративішілік ауыстыру шеңберінде рұқсат беру не беруден бас тарту туралы қабылданған шешім туралы жұмыс берушіні ол қабылданған күннен кейін бір жұмыс күні ішінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z67" w:id="80"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z67" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыскерлерді тартуға рұқсат беру туралы шешім қабылданған жағдайда, жергілікті атқарушы орган осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы орган басшысының ЭЦҚ қойылған электрондық құжат нысанында жұмыс берушінің "Жеке кабинетіне" хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z68" w:id="81"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z68" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Рұқсатты беру және ұзарту бойынша жергілікті атқарушы орган қабылдаған шешім туралы нәтиже осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында жұмыс берушінің "жеке кабинетіне" жергілікті атқарушы орган басшысының қол қойылған ЭЦҚ-мен жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Корпоративішілік ауыстыру шеңберінде шетелдік жұмыскерлерді тартуға рұқсат беруден бас тарту туралы шешім қабылдаған кезде жергілікті атқарушы орган жұмыс берушінің "жеке кабинетіне" мемлекеттік қызметті көрсетуге қойылатын талаптар тізбесінің 9-тармағына сәйкес негіздемесін көрсете отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7222,70 +8470,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="82"/>
+    <w:bookmarkStart w:name="z69" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Рұқсат беру кезінде жұмыс беруші өз таңдауы бойынша мынадай ерекше шарттардың бірін таңдап алады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тартылатын шетелдік жұмыскер мамандығы бойынша Қазақстан Республикасының азаматтары арасынан өз жұмыскерлерін кәсіптік даярлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7346,140 +8594,140 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="83"/>
+    <w:bookmarkStart w:name="z70" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Жұмыс берушіде кадрларда жергілікті қамтуды ұлғайту жөніндегі бағдарлама болған кезде ерекше шарттарды қабылдау талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z71" w:id="84"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z71" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Корпоративішілік аудару кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       менеджерді алса - жұмыс беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7512,110 +8760,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       маманды алса -жұмыс беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 3) және 4) тармақшаларында көзделген шарттардың бірін таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="85"/>
+    <w:bookmarkStart w:name="z72" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Жұмыс беруші шетелдік жұмыс күшін тартуға берілетін рұқсаттар санына сәйкес ерекше шарттардың санын қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z73" w:id="86"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z73" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Рұқсат алу үшін қабылданатын ерекше шарттар туралы ақпарат Қағидаларға 8-қосымшаға сәйкес нысан бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z74" w:id="87"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z74" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Көзделген шетелдік жұмыс күшін тартуға арналған рұқсаттардың шарттарын орындау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7648,814 +8896,928 @@
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) және 2) тармақшаларымен рұқсаттың қолданылу мерзімінің алғашқы алты айы ішінде басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="88"/>
+    <w:bookmarkStart w:name="z75" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыскерлерді тартатын жұмыс беруші корпоративішілік ауыстыру шеңберінде тартылатын, тиісті санаттағы қазақстандық кадрлар санына елу пайыздан аспайтын шетелдік жұмыскерлер (менеджерлер мен мамандар) санының пайыздық арақатынасын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Корпоративішілік ауыстыру шеңберінде шетелдік қызметкерлерді тарту кезінде кадрлардағы жергілікті қамту туралы ақпаратты жұмыс беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жергілікті атқарушы органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="89"/>
+    <w:bookmarkStart w:name="z76" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Шетелдік қызметкерді басшы лауазымдарына тарту кезінде Қазақстан Республикасы азаматтарының санына арақатынасты сақтау жөніндегі талаптар қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">62. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Басқа шетелдік қызметкерге корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға бұрын берілген рұқсатты қайта ресімдеу біліктілік талаптарына сәйкес болған кезде жаңа нөмір бере отырып, шетелдік жұмыс күшін тарту, осы Қағидаларға 3-қосымшаға сәйкес мемлекеттік қызмет көрсету үшін қажетті мемлекеттік қызмет стандартының құжаттар тізбесінде көрсетілген құжаттармен расталған шетелдік жұмыс күшін тартуға рұқсат берілген шетелдік қызметкер жұмыс орнына келмеген немесе онымен еңбек шартын бұзған, хаттың немесе ауыстыру туралы келісімнің қолданылу мерзімі рұқсаттың қолданылу мерзімі аяқталғанға дейін мерзімінен бұрын тоқтатылған жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта ресімделген рұқсат бастапқыда берілген рұқсаттың қолданылу мерзімі аяқталғанға дейін қалған мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға бұрын берілген рұқсатты басқа шетелдік жұмыскерге қайта ресімдеу туралы шешімді жергілікті атқарушы орган құжаттар қабылданған күннен бастап бес жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 64-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға арналған рұқсаттың қолданылу мерзімін ұзартуға күнтізбелік алпыс күннен ерте емес және рұқсаттың қолданылу мерзімі аяқталғанға дейін күнтізбелік отыз күннен кешіктірілмей жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z81" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Корпоративішілік ауыстыру шеңберінде рұқсатты ұзарту туралы шешімді жергілікті атқарушы орган Қағидаларға сәйкес құжаттар қабылданған күннен бастап бес жұмыс күні ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 66-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="90"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z82" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Жергілікті атқарушы орган жұмыс берушіге рұқсат беру мерзімін ұзарту не ұзартудан бас тарту туралы хабарламаны" корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға рұқсат беру мерзімін ұзарту туралы не ұзартудан бас тарту туралы шешім қабылданған күннен кейін бір жұмыс күні ішінде электрондық құжат нысанында жұмыс берушінің жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 64-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 93</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+        <w:t xml:space="preserve">      68-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="92"/>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Жергілікті атқарушы орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z84" w:id="96"/>
+    <w:bookmarkStart w:name="z84" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Рұқсатты ұзарту кезінде жұмыс беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өз таңдау бойынша ерекше шарттардың бірін таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z85" w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z85" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. Рұқсатты ұзарту үшін қабылданатын ерекше жағдайлар туралы ақпарат осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z86" w:id="98"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z86" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. Шетелдік жұмыс күшін тартуға рұқсат беру шарттарын орындау осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>59-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z87" w:id="99"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z87" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       72. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыскерлерді тартатын жұмыс беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>60-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес пайыздық арақатынасты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">73. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="100"/>
+    <w:bookmarkStart w:name="z89" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Жергілікті атқарушы орган мынадай жағдайларда корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға қолданыстағы рұқсаттарды кері қайтарып алуды жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рұқсатта көрсетілген кәсіпке немесе мамандыққа сәйкес келмейтін кәсіп немесе мамандық бойынша шетелдік жұмыскерді тарту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8576,140 +9938,140 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 74-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="101"/>
+    <w:bookmarkStart w:name="z140" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74-1. "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру талап етілмейтін шетелдіктер мен азаматтығы жоқ адамдарды қоспағанда, жұмыс берушінің рұқсатынсыз шетелдік жұмыскерлерді корпоративішілік ауыстыру шеңберінде тартуға, сондай-ақ рұқсатта көрсетілген кәсіпке немесе мамандыққа сәйкес келмейтін кәсіп немесе мамандық бойынша шетелдік жұмыскерді тартуға жол берілмейді. Мұндай жағдайларда осындай факт анықталған күннен бастап он екі ай ішінде жаңа рұқсаттар берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8748,128 +10110,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="102"/>
+    <w:bookmarkStart w:name="z90" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға арналған рұқсаттар еңбек шартында көрсетілген, бірақ он екі айға бір реттен аспайтын мерзімге ұзарту құқығымен үш жылдан аспайтын мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек шарты болмаған кезде корпоративішілік ауыстыру мерзімі корпоративішілік ауыстыру туралы хатпен немесе келісіммен (шартпен) айқындалады, бірақ он екі айға бір реттен артық емес ұзарту құқығымен үш жылдан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="103"/>
+    <w:bookmarkStart w:name="z91" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Жергілікті атқарушы орган берген рұқсат басқа жұмыс берушілерге берілуге жатпайды, жұмыс беруші рұқсаттар алған шетелдік жұмыскерлерді өзге әкімшілік-аумақтық бірліктердің аумағындағы кәсіпорындарға, ұйымдарға іссапарға жіберуді қоспағанда, тиісті әкімшілік-аумақтық бірліктің аумағында күнтізбелік тоқсан күннен аспайтын мерзімге ғана қолданылады. бір күнтізбелік жыл ішінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z92" w:id="104"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z92" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға рұқсат мынадай жағдайларда өзінің қолданылуын тоқтатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ол берілген мерзім өткеннен кейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8898,70 +10260,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеке тұлға-жұмыс берушінің қызметі тоқтатылған, заңды тұлға – жұмыс беруші таратылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұмыс берушінің рұқсатты жергілікті атқарушы органға ерікті түрде қайтаруы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="105"/>
+    <w:bookmarkStart w:name="z93" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Жергілікті атқарушы орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) корпоративішілік ауыстыру шеңберінде жұмыс істейтін шетелдік қызметкерлердің есебін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9015,52 +10377,149 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z94" w:id="106"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      79-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. Шетелдік қызметкердің тегі, аты, әкесінің аты, жеке басын куәландыратын құжаттың нөмірі мен сериясының өзгеруіне байланысты және жұмыс беруші-Қазақстан Республикасының заңды тұлғасы немесе шетелдік заңды тұлға филиалы (өкілдігі) бірігу, қосылу, бөліну, бөліну немесе қайта құру нысанында қайта ұйымдастырылған жағдайда, сондай-ақ оның атауы немесе атауы өзгерген жағдайда рұқсатты қайта ресімдеу үшін шетелдік жұмыс күшін тартуға арналған рұқсатта көрсетілген деректемелерді, не ол уәкілеттік берген тұлға ЭҮП арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9075,387 +10534,500 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесінде көрсетілген құжаттарды қоса бере отырып, шетелдік жұмыс күшінің еңбек қызметін жүзеге асыру орны бойынша жергілікті атқарушы органға өтінішті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы орган өтініш берілген күннен бастап бес жұмыс күні ішінде жаңа нөмір бере отырып, рұқсатты қайта ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсатты қайта ресімдеу бойынша жергілікті атқарушы органның қабылданған шешімі туралы хабарлама жергілікті атқарушы орган басшысының ЭЦҚ қойылған электрондық құжат нысанында жұмыс берушінің "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      80-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       80. Шетелдік жұмыс күшін тартуға рұқсат алған жұмыс берушілер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес migration.enbek.kz ақпараттық жүйесіне ерекше шарттардың және тартылатын шетелдік жұмыс күші туралы мәліметтерді енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 80-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 80-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Шетелдік жұмыскер шетелдік жұмыс күшін тартуға рұқсат берілген жұмыс орнына келмеген жағдайда жұмыс беруші ерекше шартты орындамайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, жұмыс беруші шетелдік қызметкердің келмегені туралы хабарламаны жергілікті атқарушы органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселесі бойынша жергілікті атқарушы органның немесе оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z98" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Мемлекеттік қызметтер көрсету мәселелері бойынша жергілікті атқарушы органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану: шағым тиісті облыс, республикалық маңызы бар қалалар, астана әкімінің аппаратына беріледі, ол 5 (бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 82-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="108"/>
-[...157 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="111"/>
+    <w:bookmarkStart w:name="z99" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Көрсетілген мемлекеттік қызметтің нәтижелерімен келіспеген жағдайларда жұмыс беруші Халықты жұмыспен қамту мәселелері жөніндегі уәкілетті органға немесе Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9807,68 +11379,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(заңды немесе жеке тұлғаның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="112"/>
+    <w:bookmarkStart w:name="z101" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шетелдік жұмыс күшін тартуға рұқсатты (ларды) беруді/ұзартуды/қайта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11643,50 +13215,254 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жауапты тұлғаның тегі, аты-жөні, қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11774,340 +13550,136 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>корпоративішілік ауыстыруды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру қағидалары</w:t>
+              <w:t>жүзеге асыру қағидалары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен шарттарына</w:t>
+              <w:t>шарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="113"/>
+    <w:bookmarkStart w:name="z103" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру немесе ұзарту" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 93</w:t>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
-[...203 lines deleted...]
-      6. шетелдік жұмыскердің тегі, аты, әкесінің аты, жеке басын куәландыратын құжаттың нөмірі және сериясы өзгеруіне байланысты және жұмыс беруші-Қазақстан Республикасының заңды тұлғасы немесе шетелдік заңды тұлға филиалы (өкілдігі) қосылу, бірігу, бөлу, бөлініп шығу немесе қайта құру нысанында қайта ұйымдастырылған жағдайда, сондай-ақ шетелдік жұмыс күшін тартуға арналған рұқсатта көрсетілген оның атауы немесе деректемелер өзгерген жағдайда рұқсатты қайта ресімдеу.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12158,87 +13730,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары</w:t>
+Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру немесе ұзарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12271,87 +13843,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкімет" www.egov.kz, www.elicense.kz веб-порталы немесе migration.enbek.kz ақпараттық жүйесі</w:t>
+1. Бірінші, екінші, үшінші, төртінші санаттар бойынша шетелдік жұмыс күшін тартуға және маусымдық шетелдік жұмыскерлер үшін рұқсат беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Шетелдік жұмыс күшін тартуға рұқсатты қайта ресімдеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Шетелдік жұмыс күшін тартуға рұқсатты ұзарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға рұқсат алу немесе қайта ресімдеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға рұқсатты ұзарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Шетелдік жұмыскердің тегі, аты, әкесінің аты, жеке басын куәландыратын құжаттың нөмірі және сериясы өзгеруіне байланысты және жұмыс беруші-Қазақстан Республикасының заңды тұлғасы немесе шетелдік заңды тұлға филиалы (өкілдігі) қосылу, бірігу, бөлу, бөлініп шығу немесе қайта құру нысанында қайта ұйымдастырылған жағдайда, сондай-ақ шетелдік жұмыс күшін тартуға арналған рұқсатта көрсетілген оның атауы немесе деректемелер өзгерген жағдайда рұқсатты қайта ресімдеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12384,285 +14046,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-шетелдік жұмыс күшін тартуға рұқсат беру/ұзарту туралы қабылданған шешім туралы хабарлама – 8 (сегіз) жұмыс күні ішінде;</w:t>
-[...179 lines deleted...]
-рұқсатты ұзарту – 6 (алты) жұмыс күні.</w:t>
+Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12695,87 +14159,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+"электрондық үкіметтің" веб-порталы "www.egov.kz", "www.elicense.kz" немесе "migration.enbek.kz" порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12808,105 +14272,285 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Рұқсат беру 19 жұмыс күні ішінде жүзеге асырылады, оның ішінде: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат, қайта ресімделген және ұзартылған рұқсат не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+шетелдік жұмыс күшін тартуға рұқсат беру/ұзарту туралы қабылданған шешім туралы хабарлама – 8 (сегіз) жұмыс күні ішінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсету нәтижесін ұсыну нысаны – электрондық</w:t>
+рұқсат бергені үшін алым төлемін енгізу мерзімі шетелдік жұмыс күшін тартуға рұқсат беру/ұзарту туралы шешім қабылданған күннен бастап 10 жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рұқсатты қайта ресімдеу – 6 (алты) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рұқсатты ұзарту – 3 (үш) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біреуден артық әкімшілік-аумақтық бірлік шегінде рұқсатты беруді немесе ұзартуды келісу – 3 жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рұқсат беру немесе беруден бас тарту туралы қабылданған шешім туралы хабарлама – 4 (төрт) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рұқсат бергені үшін алым төлемін енгізу мерзімі шетелдік жұмыс күшін тартуға рұқсат беру/ұзарту туралы шешім қабылданған күннен бастап 10 жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+корпоративішілік ауыстыру шеңберінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рұқсат беру – 8 (сегіз) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рұқсатты қайта ресімдеу – 6 (алты) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рұқсатты ұзарту – 6 (алты) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12939,201 +14583,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде жұмыс берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке және заңды тұлғаларға ақылы/тегін көрсетіледі.</w:t>
-[...112 lines deleted...]
-Корпоративішілік ауыстыру шеңберінде жүзеге асырылатын шетелдік жұмыс күшін тартуға рұқсаттарды беру немесе ұзарту тегін негізде жүзеге асырылады.</w:t>
+Электрондық (толық автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13166,163 +14696,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...56 lines deleted...]
-              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының интернет-ресурсында орналастырылған.</w:t>
+Осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат, қайта ресімделген және ұзартылған рұқсат не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірінші, екінші, үшінші, төртінші санаттар бойынша және маусымдық шетелдік жұмыскелер үшін шетелдік жұмыс күшін тартуға рұқсат беру</w:t>
+Қызмет көрсету нәтижесін ұсыну нысаны – электрондық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13355,955 +14827,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызметті көрсету үшін қажетті құжаттар мен мәліметтер тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-1) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша жұмыс берушінің электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ);</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мамандығының атауы Қазақстан Республикасында қолданылатын кәсіптік стандарттарға, Басшылар, мамандар және басқа да қызметшілер лауазымдарының, ұйымдар басшылары, мамандары және басқа да қызметшілері лауазымдарының үлгілік біліктілік сипаттамаларына, Жұмыстар мен жұмысшы кәсіптерінің бірыңғай тарифтік-біліктілік анықтамалығына, жұмысшы кәсіптерінің тарифтік-біліктілік сипаттамаларының біліктілік анықтамалығына және 01-2017 "Қызмет сыныптауышы" Қазақстан Республикасының ұлттық сыныптауышына (бұдан әрі – Біліктілік талаптары) сәйкес келуін көрсете отырып, тартылатын шетелдік жұмыскерлер туралы мәліметтер (бұдан әрі – тартылатын шетелдік жұмыскерлер туралы мәліметтер);</w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға ақылы/тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) шетелдік жұмыскердің жеке басын куәландыратын құжаттың электрондық көшірмесі;</w:t>
+1) шетелдік жұмыс күшін тартуға арналған рұқсаттарды беру немесе ұзарту жөніндегі мемлекеттік көрсетілетін қызмет "Қазақстан Республикасына шетелдік жұмыс күшін тартуға рұқсат беру немесе оны ұзарту үшін алым мөлшерлемелерін белгілеу туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 3 қазандағы № 819 қаулысымен бекітілген Қазақстан Республикасына шетелдік жұмыс күшін тартуға рұқсат беру немесе оны ұзарту үшін алым мөлшерлемелеріне сәйкес ақылы негізде көрсетіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) рұқсат беру үшін алымның енгізілгенін растайтын құжат.</w:t>
-[...17 lines deleted...]
-2. Бірінші, екінші, үшінші және төртінші санаттар бойынша шетелдік жұмыскерлерді тарту кезінде: </w:t>
+2) шетелдік жұмыс күшін тартуға бұрын берілген рұқсаттарды қайта ресімдеу, сондай-ақ корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға рұқсаттарды беру, ұзарту немесе қайта ресімдеу жөніндегі мемлекеттік көрсетілетін қызмет жұмыс берушіге тегін негізде көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) жұмыс берушінің ЭЦҚ-мен куәландырылған өтініші;</w:t>
+Салық алымын төлеу осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының Қазақстан Республикасына шетелдік жұмыс күшін тартуға рұқсат беру не ұзарту туралы шешім қабылдағаны туралы хабарламаны алған күннен бастап 10 (он) жұмыс күні ішінде екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол емес нысандарда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) тартылатын шетелдік жұмыскерлер туралы мәліметтер;</w:t>
-[...721 lines deleted...]
-2) шетелдік жұмыскердің тегі, аты, әкесінің атының, жеке басын куәландыратын құжатының нөмірі мен сериясының өзгергенін, Қазақстан Республикасының жұмыс берушісі-заңды тұлғасының немесе шетелдік заңды тұлға филиалының (өкілдігінің) бірігу, қосылу, бөліну, бөлініп шығу немесе қайта құру түрінде қайта құрылуын растайтын, сондай-ақ оның атауы немесе шетелдік жұмыс күшін тартуға арналған рұқсатта көрсетілген деректемелер өзгерген жағдайда растайтын құжаттардың электрондық көірмелері</w:t>
+Корпоративішілік ауыстыру шеңберінде жүзеге асырылатын шетелдік жұмыс күшін тартуға рұқсаттарды беру немесе ұзарту тегін негізде жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14336,361 +15012,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Шетелдік жұмыс күшін тартуға рұқсат беру немесе ұзарту (қайта ресімдеу) кезінде:</w:t>
+"Электрондық үкіметтің" веб-порталының "www.egov.kz", "www.elicense.kz" немесе "migration.enbek.kz" порталының жұмыс кестесі – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (жұмыс беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады); Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары – Кодекске сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
-[...237 lines deleted...]
-6) Қазақстан Республикасының заңдарында көзделген мемлекеттік қызмет көрсетуден бас тарту үшін өзге де негіздер.</w:t>
+Бірінші, екінші, үшінші, төртінші санаттар бойынша және маусымдық шетелдік жұмыскелер үшін шетелдік жұмыс күшін тартуға рұқсат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14723,87 +15161,1395 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1. Маусымдық шетелдік жұмыскерлерді тарту кезінде: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Бизнес сәйкестендіру нөмірі және электрондық цифрлық қолтаңба болған кезде мемлекеттік қызметті, сондай-ақ www.egov.kz "электрондық үкімет" және www.elicense.kz веб-порталы немесе migration.enbek.kz порталы арқылы қашықтан қол жеткізу режимінде рұқсатты беру, қайта ресімдеу және ұзарту туралы ақпаратты алу мүмкіндігі бар. Жұмыс берушінің "электрондық үкімет" www.egov.kz және www.elicense.kz веб-порталдың немесе migration.enbek.kz порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде Мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігі бар. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары 1414, 8-800-080-7777.</w:t>
+1) жұмыс берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш (бұдан әрі – өтініш);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) тегін, атын, әкесінің атын (ол болған жағдайда) (оның ішінде латын әріптерімен), туған күнін, азаматтығын, паспорттың (жеке басты куәландыратын құжаттың) нөмірін, күнін және берген орган, тұрақты тұратын елін, шыққан елін, білімін, Кодекстің 16-бабының 16-1) тармақшасына сәйкес мамандығының атауы Қазақстан Республикасында қолданылатын кәсіптік стандарттарға, Басшылар, мамандар және басқа да қызметшілер лауазымдарының, ұйымдар басшылары, мамандары және басқа да қызметшілері лауазымдарының үлгілік біліктілік сипаттамаларына, Жұмыстар мен жұмысшы кәсіптерінің бірыңғай тарифтік-біліктілік анықтамалығына, жұмысшы кәсіптерінің тарифтік-біліктілік сипаттамаларының біліктілік анықтамалығына және 01-2017 "Қызмет сыныптауышы" Қазақстан Республикасының ұлттық сыныптауышына (бұдан әрі – Біліктілік талаптары) сәйкес келуін көрсете отырып, тартылатын шетелдік жұмыскерлер туралы мәліметтер (бұдан әрі – тартылатын шетелдік жұмыскерлер туралы мәліметтер);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) шетелдік жұмыскердің жеке басын куәландыратын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) рұқсат беру үшін алымның енгізілгенін растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. Бірінші, екінші, үшінші және төртінші санаттар бойынша шетелдік жұмыскерлерді тарту кезінде: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жұмыс берушінің ЭЦҚ-мен куәландырылған өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) тартылатын шетелдік жұмыскерлер туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының күшіне енген халықаралық шарттарында көзделген жағдайларды қоспағанда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен заңдастырылған білім туралы нотариат куәландырған құжаттардың және аудармалардың (егер құжат мемлекеттік немесе орыс тілінде толтырылмаған болса) электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жұмыстарды орындауға, қызметтер көрсетуге арналған келісімшарттың нотариат куәландырған электрондық көшірмесі және аудармасы (егер құжат мемлекеттік немесе орыс тілінде толтырылмаған болса) (егер шетелдік заңды тұлға-жұмыс беруші өз қызметін Қазақстан Республикасында филиал, өкілдік құрмай Қағидалардың 39-тармағына сәйкес жүзеге асырған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шетелдік жұмыскер мен шетелдік жұмыскерді уақытша ауыстыру жүзеге асырылатын шетелдік заңды тұлға-жұмыс беруші арасында келісілген құжаттың (хаттың немесе ауыстыру туралы келісімнің) нотариат куәландырған электрондық көшірмесі және аудармасы (егер құжат мемлекеттік немесе орыс тілінде толтырылмаған болса) (шетелдік заңды тұлға-жұмыс беруші өз жұмыскерлерін Қазақстан Республикасына жұмыстарды орындау, қызметтерді көрсету үшін мұндай заңды тұлға - жұмыс берушінің тікелей немесе жанама түрде акциялары немесе қатысу үлестері бар шетелдік заңды тұлғаның еншілес ұйымына, өкілдігіне, филиалына жіберген жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) шетелдік жұмыскердің біліктілігі мен кәсіби тәжірибесінің оны тарту жүзеге асырылатын лауазымға сәйкестігін растайтын жұмыс беруші хатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) осы Қағидалардың 14-тармағына сәйкес шетелдік жұмыс күшін тартуға рұқсат беру кезінде шетелдік жұмыскерлерді қазақстандық азаматтарға ауыстыруды орындау туралы ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша кадрлардағы жергілікті қамту туралы ақпарат (шағын кәсіпкерлік субъектілері, мемлекеттік мекемелер мен кәсіпорындарды, шетелдік заңды тұлғалардың жұмыскерлерінің саны 10 адамнан аспайтын өкілдіктері мен филиалдарын, "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының 11-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14-5) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтамалар беру немесе ұзарту қағидаларына, шетелдіктер мен азаматтығы жоқ адамдардың өз бетінше жұмысқа орналасуы үшін экономиканың басым салаларының (экономикалық қызмет түрлерінің) және оларда сұранысқа ие кәсіптердің тізбесіне сәйкес Қазақстан Республикасы ратификациялаған еңбек көші-қоны және еңбекші көшіп-қонушыларды әлеуметтік қорғау саласындағы ынтымақтастық туралы халықаралық шарттар болған кезде шығу елдері бойынша квоталар шегінде берілетін рұқсаттар бойынша Қазақстан Республикасына өз бетінше жұмысқа орналасу үшін келген шетелдік жұмыскерлерді қоспағанда); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) осы Қағидаларға 7-қосымшаға сәйкес белгіленген нысан бойынша инвестициялық басым жобалар үшін кадрлардағы жергілікті қамту шарттары туралы құжаттың нотариат куәландырған көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) осы Қағидалардың 14-тармағына сәйкес шетелдік жұмыскерлерді қазақстандық азаматтарға ауыстыру туралы ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) тиісті әкімшілік-аумақтық бірліктің аумағында қызметтер көрсету туралы шарттың электрондық көшірмесі (бірнеше әкімшілік-аумақтық бірліктер шегінде шетелдік жұмыс күшін тарту кезінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) сұрау салынатын шетелдік жұмыс күшіне қажеттілікті қанағаттандыру туралы тиісті әкімшілік аумақтық бірліктің уәкілетті органы хатының электрондық көшірмесі (бірнеше әкімшілік-аумақтық бірліктер шегінде шетелдік жұмыс күшін тарту кезінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) шетелдік жұмыскердің жеке басын куәландыратын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) рұқсат бергені үшін алымның енгізілгенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Шетелдік жұмыс күшін тартуға рұқсатты қайта ресімдеу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шетелдік жұмыс күшін тартуға рұқсатты қайта ресімдеу үшін мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесінің 2-тармағында көзделген құжаттар ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Шетелдік жұмыс күшін тартуға рұқсатты ұзарту:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жұмыс берушінің ЭЦҚ-мен куәландырылған өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) тартылатын шетелдік жұмыскерлер туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) кадрлардағы жергілікті қамту туралы ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) шетелдік жұмыскердің жеке басын куәландыратын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) рұқсат бергені үшін алымның енгізілгенін растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға рұқсат беру немесе қайта ресімдеу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жұмыс берушінің ЭЦҚ-мен куәландырылған өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) еңбек шартының (Дүниежүзілік сауда ұйымына мүше елдің аумағында құрылған, Қазақстан Республикасының аумағынан тыс жерде орналасқан және әрекет ететін заңды тұлғамен жасалған) не жұмыс берушімен (Дүниежүзілік сауда ұйымына мүше елдің аумағында құрылған, Қазақстан Республикасының аумағынан тыс жерде орналасқан және әрекет ететін заңды тұлғамен жасалған), Қазақстан Республикасында құрылған/есептік тіркеуден өткен аталған заңды тұлғаның филиалымен, өкілдігімен, аффилиирленген тұлғасымен жасалған корпоративішілік ауыстыру туралы хаттың немесе келісімнің нотариат куәландырған аудармасы (құжат қазақ немесе орыс тілінде толтырылмаған болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасында танылатын растаушы құжаттар қоса берілген жұмыскердің еңбек қызметі туралы ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) осы Қағидалардың 80-тармағына сәйкес шетелдік жұмыс күшін тартуға рұқсат беру кезінде жүктелген ерекше шарттардың орындалуы туралы ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) шетелдік жұмыскердің корпоративішілік ауыстыру жүзеге асырылатын лауазымның біліктілігі мен кәсіби тәжірибесіне сәйкестігін растайтын шетелдік заңды тұлға – жұмыс беруші хатының электрондық көшірмесі, сондай-ақ қабылдаушы тараптан жұмыскердің қажетті біліктілігі мен кәсіби жұмыс тәжірибесі бар екенін растайтын хат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша рұқсаттарды алу және ұзарту үшін қабылданатын ерекше шарттар туралы ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) осы Қағидаларға 9-қосымшаға сәйкес корпоративішілік ауыстыру шеңберінде шетелдік жұмыскерлерді тартқан кезде кадрлардағы жергілікті қамту туралы ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) кадрлардағы жергілікті қамтуды ұлғайту жөніндегі бағдарламаның электрондық көшірмесі (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) шетелдік жұмыскердің жеке басын куәландыратын құжаттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға рұқсатты ұзарту:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жұмыс берушінің ЭЦҚ-мен куәландырылған өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы Қағидалардың 80-тармағына сәйкес орындау мерзімі басталған, өткен және ағымдағы күнтізбелік жылдар үшін берілген рұқсаттардың ерекше шарттарын орындау туралы ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартқан кезде кадрлардағы жергілікті қамту туралы ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) рұқсаттардың мерзімін ұзартудың негіздемесі; шетелдік жұмыскердің жеке басын куәландыратын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) қабылданатын ерекше жағдайлар туралы ақпарат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Шетелдік жұмыскердің тегі, аты, әкесінің аты, жеке басын куәландыратын құжаттың нөмірі мен сериясының өзгеруіне байланысты және жұмыс беруші-Қазақстан Республикасының заңды тұлғасы немесе шетелдік заңды тұлғаның филиалы (өкілдігі) бірігу, қосылу, бөліну, бөлініп шығу немесе қайта құру нысанында қайта ұйымдастырылған жағдайда, сондай-ақ оның атауы немесе шетелдік жұмыс күшін тартуға арналған рұқсатта көрсетілген деректемелері өзгерген жағдайда, рұқсатты қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жұмыс берушінің ЭЦҚ-сы арқылы куәландырылған өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) шетелдік жұмыскердің тегі, аты, әкесінің атының, жеке басын куәландыратын құжатының нөмірі мен сериясының өзгергенін, Қазақстан Республикасының жұмыс берушісі-заңды тұлғасының немесе шетелдік заңды тұлға филиалының (өкілдігінің) бірігу, қосылу, бөліну, бөлініп шығу немесе қайта құру түрінде қайта құрылуын растайтын, сондай-ақ оның атауы немесе шетелдік жұмыс күшін тартуға арналған рұқсатта көрсетілген деректемелер өзгерген жағдайда растайтын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Шетелдік жұмыс күшін тартуға рұқсат беру немесе ұзарту (қайта ресімдеу) кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Қазақстан Республикасының заңдарында көзделген мемлекеттік қызмет көрсетуден бас тарту үшін өзге де негіздер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Корпоративішілік ауыстыру шеңберінде шетелдік жұмыс күшін тартуға рұқсат беру немесе ұзарту (қайта ресімдеу) кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Қазақстан Республикасының заңдарында көзделген мемлекеттік қызмет көрсетуден бас тарту үшін өзге де негіздер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі және ЭЦҚ болған кезде мемлекеттік қызметті, сондай-ақ "электрондық үкіметтің" веб-порталы "www.egov.kz", "www.elicense.kz" немесе "migration.enbek.kz" порталы арқылы қашықтан қол жеткізу режимінде рұқсатты беру, қайта ресімдеу және ұзарту туралы ақпаратты алу мүмкіндігі бар. Жұмыс берушінің "электрондық үкіметі" веб-порталының "www.egov.kz", "www.elicense.kz" немесе "migration.enbek.kz" порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде Мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігі бар. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14842,267 +16588,237 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жұмыс берушілерге шетелдік </w:t>
+              <w:t>Жұмыс берушілерге шетелдік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жұмыс күшін тартуға рұқсат </w:t>
+              <w:t>жұмыс күшін тартуға рұқсат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру және ұзарту, сондай-ақ </w:t>
+              <w:t>беру және ұзарту, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">корпоративішілік ауыстыруды </w:t>
+              <w:t>корпоративішілік ауыстыруды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүзеге асыру қағидалары </w:t>
+              <w:t>жүзеге асыру қағидалары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен шарттарына</w:t>
+              <w:t>шарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z105" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _______________________________________________________________  (рұқсат беруші органның толық атауы)</w:t>
-[...31 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> _______________________________________________________________ (рұқсат беруші органның толық атауы) Шетелдік жұмыс күшін тартуға РҰҚСАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _______________________________________________________________ </w:t>
-[...17 lines deleted...]
-      20 __ жылғы "___" _________                               № ____</w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "___" _________ № ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс беруші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15166,339 +16882,267 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тіркеу нөмірі, тіркелген күні, бизнес сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      _______________________________________________________________ жеке тұлға үшін: тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі, үйінің мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеке тұлға үшін: тегі, аты, әкесінің аты (бар болса), жеке сәйкестендіру</w:t>
-[...17 lines deleted...]
-      нөмірі, үйінің мекенжайы)</w:t>
+      Рұқсат қолданылатын аумақ ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсат қолданылатын аумақ ______________________________________</w:t>
+      Шетелдік жұмыскер______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), санаты, лауазымы/кәсібі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шетелдік жұмыскер______________________________________________</w:t>
-[...17 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса), санаты, лауазымы/кәсібі)</w:t>
+      (паспорттың/жеке куәліктің №, берілген күні және берген орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс істеу әдісі (тұрақты, вахталық)______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсатты беру үшін негіздеме _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (паспорттың/жеке куәліктің №, берілген күні және берген орган)</w:t>
-[...125 lines deleted...]
-      (тегі, аты-жөні)</w:t>
+      Рұқсаттың қолданылу мерзімі_____________бастап ___________ дейін (күні, айы, жылы) (күні, айы, жылы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. қолы _______________________ (тегі, аты-жөні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15904,68 +17548,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>толық атауы және мекен-жайы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="116"/>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16465,208 +18109,188 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жұмыс берушілерге шетелдік </w:t>
+              <w:t>Жұмыс берушілерге шетелдік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жұмыс күшін тартуға рұқсат </w:t>
+              <w:t>жұмыс күшін тартуға рұқсат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру және ұзарту, сондай-ақ </w:t>
+              <w:t>беру және ұзарту, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">корпоративішілік ауыстыруды </w:t>
+              <w:t>корпоративішілік ауыстыруды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүзеге асыру қағидалары </w:t>
+              <w:t>жүзеге асыру қағидалары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мен шарттарына </w:t>
+              <w:t>шарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="117"/>
+    <w:bookmarkStart w:name="z109" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рұқсат беру кезінде шетелдік жұмыскерлерді қазақстандық азаматтарға ауыстыруды жұмыс берушімен келісу нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.036.2025 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 93</w:t>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.09.2025 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -16683,105 +18307,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тартылатын шетелдік жұмыскерлердің тегі, аты, әкесінің аты (бар болса)</w:t>
+Тартылатын шетелдік жұмыскерлердің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17050,232 +18656,232 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      ________________________________________________________ </w:t>
+        <w:t>
+      ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жұмыс берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, тегі, лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      ________________________________________________________ </w:t>
+        <w:t>
+      20 ___ жылғы "____" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісілді:________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, тегі, лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20 ___ жылғы " ____" ________</w:t>
+      20 ___ жылғы "____" ________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17376,140 +18982,151 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидалары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шарттарына 6-қосымша</w:t>
+              <w:t>шарттарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302</w:t>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Облыстардың, республикалық маңызы бар қалалардың және астананың жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.enbek.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17606,52 +19223,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: шетелдік жұмыс күшін тартуға рұқсат беру және ұзарту үшін жүгінген кезде жылына бір рет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ЖСН/БСН </w:t>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -17903,124 +19541,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс істеп тұрған қызметкерлердің және шетелдік қызметкерлерді тартуға жоспарланатын қызметкерлердің сомасы</w:t>
-[...17 lines deleted...]
-3-баған+ 5-баған</w:t>
+Жұмыс істеп тұрған қызметкерлердің және шетелдік қызметкерлерді тартуға жоспарланатын қызметкерлердің сомасы 3-баған+ 5-баған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тартылған және тартуға жоспарланатын шетелдік қызметкерлердің сомасы</w:t>
-[...17 lines deleted...]
-4-баған+ 5-баған</w:t>
+тартылған және тартуға жоспарланатын шетелдік қызметкерлердің сомасы 4-баған+ 5-баған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19347,51 +20949,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы________________________</w:t>
+Атауы ________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
@@ -19401,69 +21003,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мекенжайы___________________</w:t>
+Мекенжайы ___________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_____________________________</w:t>
+______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -19494,51 +21096,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы _____________________________________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам_________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19566,51 +21168,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________ __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -19709,68 +21311,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректерін жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="119"/>
+    <w:bookmarkStart w:name="z167" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Кадрлардағы жергілікті қамту туралы ақпарат" әкімшілік деректерді  өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме (индексі – КЖҚ-1, кезеңділігі – жыл сайын)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
+        <w:t xml:space="preserve"> "Кадрлардағы жергілікті қамту туралы ақпарат" әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме (индексі – КЖҚ-1, кезеңділігі – жыл сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда реті бойынша нөмір көрсетіледі, бұл ретте кейінгі ақпарат реті бойынша нөмірлеуді үзбейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19948,762 +21550,740 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жұмыс берушілерге шетелдік </w:t>
+              <w:t>Жұмыс берушілерге шетелдік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жұмыс күшін тартуға рұқсат </w:t>
+              <w:t>жұмыс күшін тартуға рұқсат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру және ұзарту, сондай-ақ </w:t>
+              <w:t>беру және ұзарту, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">корпоративішілік ауыстыруды </w:t>
+              <w:t>корпоративішілік ауыстыруды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүзеге асыру қағидалары </w:t>
+              <w:t>жүзеге асыру қағидалары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен шарттарына</w:t>
+              <w:t>шарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="120"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кадрлардағы жергілікті қамту шарттары инвестициялық басым жобалар үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басымды жобаның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тартылатын шетелдік жұмыс күшінің санаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басымды жобада жұмыс істейтін қазақстандық азаматтардың %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басымды жобада жұмыс істейтін шетелдік жұмыс күшінің %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-санаттағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20722,121 +22302,119 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2- санаттағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20855,778 +22433,1016 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3- санаттағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4- санаттағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келісілді:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келісілді:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келісілді:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...39 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___________________</w:t>
+________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(Халықты жұмыспен қамту мәселелері жөніндегі уәкілетті органның атауы)</w:t>
+(Халықты жұмыспен қамту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мәселелері жөніндегі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уәкілетті органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___________________</w:t>
+________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(Орталық мемлекеттік органның атауы)</w:t>
+(Орталық мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________</w:t>
+________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(Облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы атауы)</w:t>
+(Облыстың, республикалық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+маңызы бар қаланың,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+астананың жергілікті</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атқарушы органы атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________</w:t>
+________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(тегі, аты, әкесінің аты (бар болса), лауазымы, қолы)</w:t>
+(тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ол болған жағдайда),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лауазымы, қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___________________</w:t>
+________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(тегі, аты, әкесінің аты (бар болса), лауазымы, қолы)</w:t>
+(тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ол болған жағдайда),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лауазымы, қолы),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лауазымы, қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________</w:t>
+________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(тегі, аты, әкесінің аты (бар болса), лауазымы, қолы)</w:t>
+(тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ол болған жағдайда),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лауазымы, қолы),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лауазымы, қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21730,108 +23546,121 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидалары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шарттарына 8-қосымша</w:t>
+              <w:t>шарттарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302</w:t>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -21958,52 +23787,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ерекше жағдайларда рұқсаттарды алу немесе ұзарту үшін жүгінген кезде жылына бір рет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ЖСН/БСН </w:t>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -22140,51 +23990,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тартылатын шетелдік қызметкерлердің Тегі, Аты, Әкесінің аты (бар болса)</w:t>
+Тартылатын шетелдік қызметкерлердің Тегі, Аты, Әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22477,51 +24327,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы________________________</w:t>
+Атауы ________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
@@ -22532,162 +24382,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мекенжайы___________________</w:t>
+Мекенжайы ___________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_____________________________</w:t>
+______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефон ______________________________________________________</w:t>
-[...71 lines deleted...]
-      Басшы немесе оның міндетін атқарушы адам_________________________</w:t>
+      Телефон ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _____________________________________ _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22697,51 +24547,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________ _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -22847,108 +24697,121 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкімшілік деректерін жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысанға қосымша</w:t>
+              <w:t>арналған нысанға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="121"/>
+    <w:bookmarkStart w:name="z169" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Рұқсаттарды алу немесе ұзарту үшін қабылданатын ерекше шарттар туралы ақпарат" әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме (индексі – РАҰҮҚЕШ-2, кезеңділігі – жыл сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда реті бойынша нөмір көрсетіледі, бұл ретте кейінгі ақпарат реті бойынша нөмірлеуді үзбейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-бағанда тартылатын шетелдік қызметкерлердің тегі, аты, әкесінің аты (бар болса) көрсетіледі;</w:t>
+      2-бағанда тартылатын шетелдік қызметкерлердің тегі, аты, әкесінің аты (ол болған жағдайда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда жұмыс берушінің өтінішіне сәйкес тартылатын шетелдік қызметкерлердің санаты, кәсібі (мамандығы) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23103,108 +24966,121 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидалары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шарттарына 9-қосымша</w:t>
+              <w:t>шарттарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 9-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302</w:t>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -23331,52 +25207,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: корпоративішілік ауыстыру шеңберінде шетелдік қызметкерлерді тарту кезінде жылына бір рет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ЖСН/БСН </w:t>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -23628,124 +25525,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жұмыс істеп тұрған жұмыскерлердің және шетелдік жұмыскерлерді тартуға жоспарланатын жұмыскерлердің сомасы</w:t>
-[...17 lines deleted...]
-3-баған + 5-баған</w:t>
+жұмыс істеп тұрған жұмыскерлердің және шетелдік жұмыскерлерді тартуға жоспарланатын жұмыскерлердің сомасы 3-баған + 5-баған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тартылған және тартуға жоспарланатын шетелдік қызметкерлердің сомасы</w:t>
-[...17 lines deleted...]
-4-баған + 5-баған</w:t>
+тартылған және тартуға жоспарланатын шетелдік қызметкерлердің сомасы 4-баған + 5-баған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25072,51 +26933,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы________________________</w:t>
+Атауы ________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
@@ -25126,69 +26987,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мекенжайы___________________</w:t>
+Мекенжайы ___________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_____________________________</w:t>
+______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -25219,51 +27080,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы _____________________________________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам_________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25291,51 +27152,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________ _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -25467,74 +27328,87 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректерін жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысанға қосымша</w:t>
+              <w:t>нысанға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="122"/>
+    <w:bookmarkStart w:name="z171" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Корпоративішілік ауыстыру шеңберінде шетелдік қызметкерлерді тарту кезінде кадрлардағы жергілікті қамту туралы ақпарат" әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме (индексі – КАШШҚТККЖҚ-3, кезеңділігі – жыл сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда реті бойынша нөмір көрсетіледі, бұл ретте кейінгі ақпарат реті бойынша нөмірлеуді үзбейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25712,631 +27586,470 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жұмыс берушілерге шетелдік </w:t>
+              <w:t>Жұмыс берушілерге шетелдік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жұмыс күшін тартуға рұқсат </w:t>
+              <w:t>жұмыс күшін тартуға рұқсат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру және ұзарту, сондай-ақ </w:t>
+              <w:t>беру және ұзарту, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">корпоративішілік ауыстыруды </w:t>
+              <w:t>корпоративішілік ауыстыруды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүзеге асыру қағидалары </w:t>
+              <w:t>жүзеге асыру қағидалары мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен шарттарына</w:t>
+              <w:t>шарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қайда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(аумақтық органның атауы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ҚР ІІМ облыстың, </w:t>
+              <w:t>ҚР ІІМ облыстың,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">республикалық маңызы бар </w:t>
+              <w:t>республикалық маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаланың, астананың)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кімнен ______________________</w:t>
+              <w:t>кімнен______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(облыстың, республикалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маңызы бар қаланың, астананың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жергілікті атқарушы </w:t>
+              <w:t>жергілікті атқарушы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="123"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетелдіктерді жұмыс күшін тартуға кері қайтарып алынған рұқсаттар туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Шетелдік жұмыс күшін тартуға, сондай-ақ корпоративішілік ауыстыруды жүзеге </w:t>
-[...215 lines deleted...]
-                        (лауазымы)             (қолы)             (тегі, аты)</w:t>
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік жұмыс күшін тартуға, сондай-ақ корпоративішілік ауыстыруды жүзеге асыруға жұмыс берушілерге рұқсаттар беру немесе ұзарту қағидалары мен шарттарының 74-тармағының __ тармақшасына сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыстың, қаланың жергілікті атқарушы органының атауы Республикалық маңызы бар қалалар, астаналар) шетелдік жұмыс күшін тартуға рұқсат қайтарып алынды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жұмыс берушінің атауы, шетелдік қызметкердің деректері: тегі, аты, әкесінің аты (ол болған жағдайда), паспорттық деректер (нөмірі, берілген күні), рұқсат нөмірі, рұқсат берілген күні, рұқсаттың қолданылу мерзімі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы) (қолы) (тегі, аты)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28966,68 +30679,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректерін жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="124"/>
+    <w:bookmarkStart w:name="z165" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ерекше шарттарды орындау және тартылатын шетелдік жұмыс күші туралы ақпарат" әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме (индексі – ЕШОТШЖК-4, кезеңділігі – жыл сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда реті бойынша нөмір көрсетіледі, бұл ретте кейінгі ақпарат реті бойынша нөмірлеуді үзбейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29428,402 +31141,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 279 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="125"/>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z124" w:id="126"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру және (немесе) ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру қағидалары мен шарттарын бекіту туралы Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің м.а. 2016 жылғы 27 маусымдағы № 559 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14170 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z125" w:id="127"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру және (немесе) ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының 2016 жылғы 27 маусымдағы № 559 бұйрығына өзгерістер енгізу туралы Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 15 желтоқсандағы № 1069 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14555 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z126" w:id="128"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру және (немесе) ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының 2016 жылғы 27 маусымдағы № 559 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 28 маусымдағы № 181 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15472 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z127" w:id="129"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру және (немесе) ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының 2016 жылғы 27 маусымдағы № 559 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 28 ақпандағы № 75 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16542 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z128" w:id="130"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 14 маусымдағы № 242 бұйрығымен бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер мен толықтыру енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17194 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z129" w:id="131"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру және (немесе) ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының 2016 жылғы 27 маусымдағы № 559 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 17 сәуірдегі № 138 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20429 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z130" w:id="132"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру және (немесе) ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының 2016 жылғы 27 маусымдағы № 559 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 қыркүйектегі № 386 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21353 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>