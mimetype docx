--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7943535" w14:textId="7943535">
+    <w:p w14:paraId="2494692" w14:textId="2494692">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1091,50 +1091,306 @@
       6) мүгедектігі бар адамдарды жұмысқа орналастыру үшін арнайы жұмыс орындарын жабдықтау (жарақтандыру) – мүгедектігі бар адамдарда организмнің бұзылған функцияларын және тіршілік-тынысының шектелуін толық немесе ішінара алмастыратын (орнын толтыратын) және олардың еңбек функцияларын орындау мүмкіндігін жасайтын негізгі технологиялық құрал-жабдықты, технологиялық жарақтандыруды, құралдарды, қосалқы жабдықты іріктеу, монтаждау және пайдалану процесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мүгедектігі бар адамдарды жұмысқа орналастыруға арналған арнайы жұмыс орындары – мүгедектігі бар адамның жеке мүмкіндіктері ескеріле отырып жабдықталған жұмыс орындары (бұдан әрі – арнайы жұмыс орындары);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Электрондық еңбек биржасы (бұдан әрі - ЭЕБ) – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1299,50 +1555,306 @@
       1) арнайы жұмыс орындарын құруға байланысты субсидиялау жөніндегі жұмыс берушілерге конcультация береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жыл сайын 1 қазанға дейінгі мерзімде интернет-ресурстарға және/немесе бұқаралық ақпарат құралдарында ақпарат орналастыру арқылы арнайы жұмыс орындарын субсидиялауға ұйымға өтінімдер жинаудың басталғаны туралы жұмыс берушілерге ақпарат береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жыл сайын 1 қарашаға дейінгі мерзімде қаржыландыру лимитін негізге ала отырып, мансап орталығы арнайы жұмыс орындарын құратын жұмыс берушілерден осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1405,604 +1917,1830 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) арнайы жұмыс орындарын жабдықтауға және мүгедектігі бар адамдардың жалақысына арналған шығыстар сметасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банкте шоттың болуы туралы анықтама.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Келесі жағдайда мансап орталығы:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсынылған Өтінімге сәйкестігі, ұсынылған құжаттардың жинақтылығы, өтінімде және құжаттарда көрсетілген мәліметтердің толықтығы – Өтінімді қабылдайды, өтінімді Электрондық еңбек биржасы арқылы алған кезде - Электрондық еңбек биржасында жұмыс берушінің жеке кабинетіне хабарлама жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұсынылған Өтінімге сәйкес келмеген, ұсынылған құжаттар жиынтықталмаған және (немесе) өтінімде және құжаттарда көрсетілген мәліметтер толық болмаған кезде – Өтінімді және оған қоса берілген құжаттарды жұмыс берушіге қайтарады, өтінімді Электрондық еңбек биржасы арқылы (электрондық түрде) алған кезде – жұмыс берушінің Электрондық еңбек биржасындағы жеке кабинетіне хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мансап орталығы қарауға қабылдаған Өтінімдер 5 жұмыс күні ішінде бірыңғай тізбеге жинақталады және еңбек мобильділігі орталығына бекіту үшін жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Еңбек мобильділігі орталығы арнайы жұмыс орындарын құруға Өтінім мақұлданған жұмыс берушілердің бірыңғай тізбесін оны алғаннан кейін 5 жұмыс күні ішінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мансап орталығы Өтінім мақұлданған күннен бастап 3 жұмыс күні ішінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жұмыс берушіге ұялы байланыстың/пошта байланысының/электрондық абоненттік пошта жәшіктерінің абоненттік құрылғысы арқылы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тың үшінші бөлігі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімді электрондық еңбек биржасы арқылы алған жағдайда – Электрондық еңбек биржасындағы жұмыс берушінің жеке кабинетіне хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Арнайы жұмыс орындарын құратын жұмыс берушілерге субсидия беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мансап орталығы (еңбек мобильділігі орталығы) мен жұмыс берушінің арасында жасалған шартқа сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақтың екінші бөлігі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс берушінің Өтінімін Электрондық еңбек биржасы арқылы алған және мақұлдаған жағдайда, мансап орталығы (еңбек мобильділігі орталығы) 2 жұмыс күні ішінде бірінші басшының немесе оның міндетін атқарушы адамның электрондық цифрлық қолтаңбасы қойылған шартты жұмыс берушінің Электрондық еңбек биржасындағы жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">үшінші </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бөлігі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс беруші 3 жұмыс күні ішінде Электрондық еңбек биржасының жеке кабинетінде алынған шартқа электрондық цифрлық қолтаңбамен қол қояды және оны Электрондық еңбек биржасының жеке кабинеті арқылы мапсап орталығына (еңбек мобильділігі орталығына) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Субсидиялар жұмыс берушілерге арнайы жұмыс орындарын жарақтандыруға арналған жабдықтарды сатып алуға, монтаждауға және орнатуға, мүгедектігі бар адамдарға жалақы төлеуге жұмсалған шығындарды өтеу мақсатында беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс берушінің Өтінімін Электрондық еңбек биржасы арқылы алған және мақұлдаған жағдайда, мансап орталығы (еңбек мобильділігі орталығы) 2 жұмыс күні ішінде бірінші басшының немесе оның міндетін атқарушы адамның электрондық цифрлық қолтаңбасы қойылған шартты жұмыс берушінің Электрондық еңбек биржасындағы жеке кабинетіне жібереді.</w:t>
-[...36 lines deleted...]
-      11. Субсидиялар жұмыс берушілерге арнайы жұмыс орындарын жарақтандыруға арналған жабдықтарды сатып алуға, монтаждауға және орнатуға, мүгедектігі бар адамдарға жалақы төлеуге жұмсалған шығындарды өтеу мақсатында беріледі.</w:t>
+      Жұмыс берушілерге субсидиялар уақытша жұмыс орындарын жарақтандыруға берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Субсидиялар жұмыс берушілерге келесі жағдайларда беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс берушілерге субсидиялар уақытша жұмыс орындарын жарақтандыруға берілмейді.</w:t>
-[...18 lines deleted...]
-      12. Субсидиялар жұмыс берушілерге келесі жағдайларда беріледі:</w:t>
+      1) құрылатын арнайы жұмыс орындарының мүгедектігі бар адамдардың жұмыс орнының стандарттарына сәйкес келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүгедектігі бар адамдарды тұрақты жұмыс орны құрылған сәттен бастап жұмысқа орналастыру және олардың жұмыспен қамтылуын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыс берушіде жалақы бойынша берешектің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есептелген салықтар, алымдар және бюджетке өзге де міндетті төлемдер бойынша берешектің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жұмыс берушінің құрылған арнайы жұмыс орындарында атқарып отырған лауазымына сәйкес мөлшерде жалақы төлеуін қамтамасыз етуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мүгедектігі бар адамдарды жұмысқа орналастыру үшін арнайы жұмыс орындарын жайластыру (жабдықтау) жөніндегі жұмыстарды орындағаннан кейін жасалған шартқа және бұрын ұсынылған шығыстар сметасына сәйкес жұмыс беруші мансап орталығына (еңбек мобильділігі орталығына) атқарылған жұмыс туралы есепке (бұдан әрі – есеп) қол қоюға және субсидия алуға ұсынады не оны электрондық еңбек биржасының жеке кабинеті арқылы қол қойылған электрондық цифрлық қолтаңбамен жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мансап орталығының есепті тексеру мерзімі оны ұсынған күннен бастап 5 жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) құрылатын арнайы жұмыс орындарының мүгедектігі бар адамдардың жұмыс орнының стандарттарына сәйкес келуі;</w:t>
-[...90 lines deleted...]
-      13. Мүгедектігі бар адамдарды жұмысқа орналастыру үшін арнайы жұмыс орындарын жайластыру (жабдықтау) жөніндегі жұмыстарды орындағаннан кейін жасалған шартқа және бұрын ұсынылған шығыстар сметасына сәйкес жұмыс беруші мансап орталығына (еңбек мобильділігі орталығына) атқарылған жұмыс туралы есепке (бұдан әрі – есеп) қол қоюға және субсидия алуға ұсынады не оны электрондық еңбек биржасының жеке кабинеті арқылы қол қойылған электрондық цифрлық қолтаңбамен жібереді.</w:t>
+      Есепте қамтылған мәліметтер арнаулы жұмыс орындарын ұйымдастыруға арналған өтінімге сәйкес келмеген жағдайда мансап орталығы есепті қайтару себептерін көрсете отырып, пысықтауға қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жұмыс берушіге субсидиялар есеп қабылданғаннан және орындалған жұмыстар актісіне қол қойылғаннан кейін 3 жұмыс күні ішінде аударылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мансап орталығы мүгедектігі бар адамдарға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша арнайы жұмыс орындарына жұмысқа орналасу үшін жолдама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Еңбек мобильділігі орталықтары Кодекстің 111-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалатын тәртіпке сәйкес, мүгедектігі бар адамдардың жалақысын кемінде 3 (үш) жыл мерзімге жасалған еңбек шарты негізінде жергілікті бюджет қаражаты есебінен субсидиялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Еңбек мобильділігі орталығы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2069,90 +3807,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмысқа орналастырудың 13-24 айы аралығын қоса алғанда – жалақының 65%, бірақ республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген жалақы мөлшерінің 30 АЕК-тен аспайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмысқа орналастырудың 25-36 айы аралығын қоса алғанда – жалақының 60%, бірақ республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген жалақы мөлшерінің 30 АЕК-тен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Еңбек шарты тараптардың бірінің бастамасы бойынша бұзылған жағдайда, жұмыс беруші мансап орталығы арқылы денсаулық жағдайы құрылған арнайы жұмыс орнына жұмыс істеуге мүмкіндік беретін мүгедектігі бар адам болып табылатын басқа жұмыскерді жұмысқа қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мансап орталығы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмысқа орналастырылған мүгедектігі бар адамдардың міндетті зейнетақы төлемдерінің болуына мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2407,70 +4145,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ауданының (қаласының) мансап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орталығының директорына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (ұйымның толық атауы, мекенжайы, бизнес-сәйкестендіру нөмірі (БСН) және </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3293,68 +5031,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнайы жұмыс орындарын құруға  өтінімді мақұлдау туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________ басшысына </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3608,68 +5346,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнайы жұмыс орындарын ұйымдастыруға  № _______ шарт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасау орны __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3880,922 +5618,1402 @@
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________ негізінде әрекет етеді, бұдан әрі бірлесіп "Тараптар" деп аталатын Қазақстан Республикасының әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, "Мүгедектігі бар адамдарды жұмысқа орналастыру үшін арнайы жұмыс орындарын ұйымдастыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің бұйрығына сәйкес арнайы жұмыс орындарын ұйымдастыруға осы Шартты жасасты (бұдан әрі – Келісім-шарт) және төмендегілер туралы келісімге келді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Шарттың мәні</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Арнайы жұмыс орындарын құратын жұмыс берушілерді субсидиялау жолымен мүгедектігі бар адамдарды жұмысқа орналастыру үшін арнайы жұмыс орындарын ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Шарттың жалпы сомасы ________________________теңге. (жазбаша)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
-[...15 lines deleted...]
-      1.1. Арнайы жұмыс орындарын құратын жұмыс берушілерді субсидиялау жолымен мүгедектігі бар адамдарды жұмысқа орналастыру үшін арнайы жұмыс орындарын ұйымдастыру.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Жұмыс орындарының жалпы саны_______________ бірліктер. (жазбаша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...15 lines deleted...]
-      1.2. Шарттың жалпы сомасы ________________________теңге. (жазбаша)</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
-[...15 lines deleted...]
-      1.3. Жұмыс орындарының жалпы саны_______________ бірліктер. (жазбаша)</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Тапсырыс беруші құқылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындаушыдан Шарттың уақтылы және тиісінше орындалуын талап ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Орындаушы құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Шарттың талаптары бойынша Тапсырыс берушіден ақпаратты уақтылы және толық көлемде сұрату және алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Тапсырыс беруші міндеттенеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Орындаушыға есепті қабылдағаннан және орындалған жұмыстар актісіне қол қойылғаннан кейін 3 жұмыс күні ішінде субсидиялар аударылсын;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...58 lines deleted...]
-      2.2. Орындаушы құқылы:</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Шартты орындау бойынша сәйкессіздіктер анықталған кезде Орындаушыны ұялы байланыстың/пошта байланысының/электрондық абоненттік пошта жәшіктерінің абоненттік құрылғысы арқылы не электрондық еңбек биржасында жұмыс берушінің Жеке кабинетіне жіберу арқылы жазбаша түрде дереу хабардар етуге міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Орындаушының сұрау салуы бойынша шарттың талаптарын түсіндіруге міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Шарт бойынша өзіне алған міндеттемелердің толық және тиісінше орындалуын қамтамасыз етуге міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолданыстағы заңнамаға сәйкес шарт бойынша міндеттемелерді орындамағаны және (немесе) тиісінше орындамағаны үшін жауапты болуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Орындаушы міндеттенеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осы Шарттың талаптары бойынша Тапсырыс берушіден ақпаратты уақтылы және толық көлемде сұрату және алу.</w:t>
-[...18 lines deleted...]
-      2.3. Тапсырыс беруші міндеттенеді:</w:t>
+      1) мүгедектігі бар адамдардың жұмыс орнының стандарттарына сәйкес арнайы жұмыс орындарын құруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүгедектігі бар адамдарды тұрақты жұмыс орны құрылған сәттен бастап жұмысқа орналастыруға және олардың жұмыспен қамтылуын сақтауға міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жалақы төлеу бойынша берешегі жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есептелген салықтар, алымдар және бюджетке төленетін өзге де міндетті төлемдер бойынша берешегінің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарды жұмысқа орналастыру үшін арнайы жұмыс орындарын жайластыру (жабдықтау) бойынша атқарылған жұмыстар туралы есеп беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Шарт бойынша өзіне алған міндеттемелердің толық және тиісінше орындалуын қамтамасыз етуге міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қолданыстағы заңнамаға сәйкес шарт бойынша міндеттемелерді орындамағаны және (немесе) тиісінше орындамағаны үшін жауапты болуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...105 lines deleted...]
-      2.4. Орындаушы міндеттенеді:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Орындаушының шарт бойынша өз міндеттемелерін толық немесе ішінара біреуге беруіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...125 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Орындаушы арнаулы жұмыс орындарын ұйымдастырудың белгіленген тәртібін бұзған жағдайда, шарт бұзушылық анықталған күннен бастап күнтізбелік 15 (он бес) күн ішінде бұзылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарт Тараптардың бірінің бастамасы бойынша бұзылуы мүмкін, бұл ретте ол бұл туралы екінші Тарапқа кемінде бір ай мерзімде ескертуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Шарттың қолданылу мерзімінің аяқталуы Тараптарды осы мерзім өткенге дейін орын алған оны бұзғаны үшін жауаптылықтан босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Тараптардың жауапкершілігі</w:t>
-[...39 lines deleted...]
-      3.2. Орындаушы арнаулы жұмыс орындарын ұйымдастырудың белгіленген тәртібін бұзған жағдайда, шарт бұзушылық анықталған күннен бастап күнтізбелік 15 (он бес) күн ішінде бұзылуға жатады.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Форс-мажор</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...33 lines deleted...]
-      3.3. Шарттың қолданылу мерзімінің аяқталуы Тараптарды осы мерзім өткенге дейін орын алған оны бұзғаны үшін жауаптылықтан босатпайды.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Тараптар Шарт талаптарын орындамағаны үшін, егер ол форс-мажорлық мән-жайлардың нәтижесі болса, жауапты болмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Шарттың мақсаттары үшін" форс-мажор " Тараптардың бақылауына бағынбайтын және күтпеген сипаттағы оқиғаны білдіреді. Мұндай оқиғаларға өрт, жер сілкінісі, су тасқыны, табиғи құбылыстар және соғыс қимылдары кіруі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Форс-мажорлық мән-жайлар туындаған кезде Орындаушы 2 (екі) жұмыс күні ішінде Тапсырыс берушіге осындай мән-жайлар және олардың себептері туралы жазбаша хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Тапсырыс берушіден өзге жазбаша нұсқаулар түспесе, Орындаушы Шарт бойынша өз міндеттемелерін қаншалықты орынды болса, орындауды жалғастырады және форс-мажорлық жағдайларға байланысты емес шартты орындаудың баламалы тәсілдерін іздестіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Егер жоғарыда көрсетілген мән-жайлар күнтізбелік 30 (отыз) күннен артық жалғасатын болса, онда Тараптардың әрқайсысы шарт бойынша одан әрі міндеттемелерді орындаудан бас тартуға құқылы, бұл жағдайда Тараптардың ешқайсысы екінші тараптан ықтимал залалдарды өтеуді талап етуге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Форс-мажор</w:t>
-[...59 lines deleted...]
-      4.3. Форс-мажорлық мән-жайлар туындаған кезде Орындаушы 2 (екі) жұмыс күні ішінде Тапсырыс берушіге осындай мән-жайлар және олардың себептері туралы жазбаша хабарлама жібереді.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Дауларды шешу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...33 lines deleted...]
-      4.4. Егер жоғарыда көрсетілген мән-жайлар күнтізбелік 30 (отыз) күннен артық жалғасатын болса, онда Тараптардың әрқайсысы шарт бойынша одан әрі міндеттемелерді орындаудан бас тартуға құқылы, бұл жағдайда Тараптардың ешқайсысы екінші тараптан ықтимал залалдарды өтеуді талап етуге құқылы емес.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Тапсырыс беруші мен орындаушы тікелей келіссөздер процесінде олардың арасында шарт бойынша немесе оған байланысты туындайтын барлық келіспеушіліктерді немесе дауларды шешуге бар күшін салуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Егер осындай келіссөздерден кейін Тапсырыс беруші мен Орындаушы Шарт бойынша дауды шеше алмаса, Тараптардың кез келгені осы мәселені Қазақстан Республикасының заңнамасына сәйкес шешуді талап ете алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Дауларды шешу тәртібі</w:t>
-[...19 lines deleted...]
-      5.1. Тапсырыс беруші мен орындаушы тікелей келіссөздер процесінде олардың арасында шарт бойынша немесе оған байланысты туындайтын барлық келіспеушіліктерді немесе дауларды шешуге бар күшін салуы тиіс.</w:t>
+        <w:t xml:space="preserve"> 6-тарау. Басқа шарттар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
-[...15 lines deleted...]
-      5.2. Егер осындай келіссөздерден кейін Тапсырыс беруші мен Орындаушы Шарт бойынша дауды шеше алмаса, Тараптардың кез келгені осы мәселені Қазақстан Республикасының заңнамасына сәйкес шешуді талап ете алады.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Шарт қазақ тілінде екі данада және бірдей заңды күші бар орыс тілінде екі данада жасалды, бір данасы Тапсырыс берушіде, екіншісі Орындаушыда болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Шартқа өзгерістер және/немесе толықтырулар шарт жасасу сияқты нысанда қосымша келісіммен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...20 lines deleted...]
-      6.1. Шарт қазақ тілінде екі данада және бірдей заңды күші бар орыс тілінде екі данада жасалды, бір данасы Тапсырыс берушіде, екіншісі Орындаушыда болады.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3 осы Шартқа сәйкес екінші Тарапқа жіберілетін Тараптардың хабарламалары кейіннен түпнұсқаларын ұсына отырып, пошта байланысы және/немесе жалпыға қолжетімді электрондық ақпараттық жүйелер арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.4. Осы Шарттың сомасы бюджеттен қаржыландыру көлемі өзгерген жағдайда қаржы жылы ішінде өзгеруге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
-[...15 lines deleted...]
-      6.2. Шартқа өзгерістер және/немесе толықтырулар шарт жасасу сияқты нысанда қосымша келісіммен ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Шарттың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
-[...15 lines deleted...]
-      6.3 осы Шартқа сәйкес екінші Тарапқа жіберілетін Тараптардың хабарламалары кейіннен түпнұсқаларын ұсына отырып, пошта байланысы және/немесе жалпыға қолжетімді электрондық ақпараттық жүйелер арқылы жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Осы Шарттың қолданылу мерзімі "__" _____ 20__ жыл бұрын "__" ________ 20___ жыл.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
-[...15 lines deleted...]
-      6.4. Осы Шарттың сомасы бюджеттен қаржыландыру көлемі өзгерген жағдайда қаржы жылы ішінде өзгеруге жатады.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Осы Шарт қол қойылған күнінен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-тарау. Шарттың қолданылу мерзімі</w:t>
+        <w:t xml:space="preserve"> 8-тарау. Тараптардың заңды мекенжайлары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -5423,68 +7641,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мүгедектігі бар адамдарды жұмысқа орналастыру үшін құрылатын арнайы жұмыс орындарына  № ______ жолдама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6226,68 +8444,68 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: мансап орталықтарына.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8096,68 +10314,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Арнайы жұмыс орындарына жұмысқа орналасқан адамдар туралы мәліметтер" әкімшілік деректерінің нысанын толтыру бойынша түсіндірме 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Арнайы жұмыс орындарына жұмысқа орналасқан адамдар туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8204,68 +10422,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысан есепті айдан кейінгі айдың 25-күніне қарай ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 1-бағанында жұмыс берушінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8612,322 +10830,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 266 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтарының және кейбір бұйрықтарының құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мүгедектерді жұмысқа орналастыру үшін арнайы жұмыс орындарын құратын жұмыс берушілердің шығындарын субсидиялау қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 28 тамыздағы № 280 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 15858 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 6 маусымдағы № 226 бұйрығымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің өзгерістер мен толықтыру енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 17197 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Еңбек және әлеуметтік қорғау министрінің міндетін атқарушының кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 12 мамырдағы № 162 бұйрығымен бекітілген Өзгерістер енгізілетін Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Еңбек және әлеуметтік қорғау министрінің міндетін атқарушының кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 28058 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 14 қыркүйектегі № 367 бұйрығымен бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 29707 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Мүгедектігі бар адамдарды жұмысқа орналастыру үшін арнайы жұмыс орындарын құратын жұмыс берушілердің шығындарын субсидиялау қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 28 тамыздағы № 280 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 желтоқсандағы № 537 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 31497 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>