--- v0 (2025-11-06)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba6c92d" w14:textId="ba6c92d">
+    <w:p w14:paraId="a79c698" w14:textId="a79c698">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,232 +93,194 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жаппай саяси қуғын-сүргіндер құрбандарына ақшалай өтемақы төлеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 277 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 маусымда № 32965 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 277 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 маусымда № 32965 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлiгінiң кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтiк қорғау министрлігi туралы ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 130-1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жаппай саяси қуғын-сүргіндер құрбандарына ақшалай өтемақы төлеу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Әлеуметтік көмек департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -333,90 +295,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -720,1048 +683,1268 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 277 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жаппай саяси қуғын-сүргіндер құрбандарына ақшалай өтемақы төлеу қағидаларын бекіту туралы</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+        <w:t xml:space="preserve"> Жаппай саяси қуғын-сүргіндер құрбандарына ақшалай өтемақы төлеу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Жаппай саяси қуғын-сүргiндер құрбандарына ақшалай өтемақы төлеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлiгінiң кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтiк қорғау министрлігi туралы ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 130-1) тармақшасына сәйкес әзірленді және "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрi – Заң) сәйкес ақталған жаппай саяси қуғын-сүргіндер құрбандарына, жаппай саяси қуғын-сүргіндер құрбандарының балаларына біржолғы ақшалай өтемақы төлеу тәртiбiн айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – ақшалай өтемақы төлеу жөнiндегі уәкiлетті ұйым) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету, "бір терезе" қағидаты бойынша өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақшалай өтемақы беру жөнiндегi уәкiлетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпочта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақшалай өтемақы тағайындау жөніндегі уәкілетті орган – уәкілетті мемлекеттік органның ведомствосының аумақтық бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...158 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ақшалай өтемақыны төлеу тәртiбi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетiлген негiздер бойынша ақшалай өтемақы алуға құқығы бар азаматтар ақшалай өтемақы тағайындау үшiн тұрғылықты тұратын жерi бойынша ақшалай өтемақы төлеу жөнiндегi уәкілетті ұйымға мыналарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтiнiш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке басты куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақшалай өтемақы алу құқығын растайтын құжат (Заңның 22-бабында көрсетілген орындарда болған кезеңі көрсетіліп ақталғаны туралы прокуратура органдарынан анықтама немесе сот актісі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаппай саяси қуғын-сүргіндер құрбандарының балалары осы тармақта көрсетілген құжаттарға қосымша туу туралы куәлік не тууды мемлекеттік тіркеу туралы акт жазбасынан үзінді көшірме ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақшалай өтемақы төлеу жөнiндегі уәкiлетті ұйым жеке басты куәландыратын құжаттар, тұрғылықты тұратын жері бойынша тіркелгені туралы мәліметтерді "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...37 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ақшалай өтемақы тағайындау үшiн қажеттi құжаттардың түпнұсқасы және салыстырып тексеру үшiн көшiрмелері аудандық (қалалық) ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымдарға ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті қабылдаған кезде салыстырып тексерілгеннен кейiн құжаттардың түпнұсқалары өтініш берушiге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақшалай өтемақы төлеу жөнiндегi аудандық (қалалық) уәкiлеттi ұйымдардың жұмыскерлерi құжаттардың көшiрмелерiн растайды, iстердi қалыптастырады, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ақшалай өтемақы тағайындау туралы шешiмдердiң жобаларын дайындап, оларды өтініш қабылданған күннен бастап бес жұмыс күні ішінде облыстың, республикалық маңызы бар қаланың және астананың ақшалай өтемақы төлеу жөнiндегi уәкілеттi ұйымдарына жібередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Облыстың, республикалық маңызы бар қаланың және астананың ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымдары iстерді және ақшалай өтемақы тағайындау туралы шешiмдердің жобаларын бес жұмыс күні ішінде ақшалай өтемақы тағайындау жөнiндегi тиiстi уәкiлеттi органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ақтау туралы анықтамада бас бостандығынан айыру орындарында, психиатриялық мекемелерде, арнайы қоныстарда болған уақыты, сондай-ақ бас бостандығы шектеулi жағдайда мәжбүрлi еңбекке (оның iшiнде "еңбек армиясы", "НКВД жұмысшылар колониясы" деп аталатындарда) тартылған уақыты туралы ақпарат жеткiлiксiз көрсетiлген жағдайда ақшалай өтемақы тағайындау жөнiндегi уәкiлеттi органдар мен ақшалай өтемақы беру жөнiндегi уәкiлетті ұйымдар прокуратура органдарының архивтерінен қосымша анықтамаларды сұратып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бас бостандығынан айыру орындарында, психиатриялық мекемелерде, арнайы қоныстарда негiзсiз қуғын-сүргiнге ұшыраған адамдардың болған мерзiмi, сондай-ақ бас бостандығы шектеулi жағдайда мәжбүрлi еңбекке (оның iшiнде "еңбек армиясы", "НКВД жұмысшылар колониясы" деп аталатындарда) тартылған уақыты көрсетiлген, ақталғанын растайтын анықтама келiп түскен кезде ақталуы туралы бұрын берiлген анықтама ақшалай өтемақы тағайындауға негiз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ақшалай өтемақы тағайындау жөнiндегi уәкілеттi орган облыстың, республикалық маңызы бар қаланың және астананың ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымдарынан құжаттар мен шешiмдердің жобалары келiп түскен күннен бастап бес жұмыс күні ішінде ақшалай өтемақы тағайындау не оны тағайындаудан бас тарту жөнiнде шешiм қабылдайды және iс пен бұл шешiмдердi белгiленген тәртіппен ақшалай өтемақы төлеу жөніндегі аудандық (қалалық) уәкiлеттi ұйымдарға бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақшалай өтемақы тағайындау не тағайындаудан бас тарту туралы шешiмге ақшалай өтемақы тағайындау жөнiндегі уәкiлеттi органның басшысы (не оның мiндетiн атқарушы адам) қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақшалай өтемақы тағайындаудан бас тартылған жағдайда ақшалай өтемақы тағайындау жөнiндегi уәкiлеттi орган оны тағайындаудан бас тартудың себебiн жазбаша уәждейдi және облыстың, республикалық маңызы бар қаланың және астананың ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымдары арқылы тиiстi құжаттарды өтiнiш иесiне бepу үшiн аудандық (қалалық) ақшалай өтемақы төлеу жөнiндегі уәкiлетті органдарға қайтарып бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Айлық есептiк көрсеткiш өзгерген кезде ақшалай өтемақы сомасын қайта есептеуді аудандық (қалалық) ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйым жүргізеді, ол облыстың, республикалық маңызы бар қаланың және астананың ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымы арқылы ақшалай өтемақы тағайындау жөнiндегі уәкілетті органға тиiсті шешiмнің жобасын бекітуге жiбередi. Ақшалай өтемақы тағайындау жөнiндегі уәкілетті орган ақшалай өтемақыны есептеудiң дұрыстығын тексередi және үш жұмыс күні ішінде ақшалай өтемақыны бекiтедi не оны қайта есептеу жөнiнде шешiм шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Егер ақшалай өтемақылар Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-баптарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданылуы жаңғыртылғанға дейiн тағайындалған болса, онда аудандық (қалалық) ақшалай өтемақы төлеу жөнiндегi уәкiлетті ұйымдар облыстың, республикалық маңызы бар қаланың және астананың ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымдары арқылы ақшалай өтемақы тағайындау туралы шешiмнiң жобасын ақшалай өтемақы тағайындау жөнiндегі уәкілеттi органға ұсынады, ол қолданылып жүрген айлық есептік көрсеткiштiң мөлшерiн ескере отырып, оны бекiту туралы шешiм шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ақшалай өтемақылар төлеудi ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйым ақшалай өтемақы беру жөнiндегі уәкiлетті ұйымдар арқылы ақшалай өтемақы тағайындау жөнiндегi уәкілетті органдардың шешiмiне сәйкес ақшалай өтемақы алуға құқығы бар алушылардың банк шотына есептеу жолымен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаражатты MT100 форматындағы төлем тапсырыстарымен аударған кезде аудандық (қалалық) ақшалай өтемақы төлеу жөнiндегi уәкiлетті ұйымдар тiзiм-ведомостарды дайындайды және оларды ақшалай өтемақы беру жөнiндегi уәкiлетті ұйымдарға бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақшалай өтемақы беру жөнiндегi уәкiлеттi ұйым ақшалай қаражатты алғаннан кейiн тiзiм-ведомосқа сәйкес оны аудандар (қалалар) бойынша бөледi және төлеудi жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаражатты МТ102 форматындағы төлем тапсырыстарымен аударған кезде ақшалай өтемақы беру жөнiндегi уәкiлетті ұйымдар тiзiм-ведомостарды электронды түрде алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Егер ақшалай өтемақы есептелген, бiрақ ақталған адам қайтыс болуы себебiнен алынбаған жағдайда өтемақының тағайындалған сомасы Қазақстан Республикасының азаматтық заңнамасына сәйкес мұрагерлерiне төленедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Аудандық (қалалық) ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымдар уәкілетті мемлекеттік орган көрсеткен күнге және ақшалай өтемақы тағайындау жөнiндегi уәкілеттi органдар шешiмдерiнiң негiзiнде ақшалай өтемақы алушылардың тiзiмiн жасайды және оны облыстың, республикалық маңызы бар қаланың және астананың ақшалай өтемақы төлеу жөнiндегi уәкілеттi ұйымдарына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Облыстың, республикалық маңызы бар қаланың және астананың ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымдары ақшалай өтемақы төлеу үшiн қажетті қаражат туралы аудандық (қалалық) ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымдар берген ақпаратты жинақтайды және оны ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымға бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйым уәкілетті мемлекеттік орган айқындаған мерзiмде уәкілетті мемлекеттік органға ақшалай өтемақы төлеу үшін қажеттi қаражаттың қажеттілігі туралы ақпарат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Уәкілетті мемлекеттік орган өзінің мiндеттемелерi мен төлемдерi бойынша тиiстi жылға арналған қаржыландыру жоспарларына сәйкес бөлінген сомалар шегiнде ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымның банк шотына қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйым бөлiнген қаражатқа сәйкес облыстар, республикалық маңызы бар қалалар және астана бойынша ақшалай өтемақы төлеу графигін жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ақшалай өтемақы төлеу жөнiндегi уәкілеттi ұйым банктiк үш күн iшiнде алынған қаражатты төлем тапсырыстарымен ақшалай өтемақы беру жөнiндегi уәкiлеттi ұйымға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ақшалай өтемақы беру жөнiндегi уәкiлеттi ұйым ақшалай қаражатты алған кезде алушыларға ақшалай өтемақы берудi жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Төленген ақшалай өтемақы сомалары бойынша облыстық, аудандық (қалалық) ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйымдар мен ақшалай өтемақы беру жөнiндегi уәкiлеттi ұйымдар арасында салыстырып тексеру актілері жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бөлiнген трансферттер бойынша уәкілетті мемлекеттік орган мен ақшалай өтемақы төлеу жөнiндегі уәкiлетті ұйымның арасында ай сайын салыстырып тексеру актісi жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Ақшалай өтемақы беру жөнiндегi қызметтерге ақы төлеу ақшалай өтемақы төлеу жөнiндегi уәкiлеттi ұйым мен ақшалай өтемақыны беру жөнiндегi уәкiлеттi ұйым арасында заңнамада белгіленген тәртіппен жасалған шарт негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...351 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...351 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1966,68 +2149,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақтық бөлімшесінің басшысына</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтiнiш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған біржолғы ақшалай өтемақы тағайындауыңызды сұраймын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2646,68 +2829,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақшалай өтемақы тағайындау туралы шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ж. _____ № ______ Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Еңбек және әлеуметтік қорғау комитетінің ______________ облысы (қаласы) бойынша департаменті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3397,55 +3580,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3771,31 +3954,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>