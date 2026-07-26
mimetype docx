--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c80b7d" w14:textId="2c80b7d">
+    <w:p w14:paraId="04fb1ab" w14:textId="04fb1ab">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1017,555 +1017,1397 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мемлекеттік арнаулы жәрдемақыны тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны төлеу туралы шешімді қайта қарау қағидалары (бұдан әрі – Қағидалар) "Жерасты және ашық кен жұмыстарында, еңбек жағдайлары ерекше зиянды және ерекше ауыр жұмыстарда немесе еңбек жағдайлары зиянды және ауыр жұмыстарда істеген адамдарға берілетін мемлекеттік арнайы жәрдемақы туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы Мемлекеттік арнаулы жәрдемақыны тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны төлеу туралы шешімді қайта қарау қағидалары (бұдан әрі – Қағидалар) "Жерасты және ашық кен жұмыстарында, еңбек жағдайлары ерекше зиянды және ерекше ауыр жұмыстарда немесе еңбек жағдайлары зиянды және ауыр жұмыстарда істеген адамдарға берілетін мемлекеттік арнаулы жәрдемақы туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – мемлекеттік көрсетілетін қызметтер туралы Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және мемлекеттік арнаулы жәрдемақыны тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны төлеу туралы шешімді қайта қарау тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" "Қазақстан Республикасы Заңының (бұдан әрі – мемлекеттік көрсетілетін қызметтер туралы Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және мемлекеттік арнаулы жәрдемақыны тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны төлеу туралы шешімді қайта қарау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Е-макет" автоматтандырылған ақпаратық жүйесі (бұдан әрі – "Е-макет" ААЖ) – "Зейнетақы төлемдері мен жәрдемақыларды электронды тағайындау жүйесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпочта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) зейнетақы және жәрдемақы тағайындау жөніндегі уәкілетті мемлекеттік орган (көрсетілетін қызметті беруші) (бұдан әрі – зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті орган) – уәкілетті мемлекеттік орган ведомствосының аумақтық бөлімшелері; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жәрдемақылар алушы (бұдан әрі – алушы) – мемлекеттік арнаулы жәрдемақы тағайындалған жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      5) жәрдемақылар алушы (бұдан әрі – алушы) – мемлекеттік арнаулы жәрдемақы тағайындалған жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік арнайы жәрдемақы (бұдан әрі – жәрдемақы) – 1998 жылғы 1 қаңтардағы жағдай бойынша жерасты және ашық кен жұмыстарында, жұмыс жағдайлары ерекше зиянды және ерекше ауыр жұмыстарда немесе еңбек жағдайлары зиянды және ауыр жұмыстарда Заңмен белгіленген жұмыс өтілі болған адамдарға берілетін ақшалай төлем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      6) мемлекеттік арнайы жәрдемақы (бұдан әрі – жәрдемақы) – 1998 жылғы 1 қаңтардағы жағдай бойынша жерасты және ашық кен жұмыстарында, жұмыс жағдайлары ерекше зиянды және ерекше ауыр жұмыстарда немесе еңбек жағдайлары зиянды және ауыр жұмыстарда Заңмен белгіленген жұмыс өтілі болған адамдарға берілетін ақшалай төлем;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Мемлекеттік корпорацияның бөлімшелері – Мемлекеттік корпорацияның қалалық, аудандық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      7) Мемлекеттік корпорацияның бөлімшелері – Мемлекеттік корпорацияның қалалық, аудандық бөлімшелері;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Мемлекеттік корпорацияның филиалдары – Мемлекеттік корпорацияның облыстық, Астана, Алматы және Шымкент қалаларындағы филиалдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) орталықтандырылған дерекқор (бұдан әрі – ОДҚ) – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік кодексте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда төлем түрлерін жүзеге асыруға арналған уәкілетті мемлекеттік органның орталықтандырылған дерекқоры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өтініш беруші (көрсетілетін қызметті алушы) – жәрдемақы тағайындауға жүгінетін жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      10) өтініш беруші (көрсетілетін қызметті алушы) – жәрдемақы тағайындауға жүгінетін жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Қордың қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      11) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Қордың қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) цифрлық құжаттардың сервисі – операторға бекітілген және мемлекеттік функцияларды және олардан туындайтын мемлекеттік көрсетілетін қызметтерді іске асыру мақсатында, сондай-ақ жеке және заңды тұлғалармен өзара іс-қимыл жасау, электрондық нысанда қызметтерді алу және көрсету кезінде электрондық құжаттарды жасауға, сақтауға және пайдалануға арналған "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру бойынша қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтінін растайтын электрондық цифрлық нышандар терімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық іс макеті (бұдан әрі –ЭІМ) – Мемлекеттік корпорацияда "Е-макет" ААЖ-нде қалыптастыратын мемлекеттік әлеуметтік жәрдемақы алушының электрондық іс макеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) тармақшаны алып тастау көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру бойынша қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уәкілетті мемлекеттік орган осы Қағидаларды бекіту немесе өзгерту күнінен бастап үш жұмыс күні ішінде мемлекеттік қызметті көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына, жәрдемақыны тағайындау бойынша уәкілетті органға, Мемлекеттік корпорацияға және "электрондық Үкіметтің" ақпараттық коммуникациялық инфрақұрылымның операторына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жәрдемақыны тағайындауға жүгіну тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1580,51 +2422,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жәрдемақы алуға құқығы бар адамдар Мемлекеттік корпорация арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті және сәйкестендіру үшін жеке басты куәландыратын және Қазақстан Республикасы азаматтығына қатыстылығын көрсететін құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс-әрекетке қабілетсіз, іс-әрекетке қабілеті шектеулі немесе қамқоршылыққа немесе қорғаншылыққа мұқтаж адамдарға жәрдемақы тағайындау үшін өтінішті және оған қажетті құжаттарды олардың заңды өкілдері береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1733,70 +2575,184 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>80-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттың қазақ немесе орыс тіліне дұрыс аударылғанын куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік органдар мен (немесе) ұйымдардың автоматтық жүйелеріне (бұдан әрі – АЖ) сұрау салуды қалыптастырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жеке тұлғалар" мемлекеттік дерекқоры АЖ-ға – өтініш берушінің жеке басын куәландыратын, Қазақстан Республикасы азаматтығына қатыстылығын көрсететін және тұрғылықты тұратын жері бойынша тіркелгенін растайтын құжаттар бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1879,186 +2835,512 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ мәліметтермен сәйкес келмеген (болмаған) кезде өтінішке тиісті құжаттар қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық құжаттар цифрлық құжаттардың сервисі арқылы қалыптастырылады, тексеріледі және пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жәрдемақы тағайындау үшін өтініш беруші осы Қағидалардың 4-тармағында тізбеленген құжаттардан басқа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жұмыс сипатын немесе еңбек жағдайларын растайтын ұйымның анықтамасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым таратылған жағдайда жұмыс орны, атқарған лауазымы, кәсiбi, жұмыс кезеңдерi, архив iсiнің нөмiрi, оның беттерi көрсетiлген, мөрмен және архив директоры мен архивариустың қолы қойылып расталған архивтік анықтама немесе мемлекеттік архивтің немесе ведомстволық архивтің уәкілетті қызметкерінің электрондық цифрлық қолтаңбасымен куәландырылған архивтік құжаттың электрондық көшірмесі ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мұрағат құжаттары болмаған жағдайда жұмыс сипаты немесе еңбек жағдайлары және олардың Қазақстан Республикасы Үкіметінің 1999 жылғы 19 желтоқсандағы № 1930 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Жерасты және ашық кен жұмыстарындағы, еңбек жағдайлары ерекше зиянды және ерекше ауыр жұмыстардағы өндірістердің, жұмыстардың, кәсіптердің лауазымдар мен көрсеткіштердің № 1 тізіміне және Еңбек жағдайлары зиянды және ауыр жұмыстардағы өндірістердің, жұмыстардың, кәсіптердің, лауазымдар мен көрсеткіштердің № 2 тізіміне сәйкестігі сот органдары арқылы белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш берушінің еңбек өтілін растайтын құжаттар ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек кітапшасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2377,189 +3659,303 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балалардың қайтыс болғаны туралы куәлік немесе хабарлама (не азаматтық хал актілерін жазу органдары берген қайтыс болғаны туралы актілік жазба немесе азаматтық хал актілерін тіркеу туралы анықтама);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балалардың әскери қызметті өткергенін растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неке туралы куәлік (азаматтық хал актілерін тіркеу туралы анықтама) не некені бұзу туралы куәлік немесе неке қию туралы актілік жазбадан үзінді көшірме (тегін өзгерткен кезде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мемлекеттік қызметтерді көрсетуге қойылатын негізгі талаптардың тізбесі, оның ішінде процестің сипаттамасы, нысаны, мазмұны және нәтижесі, сондай-ақ мемлекеттік қызметтер көрсетудің ерекшеліктерін ескере отырып, өзге де мәліметтер мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің нысаны ретінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес регламенттелген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Өтініш беруші жәрдемақыны немесе мемлекеттік әлеуметтік жәрдемақыларды, мемлекеттік базалық зейнетақы төлемдерін немесе жасына байланысты, еңбек сіңірген жылдары үшін зейнетақы төлемдерін тағайындау үшін жүгінген кезде өтінішті қабылдаушы өтініш берушінің тағайындау немесе төлем тағайындауға өтініш беру фактісінің болуына тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті мемлекеттік органның АЖ көрсетілген төлемдердің бірін тағайындау немесе оларды тағайындауға өтініш беру фактісін растайтын мәліметтер алынған кезде өтініш берушіге мүлтiксiз осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Өтінішті қабылдаған маман өтініш берушіден жәрдемақы тағайындау үшін қабылданатын құжаттар топтамасының толықтығын, сондай-ақ ақпараттық жүйелерден алынған мәліметтерді тексереді, электронды құжаттардың көшірмелерінің өтініш беруші осы Қағидалардың 3-тармағына сәйкес ұсынған тұпнұсқаларына сәйкес келуін қамтамасыз етеді, өзінің ЭЦҚ арқылы куәландырады, кейін құжаттардың түпнұсқалары өтініш берушіге қайтарылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Заңның 5-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2574,263 +3970,263 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2), 3), және 4) тармақшаларында көзделген негіздемелер болған кезде өтініш берушіге кідіріссіз осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақыны тағайындауға өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Жәрдемақы тағайындау туралы өтініш осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның бөлімшесінде жәрдемақыны тағайындау (қайта есептеу) туралы азаматтардың өтініштерін тіркеудің электрондық журналында тіркеледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өтінішті қабылдаған маман өтініш берушіге құжаттардың қабылданғаны туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы тағайындалғаннан кейін Мемлекеттік корпорацияның бөлімшесі еңбек кітапшасын өтініш берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жәрдемақыны жүзеге асыру, тоқтата тұру, қайта есептеу, қалпына келтіру, тоқтату және оны төлеу туралы шешімді қайта қарау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік корпорацияның бөлімшесі жәрдемақыны бір жұмыс күні ішінде тағайындауға ЭІМ-ді және шешім жобасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қалыптастырылған ЭІМ жәрдемақы тағайындау (өзгерту, төлемді қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау үшін Мемлекеттік корпорацияның филиалы арқылы зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның филиалы екі жұмыс күні ішінде келіп түскен құжаттарды қарайды, ЭІМ-ді ресімдеудің және жәрдемақыны есептеудің дұрыстығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жәрдемақы мөлшерін тағайындаған және өзгерткен кезінде тиындармен есептелген барлық сома, тиындардың сомасына қарамастан бір теңгеге дейін дөңгелектеуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті орган келіп түскен ЭІМ-ді қарайды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақыны ЭІМ-ге түскен күннен бастап төрт жұмыс күні ішінде тағайындау (өзгерту, төлемді қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бас тарту үшін негіздеме анықталғанда, зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті орган Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2865,65 +4261,171 @@
       Өтініш берушінің алдын ала шешім бойынша қарсылығын зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті орган оны алған күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті орган тыңдау нәтижелері бойынша тағайындау (төлемді қалпына келтіру, тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау) туралы шешім қабылдайды немесе мемлекеттік қызмет көрсетуден дәлелді бас тартуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақтың бесінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте өтініш беруші Мемлекеттік корпорация арқылы өтініш бергенде зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті орган қарау мерзімі өткенге дейін бір тәуліктен кешіктірмей қарау нәтижесін "электрондық үкімет" шлюзі арқылы Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Егер жәрдемақы төлемдерін тағайындау (өзгерту, қалпына келтіру) туралы шешім қабылдау үшін ЭІМ-ге қосымша құжаттарды қоса тіркеу қажет екені анықталса зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті орган ЭІМ-ні қайтарады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2938,51 +4440,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның бөлімшесі арқылы хабарлама жібереді. Мемлекеттік корпорацияның бөлімшесі хабарлама түскен күннен бастап бес жұмыс күні ішінде өтініш берушіні хабарлама немесе ұялы телефонға sms-хабарландыру алған күннен бастап жиырма бес жұмыс күні ішінде қосымша құжаттарды ұсыну туралы, оның ішінде ұялы телефонға sms-хабарландыру жіберу арқылы хабардар етеді. Sms-хабарландырулар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізілетін sms-хабарландырулардың электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушіге хабарлама жіберілгеннен кейін Мемлекеттік корпорацияның бөлімшесі ЭІМ-де бар деректер негізінде шешімнің электрондық жобасын қалыптастырады және жәрдемақы тағайындау туралы шешім қабылдау үшін зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2993,51 +4495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жәрдемақы тағайындау үшін талап етілген құжаттар отыз жұмыс күні ішінде ұсынылса, Мемлекеттік корпорацияның бөлімшесі жәрдемақы төлемдеріне құқық пайда болған күннен бастап төлемді тағайындау (өзгерту, қалпына келтіру) туралы шешімнің электрондық жобасын зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органға бекіту үшін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭІМ-де, оның ішінде портал арқылы қабылданған өтініштер бойынша жәрдемақы тағайындау (төлемді өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау үшін жетіспейтін құжат болмаған жағдайда, зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті орган тағайындаудан бас тарту туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылданған кезде Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3052,51 +4554,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тағайындау (тағайындаудан бас тарту) туралы хабарламаны осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарламалар журналына тіркей отырып, оны өтініш берушінің өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жәрдемақы тағайындауға өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, тағайындау (тағайындаудан бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлар жіберу арқылы автоматты режимде жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3107,70 +4609,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sms-хабарлар осы Қағидаларға 9-қосымшаға сәйкес нысан бойынша sms-хабарлар журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порталда жәрдемақы тағайындау туралы ақпарат өтініш берушінің "жеке кабинетіне" уәкілетті адамның ЭЦҚ-мен куәландырылған электрондық құжат түрінде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті орган жәрдемақы тағайындау туралы шешім қабылдағаннан кейін Мемлекеттік корпорацияның бөлімшесі еңбек кітапшасына "жәрдемақы тағайындалды" деген белгі қояды және оны өтініш берушіге өзі келген кезде қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорацияның бөлімшесі өтініш беруші жүгінген кезде қол қойдыра отырып осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3277,803 +4779,1042 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәлігін жоғалтқан жағдайда Мемлекеттік корпорацияның бөлімшесі алушының өтініші бойынша куәліктің телнұсқасын жазып береді. Оң жақ үстіңгі бұрышына "Телнұсқа" деген белгі қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақының мөлшері өзгерген немесе тұрғылықты жері өзгерген жағдайда Мемлекеттік корпорацияның бөлімшесі куәлікке қосымша бетте жүргізілген өзгерістер туралы тиісті жазба жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жәрдемақыны тағайындаудан бас тарту туралы шешім мынадай негіздер бойынша қабылданады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жәрдемақыны тағайындау үшін өтініш беруші ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш берушінің және (немесе) жәрдемақыны тағайындау үшін қажетті ұсынылған ақпараттардың, деректер мен мәліметтердің Қазақстан Республикасының нормативті құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші мемлекеттік қызметті көрсетуден бас тарту себептерін жойған жағдайда, өтініш беруші Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін мемлекеттік қызметті алу үшін қайта жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген Мемлекеттік қызметтерді көрсету мәселелері бойынша зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органның және (немесе) оның лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органның және (немесе) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) және (немесе) Мемлекеттік корпорация басшысының атына шағым беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Көрсетілетін қызметті берушінің немесе Министрліктің кеңсесінде шағымды қабылдаған адамның тегі мен аты-жөні, берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып шағымның тіркелуі (мөртабан, кіріс нөмірі мен күні) оның қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның қызметкерлері қызмет көрсету кезінде олардың әрекетіне (әрекетсіздігіне) шағым оның басшысының атына немесе ақпараттандыру саласындағы уәкілетті органға беріледі. Мемлекеттік корпорацияның кеңсесіне қолма-қол да, почта арқылы да келіп түскен шағымды тіркеу (мөртабан, кіріс нөмірі мен тіркеу күні шағымның екінші данасына немесе шағымға ілеспе хатқа қойылады), оның қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Шағымды "e-Otinish" азаматтардың өтініштерін қабылдау және өңдеудің бірыңғай платформасы арқылы жіберген кезде көрсетілетін қызметті алушыға "жеке кабинетінен" көрсетілетін қызметті беруші өтінішті өңдеу барысында жаңартып отыратын (жеткізілгені, тіркелгені, орындалғаны туралы белгі, қарау немесе қараудан бас тарту туралы жауап) жүгіну туралы ақпарат қолжетімді болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Көрсетілетін қызметті берушінің, Министрліктің немесе Мемлекеттік корпорацияның мекенжайына түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс. Шағымды тіркеу күні оны қарау мерзіміне кірмейді. Шағымды қарау нәтижелері туралы дәлелді жауап көрсетілетін қызметті алушыға почта байланысы арқылы жіберіледі не зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органның, Министрліктің немесе Мемлекеттік корпорацияның кеңсесінде қолма-қол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның 25-бабының 2-тармағына сәйкес шағыммен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайларда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау бойынша өкілеттік берілген лауазымды адам шағымды қарау мерзімін ұзарту сәтінен бастап 3 (үш) жұмыс күні ішінде шағымды берген көрсетілетін қызметті алушыға жазбаша түрде (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электронды түрде берілген кезде) ұзартудың себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ӘРПК-нің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік тәртіппен (сотқа дейінгі) шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Қазақстан Республикасының заңнамасында көзделген арттыруға, ең төменгі күнкөріс деңгейінің өзгеруіне байланысты жәрдемақының мөлшерін өзгерту осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның бөлімшесі дайындаған зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органның шешімдерінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сот шешімімен іс-әрекетке қабілетсіз немесе іс-әрекетке қабілеті шектеулі деп танылған қамқоршылықтағы (қорғаншылықтағы) адам үшін төлем алатын қамқоршы (қорғаншы) ауысқан, мүгедектік тобы өзгерген жағдайларда Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға 7-қосымшаларға сәйкес нысан бойынша жәрдемақыны тағайындау (өзгерту, төлемді қалпына келтіру, тағайындаудан бас тарту) туралы шешім жобасын дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алушының тегі, аты, әкесінің аты (ол болған жағдайда), туған күні өзгерген кезде ОДБ-да өзгерістер автоматты режимде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органның жәрдемақыны тағайындау туралы шешімдерінің негізінде Мемлекеттік корпорация бес жұмыс күні ішінде тағайындалған жәрдемақы сомаларын ай сайын, төлем айының алдындағы айдың 27-күніне Министрлік ұсынылатын, төлемге бюджет қаражатының қажеттілігіне қосуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Министрлік тиісті кезеңге төлемдер бойынша қаржыландырудың жиынтық жоспары шегінде төлеуге қажетті бюджет қаражаты туралы мәліметтерді Қазақстан Республикасының Қаржы министрлігіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Уәкілетті мемлекеттік орган төлемге бюджет қаражатының қажеттілігіне сәйкес Мемлекеттік корпорацияға бюджет қаражатын аударуды төлемдер бойынша қаржыландырудың жеке жоспарында есепті кезеңге көзделген сома шегінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Төлейтін айға қажеттілікті қалыптастырғаннан кейін пайда болған сомалар Қазақстан Республикасының заңнамасына сәйкес одан кейінгі айға қосылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Мемлекеттік корпорация бюджет қаражатын алып, төлеу графигіне сәйкес жәрдемақыны төлеуге төлем тапсырмаларын, сондай-ақ олардан ұстап қалуларды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Жәрдемақыны төлеуді Мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      баланы (балаларды) қабылдайтын отбасыға беру туралы және (немесе) патронат туралы шарт бойынша отбасындағы балаларға жәрдемақыны аудару баланың өз шотына жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымдағы банк шоттарына аудару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазпошта" акционерлік қоғамының бөлімшелері арқылы алушыларға үйлеріне жеткізіп беру жолымен жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алушының банк шотының нөмірі, төлеу тәсілі, алушының (қамқоршының, қорғаншының) тұрғылықты жері өзгерген жағдайда алушылар (қамқоршылар, қорғаншылар) Мемлекеттік корпорацияның бөлімшесіне немесе зейнетақы мен жәрдемақы беру жөніндегі уәкілетті ұйымның бөлімшесіне осы өзгерістер туралы, тиісті өзгерістерді растайтын құжаттармен қоса өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымның ЭЦҚ-сымен куәландырылған алушының келісімі болған кезде банк шотын және (немесе) төлем тәсілін өзгертуге өтінішті және банк шотының нөмірін зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым Мемлекеттік корпорацияға, оның ішінде электрондық байланыс арналары арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Жәрдемақыны үйге жеткізіп беру мынадай санаттағы адамдарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының мүгедектігі бар адамдар мен қатысушыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сексен жасқа толған жәрдемақылар алушыларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші топтағы мүгедектігі бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөгде адамның күтіміне мұқтаж және денсаулық жағдайы бойынша банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға бара алмайтыны туралы медициналық қорытындысы бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      почта байланысының автоматтандырылған бөлімшелері (пункттері) болмаған жағдайда ауылдық жерде тұратын адамдарға жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Алушыларға жәрдемақыны төлеу бойынша өзара қарым-қатынас, егер Қазақстан Республикасының Ұлттық Банкі өзгеше белгілемесе, Мемлекеттік корпорация мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арасында жасалған шарттар негізінде регламенттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Жәрдемақыны төлеумен байланысты банк қызметтеріне ақы төлеу бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
-[...397 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      39-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Мемлекеттік корпорацияның бөлімшесі жәрдемақыны төлеуді осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4088,51 +5829,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті орган шешімінің Заңның 5-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негізінде мәліметтер, соның ішінде ақпараттық жүйелерден келіп түскен кейінгі айдың бірінші күнінен бастап тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы төлеуді уақтылы тоқтата тұруды қамтамасыз ету мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4186,72 +5926,283 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      40-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Мемлекеттік корпорацияның бөлімшесі жәрдемақыны төлеуді жәрдемақы төлеуді тоқтата тұруды тудырған жағдайлардан болуын растайтын соның ішінде ақпараттық жүйелерден алынған құжаттар мен (немесе) мәліметтер негізінде өтініш бойынша қалпына келтіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      41-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Мемлекеттік корпорацияның бөлімшесі жәрдемақыны төлеуді осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4266,51 +6217,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органның шешімінің Заңның 5-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негізінде мәліметтер, өтініштер мен сұратулардың келіп түскен кейінгі айдың бірінші күнінен бастап тоқтатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің негізсіз бастапқы тағайындауға алып келген дәйексіз мәліметтерді ұсыну фактісі анықталу себебі бойынша жәрдемақыны төлеу тоқтатылғанда осы Қағидаларда көзделген тәртіппен жаңа тағайындау процедурасы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4419,264 +6369,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Мемлекеттік корпорацияның бөлімшесі жәрдемақыдан ұстап қалуға атқарушылық іс жүргізу құжаттары келіп түскен жағдайда "Атқарушылық iс жүргiзу және сот орындаушыларының мәртебесi туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ОДБ-да ұстап қалуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Алушының жәрдемақысынан ұстап қалуға өтініші келіп түскен жағдайда Мемлекеттің корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның бөлімшесі дайындаған зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органның шешімі негізінде ұстап қалуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Мемлекеттік корпорация бөлімшесінің қызметкерлері қайтыс болу, кету фактілері туралы төлемді тоқтата тұру немесе алып тастау, төлемді қалпына келтіру, сондай-ақ алушылардың қайтыс болуына, кетуіне, төлемдерді тоқтата тұруға байланысты қажеттілік сомаларын азаю жағына қарай түзету жөніндегі негіздемелер, іс-әрекеттер белгіленген ұстап қалу сомалары туралы ОДҚ-да күн сайын жазбалар жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1- параграф. Тұрғылықты жерi өзгерген кезде жәрдемақы төлемін жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Қазақстан Республикасы ратификациялаған зейнетақымен қамсыздандыру саласындағы халықаралық келісімдерге қатысушы мемлекеттерден Қазақстан Республикасына тұрақты тұруға келген жәрдемақы алшылар, сондай-ақ Қазақстан Республикасының ішінде тұрғылықты жерін ауыстырған жәрдемақы алушылар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша зейнетақы ісіне/жәрдемақы ісіне сұрау салуға өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның бөлімшесі зейнетақы ісіне/жәрдемақы ісіне сұрау салуды өтініш берушінің бұрынғы тұрған жері бойынша жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Қазақстан Республикасы ратификациялаған зейнетақымен қамсыздандыру саласындағы халықаралық келісімдерге қатысушы мемлекеттерден Қазақстан Республикасына тұрақты тұруға келген адамдар осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішті және осы Қағидалардың 4 және 6-тармақтарында көзделген құжаттарды зейнетақы ісі түскен соң ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Қазақстан Республикасының басқа өңірлеріне кеткен адамның жәрдемақы алушының ісі (бар болса) Мемлекеттік корпорацияның басқа бөлімшелерінің электрондық сұрау салуы бойынша жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушының жаңа тұрғылықты жері бойынша Мемлекеттік корпорация бөлімшесі өтінішті берген күннен бастап екі жұмыс күн ішінде алушының бұрыңғы тұрғылықты жері бойынша Мемлекеттік корпорацияның бөлімшесіне электронды сұрау салу жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4689,90 +6639,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Алушының бұрынғы тұрғылықты жері бойынша Мемлекеттік корпорацияның бөлімшесі сұрау салу келіп түскен күннен бастап екі жұмыс күн ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорация бөлімшесі ЭЦҚ-сымен куәландырылған электрондық анықтама-аттестатты қалыптастырады және филиал арқылы алушының жаңа тұрғылықты жері бойынша Мемлекеттік корпорацияның бөлімшесіне жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Алушы Қазақстан Республикасының шегінен тыс жерлерге кеткен жағдайда Мемлекеттік корпорацияның бөлімшесі алушының осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініші негізінде жәрдемақы алушының ісін алушының қолына береді немесе басқа елдердің уәкілетті органдарының сұрау салуы бойынша жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорацияның бөлімшесі ЭІМ негізінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4785,148 +6735,262 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша істің қағаз нұсқасын қалыптастырады және алушының қолына береді немесе басқа елдердің уәкілетті органдарының сұрау салуы бойынша жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының шегінен тыс жерлерге тұрақты тұруға кетушілерге жәрдемақыны төлеу ішкі істер органдарынан тіркеуден шығарылған айға қоса жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Қылмыстық-атқару жүйесі мекемелерiндегі адамдарға жәрдемақы төлемін жүзеге асыру тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Қылмыстық-атқару жүйесі мекемелерiндегі жәрдемақы алуға құқығы бар адамға жәрдемақы өтiнiштің және қылмыстық-атқару жүйесінің мекемесі орналасқан жердегi Мемлекеттік корпорацияның бөлiмшесiне мекеме әкiмшiлiгi ұсынатын, осы Қағидалардың 4-6-тармақтарында көзделген құжаттардың негiзiнде тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Егер адам қылмыстық-атқару жүйесі мекемесiне орналастырылған сәтте жәрдемақы алушы болып табылса, қылмыстық-атқару жүйесінің мекемесi орналасқан жердегi Мемлекеттік корпорация қылмыстық-атқару жүйесі мекемесінің әкiмшiлiгi осы Қағидалардың 44 және 46-тармақтарына сәйкес ұсынған, көрсетiлген адамның өтiнiшi негiзiнде жәрдемақыға төлемді Қазақстан Республикасының заңнамасына сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Қылмыстық-атқару жүйесінің мекемесі орналасқан жердегі Мемлекеттік корпорацияның бөлімшесі алушының жеке ісін алғаннан кейін жәрдемақыны аудару үшін қылмыстық-атқару жүйесі мекемесінің қолма-қол ақшаны бақылау шотының деректемелерін көрсете отырып оны есепке қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      51-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жәрдемақының артық есептелген (төленген) сомаларын қайтару:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алушының өтiнiшi бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4955,108 +7019,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте Мемлекеттік корпорацияның бөлімшесі төлемдерді республикалық бюджет кірісіне аудару үшін Мемлекеттік корпорацияға қайтарудың негізділігін растайтын қажетті құжатты (АЖ алынған алушының қайтыс болғаны не Қазақстан Республикасының шегінен тыс жерлерге кеткені туралы мәліметтерді және (немесе) жәрдемақы алушы тұруға кеткен елдегі уәкілетті органнан жәрдемақы алушының ісіне сұрау салуды) қоса бере отырып, зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымға хат ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соттың шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Жәрдемақының сомалары қате аударылған жағдайларда Мемлекеттік корпорация зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымға Мемлекеттік корпорация және зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым арасындағы шартта белгіленген нысан бойынша және тәсілмен төлем тапсырмасын кері қайтару немесе нұсқауды орындауды тоқтата тұру туралы ақпарат жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым қате аударым не кері қайтару немесе нұсқауды орындауды тоқтата тұру туралы ақпараттың негізінде ақшаны Мемлекеттік корпорацияға қайтаруды жүзеге асырады не нұсқауды орындауды тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Өздеріне қатыссыз себептер бойынша алушыларға артық аударылған (төленген) жәрдемақы сомаларын есептен шығару үшін Мемлекеттік корпорацияның бөлімшесі борышкердің қайда екені белгісіз болуына, борышкердің (жауапкердің) жеке басын анықтау мүмкіндігінің немесе мұрагері болмауына байланысты сомаларды қайтару мүмкін еместігі туралы заңды фактіні белгілеу туралы сот актісін шығару үшін өтінішпен қолданыстағы Қазақстан Республикасының азаматтық процестік заңнамасында белгіленген тәртіппен сот органдарына жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация артық аударған (төлеген) сомаларды есептен шығару:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5085,204 +7149,546 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жауап берушінің (қарыз алушы, айыпталушы) қайтыс болуына байланысты іс бойынша өндірістің тоқтауы туралы сот актілері (қаулылар, анықтаулар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       борышкердің қайтыс болуына және мұрагері болмауына байланысты атқарушылық өндірісті тоқтату туралы жеке және заңды тұлғалардың пайдасына өндіріп алу жөніндегі аумақтық бөлімнің қаулысы негізінде есептен шығару актісі бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      54-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Жәрдемақыны төлеу жүзеге асырылатын жәрдемақы алушылардың істері (қолданыстағы істер) қолданыстағы істер архивінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭІМ зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті мемлекеттік органның ақпараттық жүйесінде тұрақты түрде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Жәрдемақыны төлеу тоқтатыла тұрған жәрдемақы алушылардың істері алушының өзі немесе отбасының мүшелері (мұрагер) жүгінгенге дейін "Бақылауда" деген белгімен қолданыстағы істерден бөлек сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Жәрдемақы алушы ісінің телнұсқасын қалпына келтіру зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органның шешімі негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы алушылар iстерiнiң қалпына келтiрiлген телнұсқасының мұқабасында оң жақ үстіңгі бұрышына "Телнұсқа" деген белгі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      57-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. АЖ олардың тағайындалуына сәйкес АЖ үзіліссіз жұмыс істеуі мен өзектілігін қамтамасыз етуге бағытталған шаралар жиынтығын қамтамасыз етеді. Зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті мемлекеттік органның АЖ берілетін деректердің толықтығын, дәйектілігін, өзектілігі мен уақтылығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ақпараттық өзара іс-қимыл ЭЦҚ қолдана отырып, Қазақстан Республикасының мемлекеттік органдары арасындағы Бірыңғай көлік ортасы арқылы жүзеге асырылады. Ақпарат алмасу кезінде ақпаратты қорғау мемлекеттік органдардың бірыңғай қорғалған көлік ортасы есебінен де, сол сияқты техникалық және ұйымдастырушылық сипаттағы шаралар есебінен де қамтамасыз етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      58-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті орган мемлекеттік қызметтер көрсету мониторингін АЖ-да мемлекеттік қызмет көрсету сатысы туралы деректерді автоматтандырылған режимде енгізуді қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6713,775 +9119,1032 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік арнаулы</w:t>
+              <w:t>Мемлекеттік арнаулы жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау,</w:t>
+              <w:t>тағайындау, жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру, тоқтата тұру,</w:t>
+              <w:t>тұру, қайта есептеу, қайта бастау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қайта есептеу, қайта бастау,</w:t>
+              <w:t>тоқтату және оны төлеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тоқтату және оны төлеу туралы</w:t>
+              <w:t>шешімді қайта қарау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шешімді қайта қарау </w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына </w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      М.O. _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ұйым)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20__ жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік арнаулы жәрдемақы тағайындау үшiн жұмыстың сипатын немесе еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ағдайларын растайтын анықтама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-       Нысан </w:t>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат___________________________________________________________ берілді,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>себебі ол _____ жылдан ___________ жылға ________ дейiнгi кезеңде _____ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________ ай ______________ күн (толық, толық емес жұмыс күнi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ _______ тiзiмнiң ______ бөлiмiнiң ________ тармағында көзделгендей, зиянды (ерекше</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>зиянды) және ауыр (ерекше ауыр) еңбек жағдайларында ____ жыл ____ ай ____ күн, оның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>iшiнде _____ жылдан_________ жылға дейiн</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________ ретінде жұмыс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(кәсiптiң, лауазымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>істеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негiз:______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(бұйрықтар, есеп ведомостерi, түсiру журналдары, дозиметрия журналдары және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басқа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ жылдан ____ жылға дейiн _______________________________ ретінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(кәсiптiң, лауазымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негiз: _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(бұйрықтар, есеп ведомостерi, түсiру журналдары, дозиметрия журналдары және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басқа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___ жылдан ______ жылға дейiн ____________________________________ ретінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(кәсiптiң, лауазымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негiз:___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(бұйрықтар, есеп ведомостерi, түсiру журналдары, дозиметрия журналдары және басқа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәсiпорын басшысы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...544 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7517,184 +10180,165 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік арнаулы</w:t>
+              <w:t>Мемлекеттік арнаулы жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау,</w:t>
+              <w:t>тағайындау, жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру, тоқтата тұру,</w:t>
+              <w:t>тұру, қайта есептеу, қайта бастау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қайта есептеу, қайта бастау,</w:t>
+              <w:t>тоқтату және оны төлеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тоқтату және оны төлеу туралы</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>шешімді қайта қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 31.12.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 439</w:t>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7719,51 +10363,251 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Мемлекеттік арнайы жәрдемақы тағайындау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+              <w:t>"Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындау"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетуге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қойылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізгі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7796,87 +10640,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Мемлекеттік арнайы жәрдемақы тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7909,105 +10753,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
-[...17 lines deleted...]
-2) мемлекеттік арнайы жәрдемақы (бұдан әрі – жәрдемақы) тағайындау туралы ақпарат алу кезінде www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал)</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8040,159 +10866,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні.</w:t>
-[...71 lines deleted...]
-3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 минут.</w:t>
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8225,87 +10979,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде</w:t>
+1) "Азаматтарға арналған үкімет мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік арнайы жәрдемақы (бұдан әрі – жәрдемақы) тағайындау туралы ақпарат алу кезінде www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8338,159 +11110,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Мемлекеттік қызметті көрсету нәтижесі: осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама.</w:t>
+7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық және (немесе) қағаз түрінде.</w:t>
+Мемлекеттік қызметті көрсету мерзімі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда жәрдемақы тағайындау туралы ақпарат көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+1) Мемлекеттік корпорацияның өтініш берушіні қосымша құжатты (құжаттарды) ұсыну қажеттігі туралы хабардар етуі үшін мемлекеттік қызметті көрсету мерзімі 5 (бес) жұмыс күніне ұзартылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушы жеке өзі (немесе нотариат куәландырған сенімхат бойынша оның өкілі) келгенде жеке басын куәландыратын құжатты көрсеткен кезде тиісті құжаттардың қабылданғаны туралы қолхат негізінде беріледі.</w:t>
+2) Мемлекеттік корпорацияда құжаттардың топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация көрсетілетін қызметті алушының мобильді телефонына sms-хабар жіберу арқылы қабылданған шешім туралы көрсетілетін қызметті алушыны хабардар етеді.</w:t>
+3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8523,87 +11295,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлемақының мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) тегін көрсетіледі</w:t>
+Электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8636,197 +11408,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-2) Мемлекеттік корпорацияда – Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 20.00-ге дейін және сенбіде 9.00-ден 13.00-ге дейін.</w:t>
+ Мемлекеттік қызметті көрсету нәтижесі: осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау "электрондық кезек тәртібінде", жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті порталы арқылы броньдауға болады.</w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық және (немесе) қағаз түрінде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетілетін орындардың мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
+Порталда жәрдемақы тағайындау туралы ақпарат көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Министрлік www.enbek.gov.kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі</w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушы жеке өзі (немесе нотариат куәландырған сенімхат бойынша оның өкілі) келгенде жеке басын куәландыратын құжатты көрсеткен кезде тиісті құжаттардың қабылданғаны туралы қолхат негізінде беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорация – www.gov4c.kz</w:t>
+Мемлекеттік корпорация көрсетілетін қызметті алушының мобильді телефонына sms-хабар жіберу арқылы қабылданған шешім туралы көрсетілетін қызметті алушыны хабардар етеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8859,659 +11593,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті аушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға:</w:t>
-[...533 lines deleted...]
-Көрсетілетін қызметті берушілер цифрлық құжаттар сервисінен цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бірреттік құпиясөзді беру жолымен немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен ұсынылған құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы алады.</w:t>
+Көрсетілетін мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9544,197 +11706,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттар жиынтығын толық бермеген және (немесе) мерзімі өтіп кеткен құжаттарды ұсынған, жәрдемақы тағайындауға құқығы болмағанда Мемлекеттік корпорацияның осы Қағидаларға </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша тағайындауға өтінішті қабылдаудан бас тарту туралы қолхат береді.</w:t>
+1) Көрсетілетін қызметті берушіде – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес сенбі және жексенбі және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, жұмыс графигіне сәйкес сағат 8.00-ден 17.30-ға дейін, түскі асқа үзіліс 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Тиісті төлемді тағайындауға өтініш беру немесе төлеу фактісін растайтын мәліметтерді ақпараттық жүйелерден алғанда Мемлекеттік корпорацияның қызметкері осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхатты өтініш берушіге тапсырады.</w:t>
+2) Мемлекеттік корпорацияда – Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 20.00-ге дейін және сенбіде 9.00-ден 13.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті көрсетуші мынадай негіздер бойынша мемлекеттік қызмет көрсетуден бас тартады:</w:t>
+Қабылдау "электрондық кезек тәртібінде", жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті порталы арқылы броньдауға болады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін белгілеу;</w:t>
+Мемлекеттік қызмет көрсетілетін орындардың мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету кезінде ұсынылған ақпараттардың, деректер мен мәліметтердің Қазақстан Республикасы заңнамасында белгіленген талаптарға сәйкес келмеуі.</w:t>
+1) Министрлік www.enbek.gov.kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызметті көрсетуден бас тарту себептерін жойғанда, көрсетілетін қызметті алушы осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде белгіленген тәртіппен мемлекеттік қызмет алу үшін қайта жүгінеді.</w:t>
+2) Мемлекеттік корпорация – www.gov4c.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9767,86 +11929,934 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтің, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктері ескеріле отырып қойылатын өзге талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ Көрсетілетін қызметті алушы (немесе нотариат куәландырған сенімхат бойынша оның өкілі) мемлекеттік қызметті көрсету үшін жүгінген кезде осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш береді және мынадай құжаттар ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басты куәландыратын құжат (Қазақстан Республикасы азаматының паспорты, Қазақстан Республикасы азаматының жеке куәлігі (жеке басын сәйкестендіру үшін қажет);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша мемлекеттік әлеуметтік жәрдемақыны тағайындау үшін жұмыс сипаты мен еңбек жағдайы туралы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйым таратылғанда жұмыс істеген орны, лауазымы, кәсібі, жұмыс істеген кезеңі, архивтік істің нөмірі, оның беттері мәліметтер көрсетілген мемлекеттік архивтің немесе ведомстволық архивтің уәкілетті қызметкерінің электрондық цифрлық қолтаңбасымен куәландырылған архивтік анықтама ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Архивтік құжаттар болмаған кезде, жұмыс сипаты немесе еңбек жағдайлары және олардың Қазақстан Республикасы Үкіметінің 1999 жылғы 19 желтоқсандағы № 1930 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Жерасты және ашық кен жұмыстарындағы, еңбек жағдайлары ерекше зиянды және ерекше ауыр жұмыстардағы өндірістердің, жұмыстардың, кәсіптердің лауазымдар мен көрсеткіштердің № 1 тізіміне немесе Еңбек жағдайлары зиянды және ауыр жұмыстардағы өндірістердің, жұмыстардың, кәсіптердің, лауазымдар мен көрсеткіштердің № 2 тізіміне сәйкестігі сот органдары арқылы белгіленеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өтініш берушінің еңбек өтілін растайтын құжаттар: еңбек кітапшасы; еңбек кітапшасы болмаған немесе жарамсыз болған, еңбек кітапшасында тиісті жазбалар болмаған, түзетулер, дәлсіздіктер, әртүрлі оқулар болған кезде архив мекемелерінен немесе жұмыс орнынан анықтамалар, мемлекеттік архивтің немесе ведомстволық архивтің уәкілетті қызметкерінің электрондық цифрлық қолтаңбасымен куәландырылған архивтік құжаттың электрондық көшірмелері немесе жұмыс орнынан анықтамалар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болуына қарай мынадай құжаттар ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білімі туралы құжат; әскери билет немесе қорғаныс істері жөніндегі басқарманың (бөлімнің) анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың туу туралы куәліктері (азаматтық хал актілерін жазу органдары берген туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін тіркеу туралы анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес прокуратура органдары берген ақталуы туралы анықтама; әскери ұрыс қимылдарына қатысқаны туралы әскери комиссариаттың анықтамасы; бірінші топтағы мүгедектігі бар адамға, екінші топтағы жалғызілікті мүгедектігі бар адамға және бөгде адамның көмегіне мұқтаж жасына байланысты зейнеткерге, сексен жасқа толған қарттарға, он сегіз жасқа дейінгі мүгедектігі бар балаға күтімді жүзеге асыру фактісін және кезеңін растайтын соттың шешімі; бұрынғы кеңестік мекемелер, Қазақстан Республикасының мекемелері, халықаралық ұйым қызметкері жұбайының (зайыбының) шетелде тұрғанын растайтын құжат; әскери қызметшінің, арнаулы мемлекеттік орган қызметкері жұбайының (зайыбының) мамандығы бойынша жұмысқа орналасу мүмкіндігі болмаған жерлерде тұрғанын растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істемейтін ананың жас балаларға күтім көрсеткенін растау үшін мына құжаттардың біреуі (болуына қарай) ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың жеке басын растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың неке туралы куәлігі (азаматтық хал актілерін тіркеу туралы анықтама) не некені бұзу туралы куәлігі немесе неке қию туралы актілік жазбадан үзінді көшірме (тегін өзгерткен кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың орта оқу орнын бітіргені туралы аттестат; балалардың орта-кәсіптік немесе жоғары оқу орнын бітіргені туралы диплом не балалардың оқығанын растайтын оқу орнының анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың қайтыс болуы туралы куәлік (немесе азаматтық хал актілерін жазу органдары берген қайтыс болуы туралы актілік жазба немесе азаматтық хал актісін тіркеу туралы анықтама); балалардың әскери қызмет өткергенін растайтын құжат ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғаншылық (қамқоршылық) белгіленгенгенде, қорғаншылық (қамқоршылық) белгіленгенін растайтын құжат ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Егер заңдар мен халықаралық шарттармен өзгеше көзделмесе, "Құжаттарды заңдастыру қағидаларын бекіту туралы" Қазақстан Республикасы Сыртқы істер министрі міндетін атқарушының 2017 жылғы 6 желтоқсандағы № 11-1-2/576 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген тәртіпте (Нормативті құқықтық актілерді мемлекеттік тіркеудің тізбесінде № 16116 тіркелген) шет мемлекеттің құзыретті мекемесі берген немесе куәландырған не осы тұлғаға арнайы уәкілеттік берілген, оның құзыреті шегінде және ол белгілеген нысан бойынша шет мемлекеттің ресми мөрімен бекітілген құжаттар арнайы куәландыру рәсімінен (заңдастыру немесе апостильдеу) өткеннен кейін ғана қабылданады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шет тілінде жасалған құжаттарды ұсыну барысында нотариус "Нотариат туралы" Қазақстан Республикасы Заңының 34-бабы 1-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>80-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес құжаттың қазақ немесе орыс тіліне дұрыс аударылғанын куәландырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды ұсыну, оларды мемлекеттік ақпараттық жүйелерден, оның ішінде цифрлық құжаттардың сервисінен алу мүмкін болса, талап етілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжат туралы мәліметтерді, баланың (балалардың) туу туралы куәлігін немесе туу туралы актілік жазбадан үзінді көшірмені (Қазақстан Республикасының аумағында 2007 жылғы 13 тамыздан кейін жүргізілген тіркеулер бойынша), неке қию туралы куәлікті (Қазақстан Республикасының аумағында 2008 жылғы 1 маусымнан кейін жүргізілген тіркеулер бойынша), қамқоршылық (қорғаншылық) белгілеу туралы мәліметтер "электронды үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы барлық қажетті құжаттарды тапсырған кезде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+портал арқылы – жәрдемақы тағайындау туралы ақпарат алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы статус көрінеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттар сервисінен цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бірреттік құпиясөзді беру жолымен немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен ұсынылған құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттар жиынтығын толық бермеген және (немесе) мерзімі өтіп кеткен құжаттарды ұсынған, жәрдемақы тағайындауға құқығы болмағанда Мемлекеттік корпорацияның осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша тағайындауға өтінішті қабылдаудан бас тарту туралы қолхат береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті төлемді тағайындауға өтініш беру немесе төлеу фактісін растайтын мәліметтерді ақпараттық жүйелерден алғанда Мемлекеттік корпорацияның қызметкері осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхатты өтініш берушіге тапсырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті көрсетуші мынадай негіздер бойынша мемлекеттік қызмет көрсетуден бас тартады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін белгілеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету кезінде ұсынылған ақпараттардың, деректер мен мәліметтердің Қазақстан Республикасы заңнамасында белгіленген талаптарға сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсетуден бас тарту себептерін жойғанда, көрсетілетін қызметті алушы осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде белгіленген тәртіппен мемлекеттік қызмет алу үшін қайта жүгінеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Өзіне-өзі қызмет көрсетуді, өз бетінше жүріп-тұруды, бағдарлауды жүзеге асыру қабілетін немесе мүмкіндігін заңнамада белгіленген тәртіппен толық немесе ішінара жоғалтқан көрсетілетін қызметті алушылар 1414 Бірыңғай байланыс орталығы, 8 800 080 77 77 арқылы жүгінгенде мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорацияның қызметкері тұрғылықты жеріне барып жүргізеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының ЭЦҚ-сы болған кезде мемлекеттік көрсетілетін қызметті электрондық нысанда портал арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9858,55 +12868,196 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтама қызметі, сондай-ақ 1414 бірыңғай байланыс орталығы, 8-800-080-7777 арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжаттардың сервисі электрондық цифрлық қолтаңбаны немесе бірреттік құпиясөзді пайдаланумен "eGov mobіle" мобильді қосымшасында тіркелген пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъект мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10055,80 +13206,80 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік арнаулы жәрдемақыға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>өтініш қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__жылғы "___" _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10227,50 +13378,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жауапты адамның тегі, аты, әкесінің аты (бар болса) және лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10421,80 +13688,80 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік арнаулы жәрдемақы тағайындауға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>өтініш қабылдаудан бас тарту туралы № ______ қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10708,195 +13975,195 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік арнаулы</w:t>
+              <w:t>Мемлекеттік арнаулы жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау,</w:t>
+              <w:t>тағайындау, жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру, тоқтата тұру,</w:t>
+              <w:t>тұру, қайта есептеу, қайта бастау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қайта есептеу, қайта бастау,</w:t>
+              <w:t>тоқтату және оны төлеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тоқтату және оны төлеу туралы</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>шешімді қайта қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Нысан</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік арнаулы жәрдемақыға тағайындау (қайта есептеу) туралы азаматтардың</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
+        <w:t xml:space="preserve"> Мемлекеттік арнаулы жәрдемақыға тағайындау (қайта есептеу) туралы азаматтардың өтiнiштерiн тіркеудің электрондық журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -10930,419 +14197,799 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініштің №</w:t>
+              <w:t>Өтініштің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тіркеу күні</w:t>
+              <w:t>Тіркеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жүгіну күні</w:t>
+              <w:t>Жүгіну</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бөлімше коды</w:t>
+              <w:t>Бөлімше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Істің №</w:t>
+              <w:t>Істің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің жеке сәйкестендіру нөмері</w:t>
+              <w:t>Өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+              <w:t>Өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Туған күні</w:t>
+              <w:t>Туған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлем түрі</w:t>
+              <w:t>Төлем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11390,189 +15037,329 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шешімнің /тағайндаудан бас тарту күні</w:t>
+              <w:t>Шешімнің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/тағайндаудан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бас</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тарту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жәрдемақының мөлшері</w:t>
+              <w:t>Жәрдемақының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тағайндау күні</w:t>
+              <w:t>Тағайндау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тағайндау түрі</w:t>
+              <w:t>Тағайндау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13455,337 +17242,457 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік арнаулы</w:t>
+              <w:t>Мемлекеттік арнаулы жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау,</w:t>
+              <w:t>тағайындау, жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру, тоқтата тұру,</w:t>
+              <w:t>тұру, қайта есептеу, қайта бастау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қайта есептеу, қайта бастау,</w:t>
+              <w:t>тоқтату және оны төлеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тоқтату және оны төлеу туралы</w:t>
+              <w:t>шешімді қайта қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шешімді қайта қарау </w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>20__ жылғы "___" ___________</w:t>
-[...86 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">20__ жылғы "___" ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ___________________________________________________________ </w:t>
-[...53 lines deleted...]
-      (жауапты адамның лауазымы және тегі, аты, әкесінің аты (бар болса)</w:t>
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің туған күні ______ жылғы "___" _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20__ жылғы "___" ___________ дейін төмендегі құжаттарды ұсыну қажеттігі туралы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілген мерзім ішінде құжаттар ұсынылмаған жағдайда зейнетақы мен жәрдемақы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ағайындау жөніндегі уәкілетті орган қолда бар құжаттар бойынша жәрдемақы тағайындау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жауапты адамның лауазымы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13821,195 +17728,227 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік арнаулы</w:t>
+              <w:t>Мемлекеттік арнаулы жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау,</w:t>
+              <w:t>тағайындау, жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру, тоқтата тұру,</w:t>
+              <w:t>тұру, қайта есептеу, қайта бастау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қайта есептеу, қайта бастау,</w:t>
+              <w:t>тоқтату және оны төлеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тоқтату және оны төлеу туралы</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>шешімді қайта қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Нысан</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік арнаулы жәрдемақының sms-хабарлар журналы</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік арнаулы жәрдемақының sms-хабарлар журналы Мемлекеттік корпорацияның ____________ бөлімшесі бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -14028,429 +17967,339 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Р/с №</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жеке сәйкестендіру нөмірі</w:t>
+Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Туған күні</w:t>
+Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Істің №</w:t>
+Істің №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Төлемнің түрі</w:t>
+Төлемнің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>sms-хабар жіберу күні</w:t>
+sms-хабар жіберу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Телефон нөмірі</w:t>
+Телефон нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Маман</w:t>
+Маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15368,431 +19217,457 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік арнаулы жәрдемақыны тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны төлеу туралы шешімді қайта қарау қағидаларына</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>Мемлекеттік арнаулы жәрдемақыны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тағайындау, жүзеге асыру, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тоқтата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұру, қайта есептеу, қайта бастау,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тоқтату және оны төлеу туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешімді қайта қарау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік арнаулы жәрдемақы тағайындау</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік арнаулы жәрдемақы тағайындау (тағайындаудан бас тарту) туралы № ________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(тағайындаудан бас тарту) туралы</w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20__ жылғы "___" ___________  </w:t>
-[...233 lines deleted...]
-      (жауапты адамның лауазымы және тегі, аты, әкесінің аты (бар болса)</w:t>
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні ____ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Зейнетақы мен жәрдемақы тағайындау жөніндегі уәкілетті органның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20__ жылғы "___" _________ № _____шешімімен Сізге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мөлшерінде мемлекеттік арнаулы жәрдемақы бекітілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тағайындаудан бас тартылды ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>негіздеме (себебі көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төлем күні туралы қосымша sms-хабарлама жіберілетін болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Хабарлама жауапты адамның ЭЦҚ-сымен куәландырылды _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жауапты адамның лауазымы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15828,183 +19703,208 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік арнаулы</w:t>
+              <w:t xml:space="preserve">Мемлекеттік арнаулы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау,</w:t>
+              <w:t>жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру, тоқтата тұру,</w:t>
+              <w:t>тағайындау, жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қайта есептеу, қайта бастау,</w:t>
+              <w:t>тұру, қайта есептеу, қайта бастау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тоқтату және оны төлеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шешімді қайта қарау </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>шешімді қайта қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Нысан</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="101"/>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік арнаулы  жәрдемақының хабарламалар журналы Мемлекеттік корпорацияның ____________ бөлімшесі бойынша</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+        <w:t xml:space="preserve"> Мемлекеттік арнаулы жәрдемақының хабарламалар журналы Мемлекеттік корпорацияның ____________ бөлімшесі бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -16022,383 +19922,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Р/с №</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жеке сәйкестендіру нөмірі</w:t>
+Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Туған күні</w:t>
+Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Істің №</w:t>
+Істің №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Төлемнің түрі</w:t>
+Төлемнің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Хабарламаны табыстау күні</w:t>
+Хабарламаны табыстау күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Маман</w:t>
+Маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19306,183 +23126,195 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік арнаулы</w:t>
+              <w:t>Мемлекеттік арнаулы жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау,</w:t>
+              <w:t>тағайындау, жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру, тоқтата тұру,</w:t>
+              <w:t>тұру, қайта есептеу, қайта бастау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қайта есептеу, қайта бастау,</w:t>
+              <w:t>тоқтату және оны төлеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тоқтату және оны төлеу туралы</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>шешімді қайта қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Нысан</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="102"/>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Куәлiктерді тiркеу журналы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 13-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19508,235 +23340,555 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Р/с №</w:t>
+              <w:t>Р/с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты (бар болса)</w:t>
+              <w:t>Тегі,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Iстiң №</w:t>
+              <w:t>Iстiң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке куәлiктiң, төлқұжаттың №, кiм берген, берiлген күнi</w:t>
+              <w:t>Жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәлiктiң,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлқұжаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кiм</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берген,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берiлген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күнi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Алған күнi</w:t>
+              <w:t>Алған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күнi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20170,142 +24322,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрмен бекiтiлген:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...90 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса)</w:t>
+        <w:t>
+      журналдағы парақтар саны ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. Бөлiмше бастығы ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация бөлiмшесінiң маманы __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22069,68 +26221,68 @@
               </w:rPr>
               <w:t>15-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="103"/>
+    <w:bookmarkStart w:name="z137" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Іздеудегі жоғалған адамдардың тізімі 202 ____ жылғы____ ай үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 15-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23891,68 +28043,68 @@
               </w:rPr>
               <w:t>16-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="104"/>
+    <w:bookmarkStart w:name="z139" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (шет елдегі мекеменің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 16-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25704,505 +29856,551 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік арнаулы</w:t>
+              <w:t>Мемлекеттік арнаулы жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау,</w:t>
+              <w:t>тағайындау, жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру, тоқтата тұру,</w:t>
+              <w:t>тұру, қайта есептеу, қайта бастау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қайта есептеу, қайта бастау,</w:t>
+              <w:t>тоқтату және оны төлеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тоқтату және оны төлеу туралы</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>шешімді қайта қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Нысан</w:t>
-[...31 lines deleted...]
-          <w:color w:val="000000"/>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ауданның коды _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорацияның____________________ облысы (қаласы) бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________ бөлімшесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтiнiш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы </w:t>
-[...305 lines deleted...]
-      Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
+      Ескерту. 18-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өтініш берішінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күнi: ______ жылғы "___" _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басын куәландыратын құжаттың түрі: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттың сериясы:________ құжаттың нөмірі: _______ кім берген: ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: _______ жылғы "___" _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрақты тұратын жерінің мекенжайы ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Облыс ____________________________________________ қала (аудан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________ ауыл _______________________ көше </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (шағынаудан) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________ үй </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________ пәтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасынан тыс жерлерге кетуіне байланысты мемлекеттік арнаулы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әрдемақы алушының ісін қолына беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шыққан жерінің мекенжайы: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -26218,199 +30416,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Р/с №</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Құжаттың атауы</w:t>
+Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Құжаттағы парақтардың саны</w:t>
+Құжаттағы парақтардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ескертпе</w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26678,142 +30836,269 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің байланыс деректері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-      "___" _________.________ жылғы ____ сағат ____ минут ____ секунд _______</w:t>
+        <w:t>үй телефоны __________ ұялы телефон ___________ Е-mail _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Істі ресімдеуге және беруге қажетті менің дербес деректерімді жинауға және өңдеуге келісім </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні 20__ жылғы "___" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы/ЭЦҚ/ sms-хабарламалар_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінішке қол қою мерзімі мен уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _________.________ жылғы ____ сағат ____ минут ____ секунд</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26964,80 +31249,80 @@
               </w:rPr>
               <w:t>19-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="106"/>
+    <w:bookmarkStart w:name="z132" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылғы "____" ____________№ _______ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>анықтама-аттестат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат мемлекеттік арнаулы жәрдемақыны Мемлекеттік корпорацияның бөлімшесінде _________________ алып отырды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27323,163 +31608,175 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік арнаулы</w:t>
+              <w:t>Мемлекеттік арнаулы жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау,</w:t>
+              <w:t>тағайындау, жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру, тоқтата тұру,</w:t>
+              <w:t>тұру, қайта есептеу, қайта бастау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қайта есептеу, қайта бастау,</w:t>
+              <w:t>тоқтату және оны төлеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тоқтату және оны төлеу туралы</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>шешімді қайта қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Нысан</w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 20-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы алушының iсi:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -27512,61 +31809,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№ _______ жәрдемақы алушының iсi</w:t>
+№ _______ жәрдемақы алушының iсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -28043,51 +32330,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкесiнiң аты (бар болса)</w:t>
+Әкесiнiң аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28382,583 +32669,1903 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есептен 20__ жылғы "___" _____________________________ шығарылсын</w:t>
+              <w:t>Есептен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20__</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығарылсын</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнiң түрi ________________________________________________</w:t>
+              <w:t>Төлемнiң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнiң мөлшерi ____________________________________________теңге</w:t>
+              <w:t>Төлемнiң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________теңге</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылғы __________________________________________ дейiн төлендi</w:t>
+              <w:t>20__</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейiн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлендi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Iстегi парақтардың саны __________________________________________</w:t>
+              <w:t>Iстегi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақтардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есепке 20__ жылғы "___" ______________________________қабылдансын</w:t>
+              <w:t>Есепке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20__</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________қабылдансын</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнiң түрi ____________________________________________________</w:t>
+              <w:t>Төлемнiң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнiң мөлшерi _____ теңге/_____________________________________/</w:t>
+              <w:t>Төлемнiң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге/_____________________________________/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Iстегi парақтардың саны _____ _____________________________________</w:t>
+              <w:t>Iстегi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақтардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>М.О. Бөлiмше бастығы ____________________________________________</w:t>
+              <w:t>М.О.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бөлiмше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есептен 20__ жылғы "___" ______________________________шығарылсын</w:t>
+              <w:t>Есептен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20__</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________шығарылсын</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнiң түрi _______________________________________________</w:t>
+              <w:t>Төлемнiң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнiң мөлшерi ____________________________________________ теңге</w:t>
+              <w:t>Төлемнiң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20______ жылғы _____________________________________ дейiн төлендi.</w:t>
+              <w:t>20______</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейiн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлендi.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Iстегi парақтардың саны _____ ______________________________________</w:t>
+              <w:t>Iстегi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақтардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>М.О. Бөлiмше бастығы ____________________________________________</w:t>
+              <w:t>М.О.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бөлiмше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есепке 20__ жылғы "___" ______________________________ қабылдансын</w:t>
+              <w:t>Есепке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20__</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабылдансын</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнiң түрi ____________________________________________________</w:t>
+              <w:t>Төлемнiң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнiң мөлшерi ___ теңге/________________________________________/</w:t>
+              <w:t>Төлемнiң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге/________________________________________/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Iстегi парақтардың саны _____ _____________________________________</w:t>
+              <w:t>Iстегi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақтардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -28970,51 +34577,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бөлiмше бастығы_______________________________________________</w:t>
+              <w:t>Бөлiмше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастығы_______________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түгендеу жүргiзу туралы белгiлер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -29058,380 +34685,1320 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___ парақ |______________|___ парақ |_________________|</w:t>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|______________|___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|_________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___ парақ |______________| ___ парақ |___________________|</w:t>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|______________|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___ парақ |______________| ___ парақ |___________________|</w:t>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|______________|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___ парақ |______________| ___ парақ |___________________|</w:t>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|______________|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___ парақ |______________| ___ парақ |___________________|</w:t>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|______________|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___ парақ |______________| ___ парақ |___________________|</w:t>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|______________|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Iстердi тексеру туралы белгiлер:</w:t>
+            Iстердi тексеру туралы белгiлер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29454,359 +36021,1079 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өкiл |___________________| Өкiл |___________________|</w:t>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өкiл |___________________| Өкiл |___________________|</w:t>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өкiл |___________________| Өкiл |___________________|</w:t>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өкiл |___________________| Өкiл |___________________|</w:t>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өкiл |___________________| Өкiл |___________________|</w:t>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өкiл |___________________| Өкiл |___________________|</w:t>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өкiл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>|___________________|</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(күнi, қолы) (күнi, қолы)</w:t>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(күнi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29845,469 +37132,548 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік арнаулы</w:t>
+              <w:t>Мемлекеттік арнаулы жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау,</w:t>
+              <w:t>тағайындау, жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру, тоқтата тұру,</w:t>
+              <w:t>тұру, қайта есептеу, қайта бастау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қайта есептеу, қайта бастау,</w:t>
+              <w:t>тоқтату және оны төлеу туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тоқтату және оны төлеу туралы</w:t>
+              <w:t>шешімді қайта қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шешімді қайта қарау </w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t>21-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Нысан</w:t>
-[...16 lines deleted...]
-        <w:t>
       Ауданның коды _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорацияның____________________ облысы (қаласы) бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________ бөлімшесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтiнiш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы </w:t>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
+      Ескерту. 21-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...180 lines deleted...]
-      Шыққан жерінің мекенжайы: __________________________________</w:t>
+        <w:t>(өтініш берішінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күнi: ______ жылғы "___" _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басын куәландыратын құжаттың түрі: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттың сериясы:________ құжаттың нөмірі: _______ кім берген: ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: _______ жылғы "___" _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрақты тұратын жерінің мекенжайы ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Облыс ____________________________________________ қала (аудан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________ ауыл _______________________ көше (шағынаудан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________ үй _______________________________ пәтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасынан тыс жерлерге кетуіне байланысты мемлекеттік арнаулы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әрдемақы алушының ісін қолына беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шыққан жерінің мекенжайы: __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -30341,199 +37707,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Р/с №</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Құжаттың атауы</w:t>
+Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Құжаттағы парақтардың саны</w:t>
+Құжаттағы парақтардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ескертпе</w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30801,142 +38127,185 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің байланыс деректері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-      "___" _____________._____ жылғы ____ сағат ____ минут ____ секунд _______</w:t>
+        <w:t>үй телефоны __________ ұялы телефон ___________ Е-mail _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Істі ресімдеуге және беруге қажетті менің дербес деректерімді жинауға және өңдеуге </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні 20__ жылғы "___" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы/ЭЦҚ/ sms-хабарламалар_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінішке қол қою мерзімі мен уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _____________._____ жылғы ____ сағат ____ минут ____ секунд _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -30944,55 +38313,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -31318,31 +38687,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>