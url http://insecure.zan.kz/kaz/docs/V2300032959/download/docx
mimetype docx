--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c79670" w14:textId="2c79670">
+    <w:p w14:paraId="bc2f3e0" w14:textId="bc2f3e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1150,996 +1150,1517 @@
         <w:t xml:space="preserve">
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z146" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z147" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік-еңбек саласындағы бірыңғай ақпараттық жүйе (бұдан әрі – "Еңбек нарығы" ААЖ) – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z148" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бос орын – жұмыс берушідегі бос жұмыс орны (лауазым);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z148" w:id="15"/>
-[...15 lines deleted...]
-      3) бос орын – жұмыс берушідегі бос жұмыс орны (лауазым);</w:t>
+    <w:bookmarkStart w:name="z149" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z149" w:id="16"/>
-[...15 lines deleted...]
-      4) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жалақыны субсидиялау – жұмыс берушінің субсидияланатын жұмыс орындарына жұмысқа орналастырылған жұмыскерлердің еңбегіне ақы төлеуге жұмсаған шығындарын толық немесе ішінара өтеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z150" w:id="17"/>
-[...15 lines deleted...]
-      5) жалақыны субсидиялау – жұмыс берушінің субсидияланатын жұмыс орындарына жұмысқа орналастырылған жұмыскерлердің еңбегіне ақы төлеуге жұмсаған шығындарын толық немесе ішінара өтеу;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жұмыссыз – жұмыс іздеуші және жұмысқа кірісуге дайын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z151" w:id="18"/>
-[...15 lines deleted...]
-      6) жұмыссыз – жұмыс іздеуші және жұмысқа кірісуге дайын жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жұмыс беруші – жұмыскер еңбек қатынастарында болатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z152" w:id="19"/>
-[...15 lines deleted...]
-      7) жұмыс беруші – жұмыскер еңбек қатынастарында болатын жеке немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жұмыс орны – жұмыскердің еңбек қызметі процесінде еңбек міндеттерін орындауы кезінде тұрақты немесе уақытша болатын орны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z153" w:id="20"/>
-[...15 lines deleted...]
-      8) жұмыс орны – жұмыскердің еңбек қызметі процесінде еңбек міндеттерін орындауы кезінде тұрақты немесе уақытша болатын орны;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмысқа орналастыру – халықтың жұмыспен қамтылуын қамтамасыз етуге ықпал етуге арналған ұйымдастырушылық, экономикалық және құқықтық іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z154" w:id="21"/>
-[...15 lines deleted...]
-      9) жұмысқа орналастыру – халықтың жұмыспен қамтылуын қамтамасыз етуге ықпал етуге арналған ұйымдастырушылық, экономикалық және құқықтық іс-шаралар кешені;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "Зейнетақы және жәрдемақы төлеудің орталықтандырылған дерекқоры" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "ОДҚ" ААЖ) - Кодексте белгіленген шарттарда төлем түрлерін жүзеге асыру үшін уәкілетті мемлекеттік органның орталықтандырылған дерекқоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мансап орталығы – еңбек мобильділігі орталығының аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z155" w:id="22"/>
-[...15 lines deleted...]
-      10) "Зейнетақы және жәрдемақы төлеудің орталықтандырылған дерекқоры" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "ОДҚ" ААЖ) - Кодексте белгіленген шарттарда төлем түрлерін жүзеге асыру үшін уәкілетті мемлекеттік органның орталықтандырылған дерекқоры;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) субсидияланатын жұмыс орны – жалақысын толық немесе ішінара субсидиялай отырып, жұмыссыздарды, сондай-ақ оқудан бос уақытта денсаулығына зиян келтірілмейтін және оқу процесін бұзбайтын жұмысқа қатысатын студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушыларын жұмысқа орналастыру үшін, еңбек мобильділігі орталығымен (мансап орталығымен) шарт негізінде жұмыс беруші құратын жұмыс орны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z156" w:id="23"/>
-[...15 lines deleted...]
-      11) мансап орталығы – еңбек мобильділігі орталығының аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) халықты әлеуметтік қорғау және жұмыспен қамту жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z157" w:id="24"/>
-[...15 lines deleted...]
-      12) субсидияланатын жұмыс орны – жалақысын толық немесе ішінара субсидиялай отырып, жұмыссыздарды, сондай-ақ оқудан бос уақытта денсаулығына зиян келтірілмейтін және оқу процесін бұзбайтын жұмысқа қатысатын студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушыларын жұмысқа орналастыру үшін, еңбек мобильділігі орталығымен (мансап орталығымен) шарт негізінде жұмыс беруші құратын жұмыс орны;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) халықты жұмыспен қамту мәселелері жөніндегі уәкілетті орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және саларалық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу мен бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z158" w:id="25"/>
-[...15 lines deleted...]
-      13) халықты әлеуметтік қорғау және жұмыспен қамту жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын жергілікті атқарушы органы;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z159" w:id="26"/>
-[...15 lines deleted...]
-      14) халықты жұмыспен қамту мәселелері жөніндегі уәкілетті орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және саларалық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу мен бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Субсидияланатын жұмыс орындарының тізбесі, субсидияланатын жұмыс орындарына жұмысқа орналастырылатын адамдарға қойылатын талаптар, олардың жалақысын субсидиялау мөлшері мен мерзімдері Кодекстің 111-бабының 9-тармағына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z160" w:id="27"/>
-[...15 lines deleted...]
-      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субсидияланатын жұмыс орындары жұмыссыздар, оқудан бос уақытта студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары үшін құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z161" w:id="28"/>
-[...15 lines deleted...]
-      3. Субсидияланатын жұмыс орындарының тізбесі, субсидияланатын жұмыс орындарына жұмысқа орналастырылатын адамдарға қойылатын талаптар, олардың жалақысын субсидиялау мөлшері мен мерзімдері Кодекстің 111-бабының 9-тармағына сәйкес айқындалады.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мансап орталықтары субсидияланатын жұмыс орындарын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z162" w:id="29"/>
-[...15 lines deleted...]
-      4. Субсидияланатын жұмыс орындары жұмыссыздар, оқудан бос уақытта студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары үшін құрылады.</w:t>
+    <w:bookmarkStart w:name="z371" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке меншік нысанындағы коммерциялық заңды тұлғалардың, дара кәсіпкерлердің, шаруа (фермер) қожалықтарының және әлеуметтік кәсіпкерлердің өтінімдері бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында тіркелген жұмыс істеп тұрған заңды тұлға немесе дара кәсіпкер мәртебесі болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінім берген күннің алдында 12 айдан астам қызметті жүзеге асырған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банкроттық немесе таратылу рәсімі болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесінде болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек мобильділігі орталығымен субсидияланатын жұмыс орындарын ұйымдастыру туралы бұрын жасалған шарттар бойынша міндеттемелерді толық орындаған (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінім берген күнге жалақы бойынша мерзімі өткен берешек болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекске</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Міндетті әлеуметтік медициналық сақтандыру туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, субсидияланатын жұмыс орындарын ұйымдастыруға өтінім берген күннің алдындағы соңғы 12 айда әлеуметтік төлемдерді тұрақты жүргізген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалған кәсіпкерлік қызметті жүзеге асырған салық төлеушілердің тізбесінде болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінім берген күнге тіркелген электрондық еңбек шарттары бар жұмыскерлердің тізімдік саны болған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өткен күнтізбелік жылы өзінде субсидияланатын жұмыс орындарындағы жұмысын аяқтаған (өтінім берген күнге) жұмыссыздардың кемінде 10%-ын (бірақ кемінде 1 жұмыссызды) міндетті түрде тұрақты жұмыс орындарына жұмысқа орналастырған (бар болса) кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z372" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттiк мекемелердің, олардың ведомстволарының және ведомстволық бағынысты ұйымдарының, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей немесе жанама түрде мемлекетке тиесілі заңды тұлғалардың өтінімдері бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында тіркелген жұмыс істеп тұрған заңды тұлға мәртебесі болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінім берген күннің алдында 12 айдан астам қызметті жүзеге асырған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      таратылу рәсімі болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесінде болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек мобильділігі орталығымен субсидияланатын жұмыс орындарын ұйымдастыру туралы бұрын жасалған шарттар бойынша міндеттемелерді толық орындаған (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінім берген күнге жалақы бойынша мерзімі өткен берешек болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінім берген күнге тіркелген электрондық еңбек шарттары бар жұмыскерлердің тізімдік саны болған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z373" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үкіметтік емес ұйымдардың, олардың филиалдарының және (немесе) өкілдіктерінің өтінімдері бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы мемлекеттік әлеуметтік тапсырыс, стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырыс, үкіметтік емес ұйымдарға арналған гранттар және сыйлықақылар туралы" Қазақстан Республикасының Заңы 6-3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, үкіметтік емес ұйымдардың дерекқорында үкіметтік емес ұйым туралы мәліметтер болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінім берген күннің алдында 12 айдан астам қызметті жүзеге асырған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      таратылу рәсімі болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесінде болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек мобильділігі орталығымен субсидияланатын жұмыс орындарын ұйымдастыру туралы бұрын жасалған шарттар бойынша міндеттемелерді толық орындаған (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнаулы әлеуметтік қызметтер көрсететін ұйымдардың тіркелімінде болмаған кезде ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасында көрсетілген жұмысқа орналастыру мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z374" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субсидияланатын жұмыс орындарына қатысуды аяқтағаннан кейін үш ай ішінде Қазақстан Республикасының Қарулы Күштеріне, сондай-ақ басқа да әскерлер мен әскери құралымдарына міндетті әскери қызметке шақырылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z375" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бала үш жасқа толғанға дейін оны күту бойынша жалақысы сақталмайтын демалыста болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z376" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім алып жатқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z377" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасынан тыс жерге тұрақты тұруға кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z378" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z379" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z380" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) хабарсыз кеткен деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z381" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сотпен әрекетке қабілетсіз деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z382" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) субсидияланатын жұмыс орындарындағы еңбек қызметін дәлелді себептерсіз өз бетінше тоқтатқан адамдарды есепке алмай есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z383" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмысқа орналасқандардың есебіне субсидияланатын жұмыс орындарын ұйымдастыруға өтінім беретін жұмыс беруші субсидияланатын жұмыс орындарын ұйымдастыруға өтінім берген күннің алдындағы соңғы 3 ай ішінде жиі міндетті зейнетақы жарналарын аударып отырған адамдар алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5-тармақтың қолданысы 01.04.2026 дейін </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тоқтатыла тұрады</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...508 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Жұмыс берушілердің осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2154,601 +2675,446 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкестігін тексеруді жұмыс берушілер субсидияланатын жұмыс орындарын ұйымдастыруға өтінімдер берген күннен бастап 5 (бес) жұмыс күні ішінде Электрондық еңбек биржасы және (немесе) мансап орталығы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруден өтпеген жұмыс беруші тексеруден өтпеген күннен бастап 30 күнтізбелік күн өткен соң қайта тексеруден өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жұмыс беруші Электрондық еңбек биржасы жүргізген қайта тексеру нәтижелеріне шағымдануға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды қарауды халықты жұмыспен қамту мәселелері жөніндегі уәкілетті орган жүргізеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="39"/>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қоғамдық жұмыстар жұмыскердің алдын ала кәсіптік даярлығын талап етпейді және әлеуметтік пайдалы бағытқа ие болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамдық жұмыстарға табиғи және техногендiк сипаттағы төтенше жағдайлардың салдарын жою қажеттілігіне байланысты қызмет түрлері жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="40"/>
+    <w:bookmarkStart w:name="z188" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамдық жұмыстардың мынадай ерекшеліктері бар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z189" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z189" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыстарды толық емес жұмыс күні шарттарында немесе икемді кесте бойынша ұйымдастыру мүмкіндігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z190" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z190" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өңір үшін экономикалық, әлеуметтік және экологиялық тұрғыдан пайдалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z191" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z191" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) арнайы білімі жоқ адамдарға уақытша жұмысқа орналасуға мүмкіндік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...144 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="44"/>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әлеуметтік жұмыс орындары және (немесе) "Күміс жас" жобасы жеке меншік нысанындағы кәсіпорындар мен ұйымдарда ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік жұмыс орындары және (немесе) "Күміс жас" жобасы бойынша жұмыс орындары біліктілігі төмен кәсіптер немесе қызметтер үшін құрылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="45"/>
+    <w:bookmarkStart w:name="z193" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жастар практикасы, "Алғашқы жұмыс орны" және "Ұрпақтар келісімшарты" жобалары бойынша жұмыс орындары түлектер алған кәсіп (мамандық) бойынша немесе ұқсас кәсіп (мамандық) бойынша құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z194" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z194" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2763,579 +3129,713 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, жұмыссыздарды субсидияланатын жұмыс орындарына жұмысқа орналастыру жұмыссыз ретінде тіркелген күніне сәйкес кезектілік тәртібінде күнтізбелік жыл ішінде бір рет жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z195" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z195" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жұмыс беруші бос жұмыс орны болған кезде жұмыссызды оның келісімімен тұрақты жұмыс орнына жұмысқа орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z196" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z196" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Субсидияланатын жұмыс орындарын ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z197" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Субсидияланатын жұмыс орындарын ұйымдастыруға жұмыс берушілерден өтінімдерді жинау Электрондық еңбек биржасында ағымдағы немесе алдағы қаржы жылына арналған субсидияланатын жұмыс орындарын ұйымдастыруға көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдағы қаржы жылына субсидияланатын жұмыс орындарын ұйымдастыруға жұмыс берушілерден өтінімдерді қабылдау жыл сайын 20 желтоқсаннан бастап 31 желтоқсанға дейінгі аралықта жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ағымдағы қаржы жылына субсидияланатын жұмыс орындарын ұйымдастыруға жұмыс берушілерден өтінімдерді қабылдау 1 ақпаннан бастап 30 қыркүйекке дейінгі аралықта жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеменшік нысандағы коммерциялық заңды тұлғалар, жеке кәсіпкерлер, шаруа (фермер) қожалықтары және әлеуметтік кәсіпкерлер қоғамдық жұмыстарды ұйымдастыруға олардың алдыңғы қатысуы аяқталған күннен бастап 12 ай өткен соң қайта қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жұмыс берушілерді қоспағанда, жұмыс берушілерден субсидияланатын жұмыс орындарын (әрбір түрі бойынша) ұйымдасыруға өтінімдерді қабылдау жұмыскерлердің тізімдік санының 10%-ы шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      14-тармақтың қолданысы 01.04.2026 дейін </w:t>
+        <w:t xml:space="preserve">      14-1-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тоқтатыла тұрады</w:t>
+        <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.01.2026 </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...128 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="49"/>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1. Мансап орталығы өтінімдерді қабылдау аяқталған күннен бастап 3 (үш) жұмыс күні ішінде жұмыс берушілердің бірыңғай тізбесін қалыптастырады және оны қарау әрі бекіту үшін еңбек мобильділігі орталығына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек мобильділігі орталығы 2 (екі) жұмыс күні ішінде субсидияланатын жұмыс орындарын құруға өтінім берген ұйымдардың тізбесін және ұйымдастырылатын жұмыс орындарының санын (бұдан әрі – Тізбе) субсидияланатын жұмыс орындарының түрін, жұмыс істеу ұзақтығын, кәсібін және ай сайынғы жалақы мөлшерін көрсете отырып бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы Тізбе бекітілгеннен кейін 2 (екі) жұмыс күні ішінде әрбір өтінім бойынша еңбек мобильділігі орталығының шешімін "Еңбек нарығы" ААЖ-ға енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек мобильділігі орталығы кезекті қаржы жылына субсидияланатын жұмыс орындарын ұйымдастыруға жұмыс берушінің қатысуынан бас тарту туралы шешім қабылдаған жағдайда, бас тарту себептері көрсетілген хабарлама "Еңбек нарығы" ААЖ-дан Электрондық еңбек биржасындағы жұмыс берушінің "жеке кабинетіне" автоматты түрде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z385" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс берушіні Тізбеге енгізуден бас тарту үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z365" w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z386" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс берушіні субсидияланатын жұмыс орындарын ұйымдастыруға жіберу үшін қажетті құжаттардың және (немесе) мәліметтердің, оның ішінде мемлекеттік ақпараттық жүйелердегі мәліметтердің дәйексіздігін белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z366" w:id="51"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z387" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ағымдағы және (немесе) алдағы қаржы жылына субсидияланатын жұмыс орындарын ұйымдастыруға қаржыландырудың болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z388" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік пайдалы бағыттылығы жоқ кәсіптер (мамандықтар) бойынша қоғамдық жұмыстарды ұйымдастыруға өтінім беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z389" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) жұмыс берушінің еңбек мобильділігі орталығымен жасалған субсидияланатын жұмыс орындарын ұйымдастыру туралы бұрынғы шарттар бойынша міндеттемелерін орындамауы (бар болса); </w:t>
-[...152 lines deleted...]
-      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының 5-тармағына сәйкес сотқа дейінгі тәртібіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      4) Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 27 қыркүйектегі № 500 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №17564 болып тіркелген) бекітілген Техникалық және кәсіптік, орта білімнен кейінгі білімнің мамандықтары мен біліктіліктерінің сыныптауышында немесе Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 13 қазандағы № 569 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17565 болып тіркелген) Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бағыттарының сыныптауышында көзделмеген кәсіптер (мамандықтар) бойынша жастар практикасын және (немесе) "Ұрпақтар келісім шарты" жобасын ұйымдастыруға өтінім беру негіздемелер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмыс беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес еңбек мобильділігі орталығының шешіміне шағымдануға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарауды халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.01.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 14-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -3349,71 +3849,91 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15-тармақтың қолданысы 01.04.2026 дейін тоқтатыла тұрады - ҚР ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.01.2026 </w:t>
+        <w:t xml:space="preserve">      15-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3536,90 +4056,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Осы Қағидалардың 5-тармағында көзделген талаптарға сәйкес келетін жұмыс беруші Электрондық еңбек биржасындағы жеке кабинетінде субсидияланатын жұмыс орындарын ұйымдастыру үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="56"/>
+    <w:bookmarkStart w:name="z200" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс берушінің деректемелерін: құрылтайшының және бірінші басшының жеке сәйкестендіру нөмірлерін, субсидияланатын жұмыс орындарын ұйымдастыру туралы шартқа қол қоюға уәкілетті тұлғаның лауазымын, тегін, атын және әкесінің атын (бар болса), құрылтай құжатының атауы мен нөмірін, байланыс телефонын, заңды мекенжайын, банк деректемелерін көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z201" w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z201" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) субсидияланатын жұмыс орындарын ұйымдастыруға өтінім толтырады, онда: субсидияланатын жұмыс орнының түрі, кәсіптік сала, кәсіп, жұмыс орындарының саны, айлардағы жұмыс ұзақтығы, жұмыстарды жүргізудің нақты орны, айдағы жалақы мөлшері, үміткерден талап етілетін білім деңгейі мен кәсіптік дағдылар, байланысатын адамның лауазымы және байланыс телефоны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Екі және одан көп жұмыс берушінің құрылтайшысының және бірінші басшысының жеке сәйкестендіру нөмірлері бір-біріне сәйкес келгенде Электрондық еңбек биржасы субсидияланатын жұмыс орындарын ұйымдастыруға өтінімдерді қабылдаудан бас тартады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3630,1530 +4150,1648 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жастар практикасы, "Алғашқы жұмыс орны" және "Ұрпақтар келісімшарты" жобалары бойынша бойынша жұмыс беруші өтінімде кәсіби білім мен жұмыс тәжірибесін беру үшін тәлімгердің келісімімен оның жеке сәйкестендіру нөмірін, тегін, атын және әкесінің атын (бар болса) және лауазымын көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс беруші дербес деректерді жинауға, өңдеуге, сақтауға, түсіруге және пайдалануға келісімін береді және өтінімге электрондық цифрлық қолтаңбамен қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z202" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Электрондық еңбек биржасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z390" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекске</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес кәсіптік оқытуды ұйымдастыруға қатысатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z391" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік жұмыс орындарын және (немесе) "Күміс жас" жобасын ұйымдастыруға өтінім беретін жұмыс берушілерді қоспағанда, ағымдағы қаржы жылында бюджет қаражаты есебінен жаңа бизнес-идеяларды іске асыруға гранттар және (немесе) микрокредиттер алған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z392" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инфрақұрылымдық жобалар бойынша мемлекеттік сатып алулар шеңберінде қызметтер көрсететін немесе жұмыстар атқаратын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z393" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жастар практикасын, әлеуметтік жұмыс орындарын және (немесе) "Күміс жас" жобасын ұйымдастыруға өтінім беретін жұмыс берушілерді қоспағанда, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға, сондай-ақ мектепке дейінгі тәрбие мен оқытуға, орта білім беруге және балаларға қосымша білім беруге мемлекеттік білім беру тапсырысын алған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z394" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жастар практикасын, әлеуметтік жұмыс орындарын және (немесе) "Күміс жас" жобасын ұйымдастыруға өтінім беретін жұмыс берушілерді қоспағанда, тегін медициналық көмектің кепілдік берілген көлемі және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесі шеңберінде медициналық көмек көрсететін жұмыс берушілердің өтінімдерін қабылдамайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Өтінімдерде көрсетілетін жұмыс орындары мен кәсіптердің саны субсидияланатын жұмыс орындарының түріне байланысты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс орындарының санын айқындау кезінде жұмыс берушінің ұйымдастырушылық-құқықтық нысаны, жұмыскерлердің тізімдік саны, сондай-ақ мансап орталығында 6 (алты) айдан астам есепте тұрған жұмыссыздардың саны есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қоғамдық жұмыстарды ұйымдастыруға арналған жұмыс орындарының саны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z395" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке меншік нысандағы коммерциялық заңды тұлғалар, жеке кәсіпкерлер, шаруа (фермер) қожалықтары және әлеуметтік кәсіпкерлер үшін – 1-ден 5 жұмыс орнына дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z396" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үкіметтік емес ұйымдар, олардың филиалдары және (немесе) өкілдіктері үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республикалық маңызы бар қалаларда және (немесе) астанада қызметін жүзеге асыратындар үшін 1-ден 10 жұмыс орнына дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстық маңызы бар қалаларда, аудандық маңызы бар қалаларда, кенттерде, ауылдарда және ауылдық округтерде қызметін жүзеге асыратындар үшін 1-ден 5 жұмыс орнына дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қалалық елді мекендерде орналасқан мемлекеттiк мекемелер, олардың ведомстволары және ведомстволық бағынысты ұйымдары, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей немесе жанама түрде мемлекетке тиесілі заңды тұлғалар үшін 1-ден 5 жұмыс орнына дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z398" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ауылдық елді мекендерде орналасқан мемлекеттiк мекемелер, олардың ведомстволары және ведомстволық бағынысты ұйымдары, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей немесе жанама түрде мемлекетке тиесілі заңды тұлғалар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халық саны 200 адамға дейінгі ауылдық елді мекендерде – сол елді мекенде тұратын халықтың жалпы санынан субсидияланатын жұмыс орындарының 5%-ына дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халық саны 201-ден 500 адамға дейінгі ауылдық елді мекендерде – сол елді мекенде тұратын халықтың жалпы санынан субсидияланатын жұмыс орындарының 3%-ына дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халық саны 501 адамнан асатын ауылдық елді мекендерде – сол елді мекенде тұратын халықтың жалпы санынан субсидияланатын жұмыс орындарының 2%-ына дейін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      17-тармақтың қолданысы 01.04.2026 дейін тоқтатыла тұрады - ҚР ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...622 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген жұмыс орындарының ең жоғары саны жұмыс беруші мына талаптардың біріне сәйкес келгенде: </w:t>
-[...61 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+        <w:t xml:space="preserve"> көрсетілген қоғамдық жұмыстарды ұйымдастыру үшін құрылатын жұмыс орындарының саны жұмыс беруші төмендегі шарттардың біріне сәйкес келгенде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z399" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қоғамдық жұмыс орындарының кемінде 50%-ын мүгедектігі бар адамдарды, мүгедектігі бар бала (мүгедектігі бар балаларды) тәрбиелеп отырған адамдарды, асыраушысынан айрылу жағдайы бойынша әлеуметтік төлем алушыларды, мемлекеттік атаулы әлеуметтік көмек алушыларды, көпбалалы отбасыларға берілетін жәрдемақы алушыларды және (немесе) "Мемлекеттік наградалар туралы" Қазақстан Республикасының Заңына сәйкес "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр Ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарды жұмысқа орналастыру үшін құрған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z400" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз қаражаты есебінен қоғамдық жұмыстарды ұйымдастырған кезде не қоғамдық жұмыстарға қатысушылардың жалақысының кемінде 50%-ын қоса қаржыландырған кезде 50%-ға ұлғаяды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Тізбе бекітілген күннен бастап 3 (үш) жұмыс күні ішінде Электрондық еңбек биржасында автоматты түрде субсидияланатын жұмыс орны бойынша бос орын құрылады. Жарияланған бос орын 90 (тоқсан) күнтізбелік күн өткеннен кейін толтырмаса жойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      21-тармақтың қолданысы 01.04.2026 дейін </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тоқтатыла тұрады</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="71"/>
+    <w:bookmarkStart w:name="z220" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>111-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында көрсетілген адамдардың арасынан субсидияланатын жұмыс орнына жұмысқа орналасқысы келетін үміткер Электрондық еңбек биржасындағы "жеке кабинеті" арқылы жұмыс беруші жариялаған бос орынға жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық еңбек биржасына қолжетімділік болмаған кезде үміткер Электрондық еңбек биржасы арқылы өтініш беруге жәрдемдесу үшін мансап орталығына жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығы үміткерлерге өз-өзіне қызмет көрсету аймақтарында Электрондық еңбек биржасына қол жеткізуді қамтамасыз етеді, сондай-ақ қажетті консультациялық көмек көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Жауап жіберу кезінде субсидияланатын жұмыс орнына жұмысқа орналасуға үміткерге Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) (бұдан әрі – № 84 бұйрық) бекітілген "Жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысуға жолдамалар беру" мемлекеттік қызметін көрсету қағидаларында бекітілген нысан бойынша жолдама беру туралы өтініш автоматты түрде қалыптастырылады. Өтінішке үміткер электрондық цифрлық қолтаңбамен қол қояды және "Еңбек нарығы" ААЖ арқылы мансап орталығына түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткер өтінішті жіберген күн мансап орталығы оны қабылдаған күн болып есептеледі. Егер үміткер өтінішті демалыс күні жіберсе, онда өтінімді жіберген күн демалыстан кейінгі жұмыс күні болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініштің келіп түскендігі туралы хабарлама үміткердің электрондық еңбек биржасындағы жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мансап орталығы "Еңбек нарығы" ААЖ-да үміткердің өтініші келіп түскен күннен бастап бір жұмыс күнінен кешіктірмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z223" w:id="74"/>
+    <w:bookmarkStart w:name="z223" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) үміткердің "Субсидияланатын жұмыс орындарының, субсидияланатын жұмыс орындарына жұмысқа орналастырылатын адамдарға қойылатын талаптардың, олардың жалақысын субсидиялау мөлшерлері мен мерзімдерінің тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 15 маусымдағы №476 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген субсидияланатын жұмыс орындарына жұмысқа орналастырылатын адамдарға қойылатын талаптарға сәйкестігін тексеруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z224" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрықпен бекітілген "Жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысуға жолдамалар беру" мемлекеттік қызметін көрсету қағидаларында бекітілген нысан бойынша субсидияланатын жұмыс орнына үміткерді жұмысқа орналастыруға жолдама қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткер жұмыстан босаған сәтке дейін соңғы 6 (алты) ай ішінде еңбек қатынастарында тұрған жұмыс берушілерге субсидияланатын жұмыс орнына жолдама берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субсидияланатын жұмыс орнына жолдама жұмыс берушінің және үміткердің Электрондық еңбек биржасындағы жеке кабинеттеріне автоматты түрде түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жұмыс беруші Электрондық еңбек биржасындағы жеке кабинетке жолдама келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде субсидияланатын жұмыс орнына үміткерді жұмысқа орналастыру туралы немесе жұмысқа орналастырудан бас тарту туралы шешім енгізеді. Қажет болған жағдайда жұмыс беруші үміткермен әңгімелесу өткізеді, бұл туралы жұмыс беруші өзінің Электрондық еңбек биржасындағы жеке кабинетінде тиісті белгі қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z226" w:id="77"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z226" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Үміткерді субсидияланатын жұмыс орнына жұмысқа қабылдаудан бас тарту үшін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z227" w:id="78"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z227" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субсидияланатын жұмыс орындары бойынша бос орындардың болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z228" w:id="79"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z228" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) үміткердің біліктілік талаптарына сәйкес келмеуі (әлеуметтік жұмыс орнына немесе "Күміс жас" жобасы бойынша жұмысқа орналасқысы келетін үміткерлер үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z229" w:id="80"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z229" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыс берушінің субсидияланатын жұмыс орындарын ұйымдастыруға қатысудан бас тартуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z230" w:id="81"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z230" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұмыс берушінің қызметін тоқтата тұруы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субсидияланатын жұмыс орнына үміткерді жұмысқа орналастыру немесе жұмысқа орналастырудан бас тарту туралы жұмыс берушінің шешімі үміткердің Электрондық еңбек биржасындағы жеке кабинетіне түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үміткерді жұмысқа орналастырудан бас тартқан кезде жұмыс беруші Электрондық еңбек биржасындағы жеке кабинетінде бас тарту себебін көрсетеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="82"/>
+    <w:bookmarkStart w:name="z231" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Үміткер жұмыс берушінің жұмысқа орналастырудан бас тартуына шағымдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды қарауды мансап орталығы жүргізеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақтың үшінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мансап орталығы жұмыс берушінің үміткерді субсидияланатын жұмыс орнына жұмысқа қабылдаудан бас тарту себебін мемлекеттік органдардың ақпараттық жүйелерінен және (немесе) жұмыс берушіден </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5162,380 +5800,732 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 3), және 4) тармақшаларында көзделген тиісті ақпартты алу арқылы тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс берушінің үміткерді субсидияланатын жұмыс орнына жұмысқа орналастырудан негізсіз бас тарту фактісі анықталған кезде мансап орталығы осы факт анықталған күннен бастап үш жұмыс күні ішінде бос жұмыс орнын жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="83"/>
+    <w:bookmarkStart w:name="z232" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мансап орталығы шағымды қарап, мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z233" w:id="84"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z233" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс берушінің әрекетінің күшін жою және бос орынды жою туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z234" w:id="85"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z234" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шағымды қанағаттандырусыз қалдыру туралы шешімдердің бірін шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z235" w:id="86"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z235" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Жұмыс беруші субсидияланатын жұмыс орнына үміткерді жұмысқа орналастыру туралы шешім қабылдаған кезде, мансап орталығы 1 (бір) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субсидияланатын жұмыс орнын ұйымдастыру туралы шартты (бұдан әрі – Шарт) қалыптастырады және еңбек мобильділігі орталығы мен жұмыс берушіге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z236" w:id="87"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28-тармақтың екінші бөлігі 12.07.2026 бастап қолданысқа енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z402" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z237" w:id="88"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) үміткердің субсидияланатын жұмыс орнына жұмысқа орналасудан бас тартуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z238" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) үміткерден жұмыссыз есебінен шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z239" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыс берушінің субсидияланатын жұмыс орындарын ұйымдастыруға қатысудан бас тартуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z240" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұмыс берушінің қызметін тоқтата тұруы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z241" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) субсидияланатын жұмыс орындарын ұйымдастыруға қаржыландырудың болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...35 lines deleted...]
-      Шартқа қол қою туралы хабарлама үміткердің Электрондық еңбек биржасындағы жеке кабинетіне және "Еңбек нарығы" ААЖ арқылы мансап орталығына түседі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28-тармақтың үшінші бөліктің 6) тармақшасы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28-тармақтың төртінші бөлігі 12.07.2026 бастап қолданысқа енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z243" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Жұмыс беруші шартқа қол қойылғаннан кейін 5 (бес) жұмыс күні ішінде субсидияланатын жұмыс орнына үміткерді жұмысқа орналастырады және электрондық еңбек биржасындағы жеке кабинетте үміткермен еңбек шарты жасалғандығы туралы ақпарат енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      Мансап орталығы мен жұмыс беруші ақпараттық жүйелердің көмегімен күн сайын жұмыссыздардың субсидияланатын жұмыс орындарына баруына мониторинг жүргізеді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақтың екінші және үшінші бөліктері 12.07.2026 бастап қолданысқа енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z244" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жұмыс беруші жастар практикасына, "Алғашқы жұмыс орны" және (немесе) "Ұрпақтар келісімшарты" жобаларына қатысушыларға кәсіби білімін және жұмыс тәжірибесін беру үшін тәлімгер бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z245" w:id="96"/>
     <w:p>
       <w:pPr>
@@ -5672,70 +6662,152 @@
         <w:t>
       35. Субсидияланатын жұмыс орындарына орналасқан адамдардың жалақысын жергілікті бюджет қаражаты есебінен субсидиялауды халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z251" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Субсидияланатын жұмыс орындарына жұмысқа орналасқан адамдарға еңбекақы төлеу еңбек шарты негізінде Қазақстан Республикасының Еңбек кодексімен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z252" w:id="103"/>
+    <w:bookmarkStart w:name="z406" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-1. Қоғамдық жұмыстарға қатысатын адамдардың жалақы мөлшерін халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 36-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Жалақының субсидияланатын бөлігін қоспағанда, әлеуметтік жұмыс орындарына және (немесе) "Күміс жас" жобасы бойынша жұмысқа орналасқан адамдарға еңбекақы төлеуді жұмыс беруші ай сайын нақты орындалған жұмыс уақыты үшін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте жұмыс беруші әлеуметтік жұмыс орындарына және "Күміс жас" жобасы бойынша жұмысқа орналасқан адамдар үшін еңбек шартында белгіленген жалақы мөлшерін негізге ала отырып, салықтар мен әлеуметтік төлемдер төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5746,364 +6818,706 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалақының субсидияланатын бөлігін төлеуді еңбек мобильділігі орталығы ай сайын жұмыс беруші ұсынған мәліметтердің негізінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы әлеуметтік жұмыс орындарына және (немесе) "Күміс жас" жобасы бойынша жұмысқа орналасқан адамдардың екінші деңгейдегі банкте ашылған ағымдағы (карточкалық) шоттарына ақшалай қаражатты аудару арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төтенше жағдай жарияланған аумақта субсидияланатын жұмыс орындарына жұмысқа орналасқан адамдардың еңбегіне ақы төлеуді еңбек мобильділігі орталығы "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы ай сайын жұмыс берушілерден мәліметтерді талап етпей, субсидияланатын жұмыс орындарына жұмысқа орналасқан адамдардың ағымдағы (карточкалық) шоттарына ақша қаражатын аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="104"/>
+    <w:bookmarkStart w:name="z253" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Орындалатын жұмыстың күрделілігіне қарай жұмыс беруші өз қаражаты есебінен, қажет болған жағдайда, нақты орындалған жұмыс үшін қосымша үстемеақылар белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z254" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      39-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Қоғамдық жұмыстар, жастар практикасы, "Алғашқы жұмыс орны" және (немесе) "Ұрпақтар келісімшарты" жобалары шеңберінде субсидияланатын жұмыс орындарына жұмысқа орналасқан адамдарға жалақы төлеу (бұдан әрі – жалақы), сондай-ақ әлеуметтік жұмыс орындарына және (немесе) "Күміс жас" жобасы бойынша жұмысқа орналасқан адамдарға жалақының субсидияланатын бөлігін (бұдан әрі – жалақының субсидияланатын бөлігі) төлеу үшін еңбек мобильділігі орталығы "Еңбек нарығы" ААЖ-да ай сайын есепті айдан кейінгі айдың 1 (бірінші) күнінде жұмыс беруші Шартқа 1, 2 және (немесе) 3-қосымшаларға сәйкес нысан бойынша ұсынған мәліметтердің негізінде жалақының және (немесе) жалақының субсидияланатын бөлігінің мөлшерін көрсете отырып, субсидияланатын жұмыс орындарына жұмысқа орналастырылған адамдардың тізімін (бұдан әрі – тізім) қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Еңбек нарығы" ААЖ-да қалыптастырылған тізім автоматты түрде "ОДҚ" ААЖ-ға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      40-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы "ОДҚ" ААЖ-ға тізім келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жалақы және (немесе) жалақының субсидияланатын бөлігін төлеуге қажеттілік сомасы туралы өтінімді қалыптастырады және оны еңбек мобильділігі орталығына жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем айына қажеттілік қалыптасқаннан кейін пайда болған сомаларды еңбек мобильділігі орталығы жалақы және (немесе) жалақының субсидияланатын бөлігін төлеу кезеңін көрсете отырып, одан кейінгі айға енгізуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Еңбек мобильділігі орталығы өтінім келіп түскен күннен бастап 2 (екі) жұмыс күні ішінде, бірақ есепті айдан кейінгі айдың 5 (бесінші) күнінен кешіктірмей, "Азаматтарға арналған үкімет" мемлекеттік корпорациясына қажеттілікке сәйкес есепті айға жалақыны және (немесе) жалақының субсидияланатын бөлігін төлеуге арналған ақшалай қаражатты аударады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z257" w:id="108"/>
+    <w:bookmarkStart w:name="z257" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы ақшалай қаражат түскеннен кейін 3 (үш) жұмыс күні ішінде, бірақ келесі айдың бірінші онкүндігінен кешіктірмей "Қазақстан Республикасының аумағында қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 208 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14419 болып тіркелген) бекітілген нысан бойынша төлем тапсырмаларын қалыптастырады және субсидияланатын жұмыс орындарына жұмысқа орналастырылған адамдардың шоттарына жалақыны және (немесе) жалақының субсидияланатын бөлігін аударуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі банктер немесе банк қызметінің жеке түрлерін жүргізуге құқығы бар өзге қаржылық институттар төленген жалақының және (немесе) жалақының субсидияланатын бөлігінің сомасын қайтарған кезде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы қайтарылған күннен бастап 1 (бір) жұмыс күні ішінде еңбек мобильділігі орталығына хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Еңбек мобильділігі орталығы хабарлама келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде қайтарудың себебін қарайды және "ОДҚ" ААЖ-ға мәліметтерді бере отырып, субсидияланатын жұмыс орындарына жұмысқа орналастырылған адамдардың шоттарына жалақыны және (немесе) жалақының субсидияланатын бөлігін қайта аудару үшін "Еңбек нарығы" ААЖ-ға өзгерістер енгізеді немесе қаражатты еңбек мобильділігі орталығына қайтару туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:p>
-[...33 lines deleted...]
-      43. Еңбек мобильділігі орталығы хабарлама келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде қайтарудың себебін қарайды және "ОДҚ" ААЖ-ға мәліметтерді бере отырып, субсидияланатын жұмыс орындарына жұмысқа орналастырылған адамдардың шоттарына жалақыны және (немесе) жалақының субсидияланатын бөлігін қайта аудару үшін "Еңбек нарығы" ААЖ-ға өзгерістер енгізеді немесе қаражатты еңбек мобильділігі орталығына қайтару туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z260" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ағымдағы айдың соңғы жұмыс күнінен кешіктірмей еңбек мобильділігі орталығына "Азаматтарға арналған үкімет" мемлекеттік корпорациясының шотына түскен жалақының және (немесе) жалақының субсидияланатын бөлігінің артық есептелген (төленген) сомаларын аударады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z259" w:id="110"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z261" w:id="112"/>
+    <w:bookmarkStart w:name="z261" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) есепті айдан кейінгі әрбір айдың 20-күнінен кешіктірмей еңбек мобильділігі орталығымен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жалақыны және (немесе) жалақының субсидияланатын бөлігін төлеуге арналған қаражаттар бойынша салыстыру актісіне қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z262" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Жалақыны және (немесе) жалақының субсидияланатын бөлігін аударумен байланысты банктік қызметтерге ақы төлеу "Азаматтарға арналған үкімет" мемлекеттік корпорациясы мен еңбек мобильділігі орталығы арасында жасалатын шарт негізінде жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z263" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Қоғамдық жұмыстар және (немесе) жастар практикасы шеңберінде субсидияланатын жұмыс орындарына жұмысқа орналастырылған адамдар үшін жеке табыс салығы мен әлеуметтік төлемдерді төлеуді еңбек мобильділігі орталығы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z262" w:id="113"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6286,68 +7700,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="115"/>
+    <w:bookmarkStart w:name="z265" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субсидияланатын жұмыс орындарын ұйымдастыру туралы № _______ шарт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________ _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6594,618 +8008,724 @@
         </w:rPr>
         <w:t xml:space="preserve">
       бұдан әрі бірлесіп "Тараптар" деп аталып, Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>111-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағына сәйкес Электрондық еңбек биржасы арқылы субсидияланатын жұмыс орындарын ұйымдастыру туралы осы шартты (бұдан әрі – Шарт) жасасты және төмендегі туралы келісімге келді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="116"/>
+    <w:bookmarkStart w:name="z266" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Шарттың мәні</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z267" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Кодекстің 111-бабының 1-тармағында көрсетілген адамдардың уақытша жұмыспен қамтылуын қамтамасыз ету мақсатында оларға субсидияланатын жұмыс орындарын ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z268" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Шарттың жалпы сомасы ______________ теңгені құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z267" w:id="117"/>
-[...15 lines deleted...]
-      1.1. Кодекстің 111-бабының 1-тармағында көрсетілген адамдардың уақытша жұмыспен қамтылуын қамтамасыз ету мақсатында оларға субсидияланатын жұмыс орындарын ұйымдастыру.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                 (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z269" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Субсидияланатын жұмыс орындарына жұмысқа орналастырылатын адамдардың  жалпы саны ______________ адамды құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z268" w:id="118"/>
-[...15 lines deleted...]
-      1.2. Шарттың жалпы сомасы ______________ теңгені құрайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                     (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тараптардың міндеттемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z271" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Тапсырыс беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Орындаушыдан Шарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Шарт талаптарының орындалуына барып мониторинг жасауға құқылы. Мониторинг нәтижелері Шарт талаптарының орындалуына барып монторинг жүргізу актілерімен рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз қаражаты есебінен адамдарға қосымша үстемеақы төлеуді жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мансап орталығымен келісім бойынша өз қаражаты есебінен қоғамдық жұмыстар және (немесе) жастар практикасы шеңберінде жұмысқа орналасқан адамдарға экологиялық үстемеақы төлеуді жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның талабы бойынша әлеуметтік жұмыс орнындағы жұмыстың нәтижесі жөнінде пікір (ұсыным хат) ұсынуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Тапсырыс беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адамдарды олардың келісімімен Орындаушыға ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                                                               (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамды субсидияланатын жұмыс орындарына, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - қоғамдық жұмыстар бойынша __________ адамды;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                  (жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="119"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z270" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - жастар практикасы бойынша ______________ адамды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                 (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - әлеуметтік жұмыс орындары бойынша ________________ адамды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                                         (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Алғашқы жұмыс орны" жобасы бойынша ________________ адамды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                                            (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Ұрпақтар келісімшарты" жобасы бойынша ________________ адамды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                                             (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Күміс жас" жобасы бойынша ____________________ адамды жұмысқа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                         (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасу үшін жіберуге;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...442 lines deleted...]
-      орналасу үшін жіберуге;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттық жүйелердің көмегімен күн сайын жұмыссыздардың субсидияланатын жұмыс орындарына баруына мониторинг жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7328,70 +8848,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасына сәйкес Орындаушының әлеуметтік жұмыс орындарына және (немесе) "Күміс жас" жобасы шеңберінде жұмысқа орналасқан адамдарға салықтар мен әлеуметтік аударымдарды уақтылы төлеуіне ай сайын мониторинг жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жұмыспен қамтудың жеке картасында субсидияланатын жұмыс орынындағы жұмысы аяқталғаннан кейін (мерзімі аяқталғанға дейін) адамның субсидияланатын жұмыс орнына және тұрақты жұмысқа орналасуы туралы мәліметті көрсетуге міндеттенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="124"/>
+    <w:bookmarkStart w:name="z274" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. Орындаушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субсидияланатын жұмыс орындарын ұйымдастыру үшін жұмыс орындарын құруға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7418,50 +8938,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Тапсырыс берушіні 5 (бес) жұмыс күні ішінде жұмысқа қабылдау немесе одан бас тарту туралы хабардар етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Еңбек кодексіне сәйкес әрбір адаммен еңбек шартын жасасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ақпараттық жүйелердің көмегімен күн сайын жұмыссыздардың субсидияланатын жұмыс орындарына баруына мониторинг жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7799,609 +9425,689 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік жұмыс орындарына және "Күміс жас" жобасының шеңберінде жұмысқа орналастырылған адамдармен еңбек шартын тоқтатқан кезде өтемақы төлеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) Еңбек кодексінде көзделген тәртіппен еңбек шарттарын есепке алудың бірыңғай жүйесіне адаммен жасалған және тоқтатылған еңбек шарты туралы ақпаратты енгізуге міндетті.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z275" w:id="125"/>
+      23) Еңбек кодексінде көзделген тәртіппен еңбек шарттарын есепке алудың бірыңғай жүйесіне адаммен жасалған және тоқтатылған еңбек шарты туралы ақпаратты енгізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) бұндай адамдар болған кезде өткен күнтізбелік жылы субсидияланатын жұмыс орындарындағы жұмысын аяқтаған жұмыссыздардың кемінде 10%-ын тұрақты жұмыс орындарына жұмысқа орналастыруды қамтамасыз етуге (жеке меншік нысанындағы коммерциялық заңды тұлғалар, дара кәсіпкерлер, шаруа (фермер) қожалықтары және әлеуметтік кәсіпкерлер үшін) міндетті.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2.4-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Еңбекақы төлеу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z276" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Жалақының субсидияланатын бөлігін қоспағанда, әлеуметтік жұмыс орындарына және (немесе) "Күміс жас" жобасы шеңберінде жұмысқа орналасқан адамдарға еңбекақы төлеуді Орындаушы Еңбек кодексіне сәйкес жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z277" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Қоғамдық жұмыстар, жастар практикасы, "Алғашқы жұмыс орны" және (немесе) "Ұрпақтар келісімшарты" жобалары шеңберінде жұмысқа орналасқан адамдарға субсидиялау мерзімі аяқталғанға дейін еңбекақы төлеуді Орындаушы мәліметтерінің негізінде Тапсырыс беруші "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z276" w:id="126"/>
-[...15 lines deleted...]
-      3.1. Жалақының субсидияланатын бөлігін қоспағанда, әлеуметтік жұмыс орындарына және (немесе) "Күміс жас" жобасы шеңберінде жұмысқа орналасқан адамдарға еңбекақы төлеуді Орындаушы Еңбек кодексіне сәйкес жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z278" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z277" w:id="127"/>
-[...15 lines deleted...]
-      3.2. Қоғамдық жұмыстар, жастар практикасы, "Алғашқы жұмыс орны" және (немесе) "Ұрпақтар келісімшарты" жобалары шеңберінде жұмысқа орналасқан адамдарға субсидиялау мерзімі аяқталғанға дейін еңбекақы төлеуді Орындаушы мәліметтерінің негізінде Тапсырыс беруші "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z279" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Орындаушының Шарт бойынша өз міндеттемелерін не толығымен, не ішінара басқа біреуге беруіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z278" w:id="128"/>
+    <w:bookmarkStart w:name="z280" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Орындаушы субсидияланатын жұмыс орындарын ұйымдастырудың және қаржыландырудың белгіленген тәртібін бұзған жағдайда, Шарт бұзушылық анықталған күннен бастап күнтізбелік 15 (он бес) күн ішінде бұзылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарт талаптары бірінің бастамасы бойынша бұзылуы мүмкін, бұл туралы екінші тарапты кемінде бір ай бұрын хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Шарттың қолданылу мерзімінің аяқталуы Тараптарды осы мерзім аяқталғанға дейін болған заң бұзушылықтар үшін жауаптылықтан босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z282" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Тараптардың жауапкершілігі</w:t>
-[...39 lines deleted...]
-      4.2. Орындаушы субсидияланатын жұмыс орындарын ұйымдастырудың және қаржыландырудың белгіленген тәртібін бұзған жағдайда, Шарт бұзушылық анықталған күннен бастап күнтізбелік 15 (он бес) күн ішінде бұзылуға тиіс.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Еңсерілмейтін күш жағдайлары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:p>
-[...33 lines deleted...]
-      4.3. Шарттың қолданылу мерзімінің аяқталуы Тараптарды осы мерзім аяқталғанға дейін болған заң бұзушылықтар үшін жауаптылықтан босатпайды.</w:t>
+    <w:bookmarkStart w:name="z283" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Тараптар Шарт талаптарын, егер ол Форс-мажорлық жағдайлардың нәтижесі болып табылса, орындамағаны үшін жауаптылықта болмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z282" w:id="132"/>
+    <w:bookmarkStart w:name="z284" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Шарттың мақсаты үшін "форс-мажор" Тараптардың бақылауына көнбейтін және күтпеген сипатқа ие оқиғалар. Мұндай оқиғалар өртті, жер сілкінуін, су тасқынын, апатты жағдайларды және әскери әрекеттерді қамтуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z285" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. Форс-мажорлық жағдайлар туындаған кезде Орындаушы 2 (екі) жұмыс күні ішінде Тапсырыс берушіге мұндай жағдайлар және олардың себептері туралы жазбаша хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Тапсырыс берушіден өзге жазбаша нұсқаулықтар түспесе, Орындаушы орындылығына қарай Шарт бойынша өз міндеттемелерін орындауды жалғастырады және форс-мажорлық жағдайларға тәуелді емес Шартты орындаудың балама көздерін іздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.4. Егер жоғарыда көрсетілген мән-жайлар күнтізбелік 30 (отыз) күннен артық жалғасатын болса, онда Тараптардың әрқайсысы Шарт бойынша міндеттемелерді одан әрі орындаудан бас тартуға құқылы және бұл жағдайда Тараптардың ешқайсысының басқа тараптан ықтимал шығындарды өтеуді талап етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z287" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Еңсерілмейтін күш жағдайлары</w:t>
-[...59 lines deleted...]
-      5.3. Форс-мажорлық жағдайлар туындаған кезде Орындаушы 2 (екі) жұмыс күні ішінде Тапсырыс берушіге мұндай жағдайлар және олардың себептері туралы жазбаша хабарлама жібереді.</w:t>
+        <w:t xml:space="preserve"> 6-тарау. Дауларды шешу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:p>
-[...33 lines deleted...]
-      5.4. Егер жоғарыда көрсетілген мән-жайлар күнтізбелік 30 (отыз) күннен артық жалғасатын болса, онда Тараптардың әрқайсысы Шарт бойынша міндеттемелерді одан әрі орындаудан бас тартуға құқылы және бұл жағдайда Тараптардың ешқайсысының басқа тараптан ықтимал шығындарды өтеуді талап етуге құқығы жоқ.</w:t>
+    <w:bookmarkStart w:name="z288" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Тапсырыс беруші мен Орындаушы тікелей келіссөздер процесінде араларында Шарт немесе соған байланысты туындаған барлық даулар мен келіспеушіліктерді шешуге барлық күштерін салуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z287" w:id="137"/>
+    <w:bookmarkStart w:name="z289" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Егер мұндай келіссөздерден кейін Тапсырыс беруші мен Орындаушы Шарт бойынша дауды шеше алмаса, онда тараптың кез келгені Қазақстан Республикасының заңнамаларына сәйкес осы мәселенің шешілуін талап ете алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z290" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-тарау. Дауларды шешу тәртібі</w:t>
-[...19 lines deleted...]
-      6.1. Тапсырыс беруші мен Орындаушы тікелей келіссөздер процесінде араларында Шарт немесе соған байланысты туындаған барлық даулар мен келіспеушіліктерді шешуге барлық күштерін салуға тиіс.</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Өзге де жағдайлар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z289" w:id="139"/>
-[...15 lines deleted...]
-      6.2. Егер мұндай келіссөздерден кейін Тапсырыс беруші мен Орындаушы Шарт бойынша дауды шеше алмаса, онда тараптың кез келгені Қазақстан Республикасының заңнамаларына сәйкес осы мәселенің шешілуін талап ете алады.</w:t>
+    <w:bookmarkStart w:name="z291" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Шарт бірдей заңды күші бар қазақ және орыс тілдерінде қалыптастырылды және Электрондық еңбек биржасы арқылы жасалды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z290" w:id="140"/>
+    <w:bookmarkStart w:name="z292" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Бір тарап екінші тарапқа жіберетін кез келген хабарлама пошта байланысы немесе Электрондық еңбек биржасы арқылы жіберіледі. Осы күндердің қайсысы кейін туындайтынына қарай хабарлама ол жеткізілгеннен кейін немесе күшіне ену көрсетілген күні (егер хабарламада көрсетілсе) күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z293" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.3. Шартқа өзгерістер және (немесе) толықтырулар жасалған Шарттың нысанында қосымша келісіммен рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы таңдауының негізі болып табылатын шарттардың өзгермеуі талаптарында жасалған Шартқа өзгерістер енгізу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Шарт бойынша жұмыс орындары санының ұлғаюы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Шарт бойынша жұмыссыздар санының ұлғаюы бөлігінде міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жұмыс беруші әлеуметтік жұмыс орынына біліктілік талаптарына сәйкес келмеу себебі бойынша мансап орталығының жолдамасы бойынша жұмысқа орналасу үшін жүгінген адамдардың арасынан кандидатты таба алмаса, онда Тапсырыс беруші Шартқа өзгерістер енгізбей-ақ, жұмыс берушінің өтінімі бойынша әлеуметтік жұмыс орнының кәсібін (мамандығын) өзгертуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.4. Егер қаржы жылы ішінде бюджеттен субсидияланатын жұмыс орындарын қаржыландыру көлемі азайса, онда Тапсырыс беруші Шарт бойынша міндеттемелерді одан әрі орындаудан бас тартуға құқылы және бұл жағдайда бір Тарап екінші Тараптан ықтимал шығындарды өтеуді талап етуге құқылы емес. Тапсырыс беруші кемінде 2 (екі) ай бұрын Орындаушыға бюджеттен субсидияланатын жұмыс орындарын қаржыландыру көлемінің азайғаны туралы хабарлама жібереді және бұл жағдайда Шартқа өзгерістер және (немесе) толықтырулар енгізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z295" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-тарау. Өзге де жағдайлар</w:t>
-[...59 lines deleted...]
-      7.3. Шартқа өзгерістер және (немесе) толықтырулар жасалған Шарттың нысанында қосымша келісіммен рәсімделеді.</w:t>
+        <w:t xml:space="preserve"> 8-тарау. Шарттың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:p>
-[...87 lines deleted...]
-      7.4. Егер қаржы жылы ішінде бюджеттен субсидияланатын жұмыс орындарын қаржыландыру көлемі азайса, онда Тапсырыс беруші Шарт бойынша міндеттемелерді одан әрі орындаудан бас тартуға құқылы және бұл жағдайда бір Тарап екінші Тараптан ықтимал шығындарды өтеуді талап етуге құқылы емес. Тапсырыс беруші кемінде 2 (екі) ай бұрын Орындаушыға бюджеттен субсидияланатын жұмыс орындарын қаржыландыру көлемінің азайғаны туралы хабарлама жібереді және бұл жағдайда Шартқа өзгерістер және (немесе) толықтырулар енгізілмейді.</w:t>
+    <w:bookmarkStart w:name="z296" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Осы Шарттың қолданылу мерзімі 20_ жылғы _ __ бастап 20_ жылғы _ _ дейін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z295" w:id="145"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 8-тарау. Шарттың қолданылу мерзімі</w:t>
+    <w:bookmarkStart w:name="z297" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Осы Шарт қол қойылған күнінен бастап немесе оны Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасы Қаржы министрлігінің аумақтық қазынашылық бөлімшелерінде тіркегеннен кейін күшіне енеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z296" w:id="146"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тараптардың заңды мекенжайлары:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11342,504 +13048,504 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z300" w:id="148"/>
+    <w:bookmarkStart w:name="z300" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Субсидияланатын жұмыс орындарының іске асырылу барысы туралы мәліметтер" әкімшілік деректерінің нысанын толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z301" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z302" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Субсидияланатын жұмыс орындарының іске асырылу барысы туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z301" w:id="149"/>
+    <w:bookmarkStart w:name="z303" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды жұмыс берушілер толтырады және мансап орталықтарына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z304" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға білім беру ұйымының басшысы не оның міндетін атқарушы адам, оның тегі мен аты-жөні көрсетіле отырып қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z305" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан есепті айдан кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z306" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z307" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...79 lines deleted...]
-      4. Нысан есепті айдан кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z306" w:id="154"/>
-[...15 lines deleted...]
-      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z308" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында жұмыс берушінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z307" w:id="155"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+    <w:bookmarkStart w:name="z309" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында субсидияланатын жұмыс орны түрінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z308" w:id="156"/>
-[...15 lines deleted...]
-      6. Нысанның 1-бағанында жұмыс берушінің атауы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z310" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында мансап орталығының жолдамасы бойынша жұмысқа орналасу үшін жүгінген адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z309" w:id="157"/>
-[...15 lines deleted...]
-      7. Нысанның 2-бағанында субсидияланатын жұмыс орны түрінің атауы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z311" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында субсидияланатын жұмыс орнына жұмысқа орналасқан адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z310" w:id="158"/>
-[...15 lines deleted...]
-      8. Нысанның 3-бағанында мансап орталығының жолдамасы бойынша жұмысқа орналасу үшін жүгінген адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z312" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында субсидияланатын жұмыс орындарында жұмысын аяқтаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z311" w:id="159"/>
-[...15 lines deleted...]
-      9. Нысанның 4-бағанында субсидияланатын жұмыс орнына жұмысқа орналасқан адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z313" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z312" w:id="160"/>
-[...15 lines deleted...]
-      10. Нысанның 5-бағанында субсидияланатын жұмыс орындарында жұмысын аяқтаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z314" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында еңбек заңнамасын бұзу себебімен субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z313" w:id="161"/>
-[...15 lines deleted...]
-      11. Нысанның 6-бағанында субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z315" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында өз еркімен субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z314" w:id="162"/>
-[...15 lines deleted...]
-      12. Нысанның 7-бағанында еңбек заңнамасын бұзу себебімен субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z316" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында сырқатына байланысты субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z315" w:id="163"/>
-[...15 lines deleted...]
-      13. Нысанның 8-бағанында өз еркімен субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z317" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында Қазақстан Республикасы Қарулы күштерінің мерзімді әскери қызметіне шақырту алу себебі бойынша субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z316" w:id="164"/>
-[...15 lines deleted...]
-      14. Нысанның 9-бағанында сырқатына байланысты субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында жұмысқа орналасу себебі бойынша субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z317" w:id="165"/>
-[...15 lines deleted...]
-      15. Нысанның 10-бағанында Қазақстан Республикасы Қарулы күштерінің мерзімді әскери қызметіне шақырту алу себебі бойынша субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z319" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында қайтыс болу себебі бойынша субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z318" w:id="166"/>
-[...15 lines deleted...]
-      16. Нысанның 11-бағанында жұмысқа орналасу себебі бойынша субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z320" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Нысанның 13-бағанында жүктілік, босану, бала күтімі бойынша демалыста болу себебі бойынша субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z319" w:id="167"/>
-[...15 lines deleted...]
-      17. Нысанның 12-бағанында қайтыс болу себебі бойынша субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z321" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Нысанның 14-бағанында тұрақты мекенжайдың ауысуына байланысты субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z320" w:id="168"/>
-[...15 lines deleted...]
-      18. Нысанның 13-бағанында жүктілік, босану, бала күтімі бойынша демалыста болу себебі бойынша субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Нысанның 15-бағанында басқа да себептер бойынша субсидияланатын жұмыс орындарында жұмысын мерзімінен бұрын аяқтаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z321" w:id="169"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11923,68 +13629,68 @@
               </w:rPr>
               <w:t xml:space="preserve">туралы шартқа 2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z324" w:id="171"/>
+    <w:bookmarkStart w:name="z324" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: мансап орталықтарына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14153,404 +15859,404 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректерін жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z326" w:id="172"/>
+    <w:bookmarkStart w:name="z326" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Әлеуметтік жұмыс орындары және (немесе) "Күміс жас" жобасы шеңберінде субсидияланатын жұмыс орындарына жұмысқа орналасқан адамдар туралы мәліметтер" әкімшілік деректерінің нысанын толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z327" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z328" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Әлеуметтік жұмыс орындары және (немесе) "Күміс жас" жобасы шеңберінде субсидияланатын жұмыс орындарына жұмысқа орналасқан адамдар туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z327" w:id="173"/>
+    <w:bookmarkStart w:name="z329" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды жұмыс берушілер толтырады және мансап орталықтарына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z330" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға бірінші басшы не оның міндетін атқарушы адамның тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z331" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан есепті айдың 25-күніне қарай ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z332" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z333" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...79 lines deleted...]
-      4. Нысан есепті айдың 25-күніне қарай ұсынылады.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z332" w:id="178"/>
-[...15 lines deleted...]
-      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z334" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z333" w:id="179"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+    <w:bookmarkStart w:name="z335" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында жұмыс берушінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z334" w:id="180"/>
-[...15 lines deleted...]
-      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z336" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z335" w:id="181"/>
-[...15 lines deleted...]
-      7. Нысанның 2-бағанында жұмыс берушінің атауы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z337" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында әлеуметтік жұмыс орнына немесе "Күміс жас" жобасы шеңберінде жұмысқа орналасқан жұмыссыздың тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z336" w:id="182"/>
-[...15 lines deleted...]
-      8. Нысанның 3-бағанында жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z338" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында әлеуметтік жұмыс орнына немесе "Күміс жас" жобасы шеңберінде жұмысқа орналасқан жұмыссыздың жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z337" w:id="183"/>
-[...15 lines deleted...]
-      9. Нысанның 4-бағанында әлеуметтік жұмыс орнына немесе "Күміс жас" жобасы шеңберінде жұмысқа орналасқан жұмыссыздың тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z339" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында есепті айдағы жұмыс күндерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z338" w:id="184"/>
-[...15 lines deleted...]
-      10. Нысанның 5-бағанында әлеуметтік жұмыс орнына немесе "Күміс жас" жобасы шеңберінде жұмысқа орналасқан жұмыссыздың жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z340" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында әлеуметтік жұмыс орнына немесе "Күміс жас" жобасы шеңберінде жұмысқа орналасқан жұмыссыздың есепті айда нақты істеген жұмыс күндері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z339" w:id="185"/>
-[...15 lines deleted...]
-      11. Нысанның 6-бағанында есепті айдағы жұмыс күндерінің саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z341" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында әлеуметтік жұмыс орнына немесе "Күміс жас" жобасы шеңберінде жұмысқа орналасқан жұмыссыздың жұмысқа уақытша жарамсыздық күндерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z340" w:id="186"/>
-[...15 lines deleted...]
-      12. Нысанның 7-бағанында әлеуметтік жұмыс орнына немесе "Күміс жас" жобасы шеңберінде жұмысқа орналасқан жұмыссыздың есепті айда нақты істеген жұмыс күндері көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z342" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында әлеуметтік жұмыс орнына немесе "Күміс жас" жобасы шеңберінде жұмысқа орналасқан жұмыссыздың еңбек шартына сәйкес жалақысының мөлшері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z341" w:id="187"/>
-[...15 lines deleted...]
-      13. Нысанның 8-бағанында әлеуметтік жұмыс орнына немесе "Күміс жас" жобасы шеңберінде жұмысқа орналасқан жұмыссыздың жұмысқа уақытша жарамсыздық күндерінің саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z343" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында жалақының субсидияланатын бөлігінің сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z342" w:id="188"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16636,364 +18342,364 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректерін жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z346" w:id="190"/>
+    <w:bookmarkStart w:name="z346" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қоғамдық жұмыстар, жастар практикасы, "Алғашқы жұмыс орны" және (немесе) "Ұрпақтар келісімшарты" жобалары шеңберінде субсидияланатын жұмыс орындарына жұмысқа орналасқан адамдар туралы мәліметтер" әкімшілік деректерінің нысанын толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z347" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z348" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Қоғамдық жұмыстар, жастар практикасы, "Алғашқы жұмыс орны" және (немесе) "Ұрпақтар келісімшарты" жобалары шеңберінде субсидияланатын жұмыс орындарына жұмысқа орналасқан адамдар туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z347" w:id="191"/>
+    <w:bookmarkStart w:name="z349" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды жұмыс берушілер толтырады және мансап орталықтарына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z350" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға бірінші басшы не оның міндетін атқарушы адамның тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z351" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан есепті айдың 25-күніне қарай ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z352" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z353" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...79 lines deleted...]
-      4. Нысан есепті айдың 25-күніне қарай ұсынылады.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z352" w:id="196"/>
-[...15 lines deleted...]
-      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z354" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z353" w:id="197"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+    <w:bookmarkStart w:name="z355" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында жұмыс берушінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z354" w:id="198"/>
-[...15 lines deleted...]
-      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z356" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z355" w:id="199"/>
-[...15 lines deleted...]
-      7. Нысанның 2-бағанында жұмыс берушінің атауы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z357" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында субсидияланатын жұмыс орнына жұмысқа орналасқан адамның тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z356" w:id="200"/>
-[...15 lines deleted...]
-      8. Нысанның 3-бағанында жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z358" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында субсидияланатын жұмыс орнына жұмысқа орналасқан адамның жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z357" w:id="201"/>
-[...15 lines deleted...]
-      9. Нысанның 4-бағанында субсидияланатын жұмыс орнына жұмысқа орналасқан адамның тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z359" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында есепті айдағы жұмыс күндерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z358" w:id="202"/>
-[...15 lines deleted...]
-      10. Нысанның 5-бағанында субсидияланатын жұмыс орнына жұмысқа орналасқан адамның жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z360" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында субсидияланатын жұмыс орнына жұмысқа орналасқан адамның есепті айда нақты істеген жұмыс күндері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z359" w:id="203"/>
-[...15 lines deleted...]
-      11. Нысанның 6-бағанында есепті айдағы жұмыс күндерінің саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z361" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында субсидияланатын жұмыс орнына жұмысқа орналасқан адамның жұмысқа уақытша жарамсыздық күндерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z360" w:id="204"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17181,68 +18887,68 @@
               </w:rPr>
               <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z363" w:id="206"/>
+    <w:bookmarkStart w:name="z363" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоғамдық жұмыстар, жастар практикасы, "Алғашқы жұмыс орны" және (немесе) "Ұрпақтар келісімшарты" жобалары шеңберінде субсидияланатын жұмыс орындарына жұмысқа орналасқан адамдарға жалақы төлеуге арналған қаражат, сондай-ақ әлеуметтік жұмыс орындарына жұмысқа орналасқан адамдарға және (немесе) "Күміс жас" жобасы бойынша жалақының субсидияланатын бөлігі бойынша салыстыру актісі 20__ жылғы______ ай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18559,722 +20265,722 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 275 бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="207"/>
+    <w:bookmarkStart w:name="z127" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі мен Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтары мен кейбір бұйрықтарының құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z128" w:id="208"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z128" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Халықты жұмыспен қамтуға жәрдемдесудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 14 маусымдағы № 516 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13938 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z129" w:id="209"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z129" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарының күші жойылды деп тану туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 14 ақпандағы № 8 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14863 болып тіркелген) бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z130" w:id="210"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z130" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 14 маусымдағы № 242 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17194 болып тіркелген) бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z131" w:id="211"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z131" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің "Жұмыс күшінің ұтқырлығын арттыру үшін адамдардың ерікті түрде қоныс аудару қағидаларын бекіту туралы" 2016 жылғы 14 маусымдағы № 515 және "Халықты жұмыспен қамтуға жәрдемдесудің кейбір мәселелері туралы" 2016 жылғы 14 маусымдағы № 516 бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2019 жылғы 4 қаңтардағы № 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18161 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z132" w:id="212"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z132" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 27 наурыздағы № 146 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18446 болып тіркелген) бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z133" w:id="213"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z133" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 26 тамыздағы № 461 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19289 болып тіркелген) бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z134" w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z134" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің мен Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 12 маусымдағы № 226 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20854 болып тіркелген) бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің мен Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z135" w:id="215"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z135" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 16 наурыздағы № 78 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22354 болып тіркелген) бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z136" w:id="216"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z136" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. ""Халықты жұмыспен қамтуға жәрдемдесудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 14 маусымдағы № 516 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2022 жылғы 7 ақпандағы № 46 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26748 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z137" w:id="217"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z137" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. ""Халықты жұмыспен қамтуға жәрдемдесудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 14 маусымдағы № 516 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 26 мамырдағы № 178 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28258 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z138" w:id="218"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z138" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 14 қыркүйектегі № 367 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29707 болып тіркелген) бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Еңбек және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының өзгерістер енгізілетін кейбір бұйрықтарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z139" w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z139" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. ""Халықты жұмыспен қамтуға жәрдемдесудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 14 маусымдағы № 516 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 28 қазандағы № 442 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30397 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z140" w:id="220"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z140" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. ""Халықты жұмыспен қамтуға жәрдемдесудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 14 маусымдағы № 516 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 желтоқсандағы № 535 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31463 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z141" w:id="221"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z141" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. ""Халықты жұмыспен қамтуға жәрдемдесудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 14 маусымдағы № 516 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 наурыздағы № 97 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32194 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z142" w:id="222"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z142" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 наурыздағы № 98 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32196 болып тіркелген) бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19600,31 +21306,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>