--- v1 (2026-03-15)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93fb9cc" w14:textId="93fb9cc">
+    <w:p w14:paraId="807b9c8" w14:textId="807b9c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1580,90 +1580,318 @@
         <w:t>
       6) комиссия – құны миллион айлық есептік көрсеткіштен асатын жобалары бар арнайы экономикалық аймақтардың қатысушылары болып табылатын заңды тұлғаларда, сондай-ақ көрсетілген арнайы экономикалық аймақтардың қатысушылары (не олардың мердігерлері) бас мердігер, мердігер, қосалқы мердігер немесе арнайы экономикалық аймақтардың аумағында құрылыс-монтаждау жұмыстарын орындау кезеңінде қызметтерді орындаушы ретінде және объект (объектілер) пайдалануға берілгеннен кейін бір жыл өткенге дейін тартатын ұйымдарда жұмыс істейтін шетелдіктер мен азаматтығы жоқ адамдар санатының тізбесін және санын айқындау мәселелерін қарау жөніндегі комиссия (бұдан әрі – комиссия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z44" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) халықтың көші-қоны мәселелері жөніндегі уәкілетті орган – өз құзыреті шегінде халықтың көші-қоны саласындағы басшылықты, көші-қон процестерін реттеуді, халықтың көші-қоны саласындағы жұмысты үйлестіруді және мемлекеттік саясатты іске асыруды жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z45" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 № 182 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) "Шетелдік жұмыс күші" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "ШЖК" ААЖ) – жұмыс берушілер мен еңбекші көшіп келушілер үшін мемлекеттік қызмет көрсету процесін автоматтандыруға, сондай-ақ көші-қон саласындағы ақпаратты мониторингтеуге және есепке алуға арналған әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесі құрамындағы жүйе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z46" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 № 182 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) migration.enbek.kz көші-қон процесінің ақпараттық жүйесі (бұдан әрі – көші-қон қызметтерінің порталы) – көшіп-қонушыларды есепке алуды және қозғалысын, сондай-ақ көші-қон саласындағы қызметтердің ұсынылуын мониторингтеуді қамтамасыз ететін Электрондық еңбек биржасы (enbek.kz) цифрлық экожүейсінің кіші жүйесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1682,69 +1910,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Өнеркәсіп және құрылыс министрінің 10.01.2026 № 5 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="22"/>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комиссияның шетелдіктер мен азаматтығы жоқ адамдар санаттарының тізбесін және санын айқындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Арнайы экономикалық аймаққа қатысушы арнайы экономикалық аймақтың басқарушы компаниясына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1759,392 +1987,392 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес негіздемені қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шетелдікер мен азаматтығы жоқ адамдардың санаттары мен санының тізбесін айқындауға өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Өтінішке шетелдіктер мен азаматтығы жоқ адамдардың мынадай құжаттары қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басты куәландыратын құжаттардың көшірмелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Құжаттарды заңдастыру қағидаларын бекіту туралы" Қазақстан Республикасы Сыртқы істер министрі міндетін атқарушының 2017 жылғы 6 желтоқсандағы № 11-1-2/576 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16116 болып тіркелген) сәйкес заңдастырылған білім туралы құжаттардың нотариат куәландырған көшірмелері мен аудармалары (қазақ немесе орыс тілдерінде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) еңбек қызметін растайтын құжаттың нотариат куәландырған көшірмесі, сондай-ақ оның қазақ немесе орыс тілдеріндегі аудармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жұмыс берушінің құны миллион айлық есептік көрсеткіштен асатын жобалары бар арнайы экономикалық аймақтардың қатысушылары болып табылатын заңды тұлғаларда, сондай-ақ көрсетілген арнайы экономикалық аймақтардың қатысушылары (не олардың мердігерлері) бас мердігер, мердігер, қосалқы мердігер немесе арнайы экономикалық аймақтардың аумағында құрылыс-монтаждау жұмыстарын орындау кезеңінде қызметтерді орындаушы ретінде және объект (объектілер) пайдалануға берілгеннен кейін бір жыл өткенге дейін тартатын ұйымдарда жұмыс істейтін шетелдіктер мен азаматтығы жоқ адамдарды тарту негіздемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) құны бір миллион айлық есептік көрсеткіштен жоғары жобаның (келісімшарт/шарт) көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кадрлардағы елішілік құндылық туралы ақпарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Кадрлардағы елішілік құндылықты есептеу кезінде Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 279 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32977 болып тіркелген) бекітілген Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру немесе ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру қағидалары мен шарттарының 5-тармағында көзделген шетелдік жұмыскерлер санаттары қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z57" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Арнайы экономикалық аймақтың басқарушы компаниясы жергілікті атқарушы органдарымен бірлесіп құжаттарды алған күннен бастап бес жұмыс күні ішінде олардың осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған құжаттар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмеген жағдайда арнайы экономикалық аймақтың басқарушы компаниясы оларды арнайы экономикалық аймаққа қатысушыға пысықтауға қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z59" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың екінші бөлігіне сәйкес шетелдіктер мен азаматтығы жоқ адамдарды тартуға арналған арнайы экономикалық аймақ қатысушысының өтінішін пысықтауға қайтару арнайы экономикалық аймақтың басқарушы компаниясына қайта жүгінуге кедергі болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арнайы экономикалық аймақтардың қатысушылары осы Қағидалардың 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2159,72 +2387,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мазмұндалған құжаттарды салыстырып тексеру үшін түпнұсқаларын ұсынады, олар арнайы экономикалық аймаққа қатысушыда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Арнайы экономикалық аймақтың басқарушы компаниясы жергілікті атқарушы органдармен бірлесіп шетелдік жұмыскерлердің кәсіптік стандарттарнда, басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығында, ұйымдар басшылары, мамандары және басқа да қызметшілері лауазымдарының үлгілік біліктілік сипаттамаларында, Жұмыстар мен жұмысшы кәсіптерінің бірыңғай тарифтік-біліктілік анықтамалығында, жұмысшы кәсіптерінің тарифтік-біліктілік сипаттамаларында белгіленген біліктілік талаптарына сәйкес келуін тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z62" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2239,52 +2467,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар ұсынылған кезде арнайы экономикалық аймақтың басқарушы компаниясы оларды көші-қон қызметтері порталы арқылы қарау үшін арнайы экономикалық және индустриялық аймақтардың құрылуы, жұмыс істеуі және таратылуы саласындағы уәкілетті органға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z63" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Жергілікті атқарушы орган арнайы экономикалық аймаққа қатысушылардың осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2299,869 +2527,1325 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">-сәйкес кадрлардағы елішілік құндылықты қатамасыз етуі бойынша ұсынымдар әзірлейді және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мерзім ішінде арнайы экономикалық аймақтың басқарушы компаниясына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z64" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 № 182 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Арнайы экономикалық және индустриялық аймақтардың құрылуы, жұмыс істеуі және таратылуы саласындағы уәкілетті орган арнайы экономикалық аймаққа қатысушының өтінішін "ШЖК" ААЖ-ға келіп түскен күні тіркейді және арнайы экономикалық аймақты басқару органы ұсынған материалдар келіп түскен күннен бастап екі жұмыс күні ішінде келіп түскен материалдарды комиссия мүшелеріне қарау үшін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z65" w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комиссияны арнайы экономикалық және индустриялық аймақтардың құрылуы, жұмыс істеуі және таратылуы саласындағы уәкілетті орган құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z66" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z66" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссияның құрамына арнайы экономикалық және индустриялық аймақтардың құрылуы, жұмыс істеуі және таратылуы саласындағы уәкілетті органның, халықтың көші-қоны мәселелері жөніндегі уәкілетті органның, Қазақстан Республикасы Ішкі істер министрлігінің, Қазақстан Республикасы Энергетика министрлігінің, тиісті жергілікті атқарушы органдардың өкілдері кіреді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z67" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z67" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға комиссия мүшелері қатарынан тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z68" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z68" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия жұмысын ұйымдастыру үшін комиссия мүшесі болып табылмайтын хатшы тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z69" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z69" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия отырыстары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z70" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z70" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) арнайы экономикалық аймақтың басқарушы компаниясы ұсынған құжаттар келіп түскен күннен бастап күнтізбелік он бес күннен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z71" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z71" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) арнайы экономикалық аймаққа қатысушыдан осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірілмей өткізіледі және тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z72" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z72" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Комиссия отырысы, егер оған оның мүшелері санының жартысынан астамы қатысса, заңды болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z73" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z73" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жергілікті атқарушы органдар ұсынған кадрлардағы елішілік құндылықтың үлесі комиссия мүшелерінің көбі дауыс берген комиссия ұсынысы негізінде өзгереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z74" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z74" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Арнайы экономикалық аймаққа қатысушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Арнайы экономикалық аймақтарға қатысушылар болып табылатын заңды тұлғалар құны бір миллион айлық есептік көрсеткіштен жоғары жобаларға тартатын, сондай-ақ арнайы экономикалық аймақтардың аумағында құрылыс-монтаж жұмыстарын орындау кезеңінде және объект (объектілер) пайдалануға берілгеннен кейін бір жыл өткенге дейін арнайы экономикалық аймақтардың аталған қатысушылары (не олардың мердігерлері) бас мердігер, мердігер, қосалқы мердігер немесе көрсетілетін қызметтерді орындаушы ретінде тартатын ұйымдарда жұмыс істейтін шетелдіктер мен азаматтығы жоқ адамдар санаттары мен санының тізбесін айқындау мәселесін қарау жөніндегі комиссияның шешіміне сай кадрлардағы елішілік құндылық шарттарын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z75" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 № 182 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Шетелдіктер мен азаматтығы жоқ адамдардың санаттарының тізбесін және санын айқындау туралы шешім осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Арнайы экономикалық аймақтарға қатысушылар болып табылатын заңды тұлғалар құны бір миллион айлық есептік көрсеткіштен жоғары жобаларға тартатын, сондай-ақ арнайы экономикалық аймақтардың аумағында құрылыс-монтаж жұмыстарын орындау кезеңінде және объект (объектілер) пайдалануға берілгеннен кейін бір жыл өткенге дейін арнайы экономикалық аймақтардың аталған қатысушылары (не олардың мердігерлері) бас мердігер, мердігер, қосалқы мердігер немесе көрсетілетін қызметтерді орындаушы ретінде тартатын ұйымдарда жұмыс істейтін шетелдіктер мен азаматтығы жоқ адамдар санаттары мен санының тізбесін айқындау мәселесін қарау жөніндегі комиссияның хаттамасы түрінде қабылданады және "ШЖК" ААЖ-да арнайы экономикалық аймақтың әрбір қатысушы ұйымына қатысты жеке ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z76" w:id="51"/>
+    <w:bookmarkStart w:name="z76" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комиссия шешімі көпшілік дауыспен қабылданады, дауыстар тең болған жағдайда комиссия төрағасы дауыс берген шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z77" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 № 182 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комиссия мүшелерінің арнайы экономикалық аймаққа қатысушылардың өтініштерін қарау қорытындысы бойынша хатшы "ШЖК" ААЖ-да хаттама ресімдейді, онда комиссия мүшелері шетелдіктің немесе азаматтығы жоқ адамдардың деректері көрсетілген әрбір жолда "иә"/"жоқ" деген өзінің шешімін көрсетеді және комиссия отырысы өткен күннен бастап екі жұмыс күні ішінде автоматтандырылған жұмыс орны арқылы қол қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z78" w:id="53"/>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Арнайы экономикалық және индустриялық аймақтардың құрылуы, жұмыс істеуі және таратылуы саласындағы уәкілетті орган комиссия мүшелері хаттамаға қол қойған күннен бастап бір жұмыс күні ішінде хаттамадан үзінді-көшірмені арнайы экономикалық аймақтың басқарушы компаниясының көші-қон қызметтері порталының автоматтандырылған жұмыс орнына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z79" w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Арнайы экономикалық аймақтың басқарушы компаниясы хаттамадан үзінді-көшірмені арнайы экономикалық аймаққа қатысушыға оны алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z80" w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z80" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Арнайы экономикалық аймаққа қатысушы хаттамадан үзінді-көшірмені алғаннан кейін шетелдіктер мен азаматтығы жоқ адамдарға жұмыс визасын ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z81" w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Шетелдіктер мен азаматтығы жоқ адамдардың санаттары мен санының тізбесін айқындаудан бас тарту үшін мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z82" w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z82" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) шетелдіктер мен азаматтығы жоқ адамдардың білім деңгейі (кәсіптік даярлығы) мен практикалық жұмыс тәжірибесінің (өтілінің) Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сай кәсіптік стандарттарға, Жұмыстар мен жұмысшы кәсіптерінің бірыңғай тарифтік-біліктілік анықтамалығына және Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығына, ұйымдардың басшылары, мамандары және басқа да қызметшілері лауазымдарының үлгілік біліктілік сипатамаларына сәйкес жұмысшы кәсіптеріне және басшылардың, мамандардың және қызметшілердің лауазымдарына қойылатын біліктілік талаптарына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z83" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z83" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардың жеке (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігінің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z84" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z84" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) арнайы экономикалық аймаққа қатысушылар кадрлардағы елішілік құндылықты қатамасыз ету жөнінде комиссия қабылдаған шешіммен келіспеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z85" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z85" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) арнайы экономикалық аймаққа қатысушылардың не арнайы экономикалық аймаққа қатысушының жобасын іске асыратын ұйымдардың соңғы он екі ай ішінде Әкімшілік құқық бұзушылық туралы кодекстің (бұдан әрі – Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>519-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша бұзушылықтың болуы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z86" w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z86" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) шетелдік азаматта Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>517-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша бұзушылықтың болуы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z87" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комиссия арнайы экономикалық аймаққа қатысушы комиссияның шешімімен белгіленген елішілік құндылықтың үлесін бұзған не шетелдік жұмыс күшінің білімі немесе өтілін растайтын дұрыс емес құжаттарды ұсынғаны туралы фактілер анықталған жағдайда комиссия отырысы хаттамасының шешімінің күшін жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z88" w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Өнеркәсіп және құрылыс министрінің 15.04.2026 № 182 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Арнайы экономикалық және индустриялық аймақтардың құрылуы, жұмыс істеуі және таратылуы саласындағы уәкілетті орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген фактілер анықталған күннен бастап үш жұмыс күні ішінде аталған мәселені хаттаманың қолданысын жою туралы шешім қабылдау үшін комиссия мүшелерінің қарауына шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z89" w:id="64"/>
+    <w:bookmarkStart w:name="z89" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия шешімі "ШЖК" ААЖ-да бір жұмыс күні ішінде хаттамамен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z90" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z90" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы экономикалық және индустриялық аймақтардың құрылуы, жұмыс істеуі және таратылуы саласындағы уәкілетті орган комиссия мүшелері хаттамаға қол қойған күннен бастап бір жұмыс күні ішінде комиссия хаттамасын арнайы экономикалық аймақтың басқарушы компаниясының көші-қон қызметтері порталының автоматтандырылған жұмыс орнына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z91" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z91" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Шетелдіктер мен азаматтығы жоқ адамдар жұмыстардың жоспарланған көлемін аяқтаған кезде арнайы экономикалық аймаққа қатысушы бұл туралы екі жұмыс күні ішінде арнайы экономикалық аймақтың басқарушы компаниясын хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z92" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z92" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Арнайы экономикалық аймақтың басқарушы компаниясы арнайы экономикалық аймаққа қатысушыдан шетелдіктер мен азаматтығы жоқ адамдардың жұмыстардың жоспарланған көлемін аяқтағаны туралы хабарлама келіп түскен сәттен бастап екі жұмыс күні ішінде арнайы экономикалық және индустриялық аймақтардың құрылуы, жұмыс істеуі және таратылуы саласындағы уәкілетті органды және аумақтық ішкі істер органдарын уақытша тұруға рұқсат мерзімін қысқарту немесе шығу визазын ресімдеу мақсатында хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z93" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z93" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z94" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z94" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Комиссия шешімімен келіспеген кезде өтініш беруші әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік органға, лауазымды адамға жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z95" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z95" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін сотқа шағымдануға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3695,86 +4379,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(заңды және жеке тұлғаның </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:bookmarkStart w:name="z98" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнайы экономикалық аймаққа қатысушы болып табылатын заңды тұлғаларға тарту үшін шетелдіктер мен азаматтығы жоқ адамдардың санатының тізбесін және санын айқындауға </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z99" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арнайы экономикалық аймақтар аумағында__________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4825,68 +5509,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="73"/>
+    <w:bookmarkStart w:name="z138" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыс берушінің құны миллион айлық есептік көрсеткіштен асатын жобалары бар арнайы экономикалық аймақтардың қатысушылары болып табылатын заңды тұлғаларда, сондай-ақ көрсетілген арнайы экономикалық аймақтардың қатысушылары (не олардың мердігерлері) бас мердігер, мердігер, қосалқы мердігер немесе арнайы экономикалық аймақтардың аумағында құрылыс-монтаждау жұмыстарын орындау кезеңінде қызметтерді орындаушы ретінде және объект (объектілер) пайдалануға берілгеннен кейін бір жыл өткенге дейін тартатын ұйымдарда жұмыс істейтін шетелдіктер мен азаматтығы жоқ адамдарды тарту негіздемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -6532,68 +7216,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="74"/>
+    <w:bookmarkStart w:name="z144" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кадрлардағы жергілікті қамту туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -8573,68 +9257,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________________________________________  (ЖАО атауы)  ___________________________________________________________________  (арнайы экономикалық аймаққа қатысушы ұйымның атауы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="75"/>
+    <w:bookmarkStart w:name="z153" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> кадрлардағы елішілік құндылық шарттарын қамтамасыз ету жөніндегі ұсынымдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9965,68 +10649,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="76"/>
+    <w:bookmarkStart w:name="z158" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнайы экономикалық аймақтарға қатысушылар болып табылатын заңды тұлғалар құны бір миллион айлық есептік көрсеткіштен жоғары жобаларға тартатын, сондай-ақ арнайы экономикалық аймақтардың аумағында құрылыс-монтаж жұмыстарын орындау кезеңінде және объект (объектілер) пайдалануға берілгеннен кейін бір жыл өткенге дейін арнайы экономикалық аймақтардың аталған қатысушылары (не олардың мердігерлері) бас мердігер, мердігер, қосалқы мердігер немесе көрсетілетін қызметтерді орындаушы ретінде тартатын ұйымдарда жұмыс істейтін шетелдіктер мен азаматтығы жоқ адамдар санаттары мен санының тізбесін айқындау мәселесін қарау жөніндегі комиссияның кадрлардағы елішілік құндылық шарттарын қамтамасыз ету жөніндегі шешімі ______________________________________________  (арнайы экономикалық аймаққа қатысушы ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11224,68 +11908,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="77"/>
+    <w:bookmarkStart w:name="z167" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнайы экономикалық аймақтарға қатысушылар болып табылатын заңды тұлғалар құны бір миллион айлық есептік көрсеткіштен жоғары жобаларға тартатын, сондай-ақ арнайы экономикалық аймақтардың аумағында құрылыс-монтаж жұмыстарын орындау кезеңінде және объект (объектілер) пайдалануға берілгеннен кейін бір жыл өткенге дейін арнайы экономикалық аймақтардың аталған қатысушылары (не олардың мердігерлері) бас мердігер, мердігер, қосалқы мердігер немесе көрсетілетін қызметтерді орындаушы ретінде тартатын ұйымдарда жұмыс істейтін шетелдіктер мен азаматтығы жоқ адамдар санаттары мен санының тізбесін айқындау мәселесін қарау жөніндегі комиссияның хаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12380,55 +13064,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12754,31 +13438,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>