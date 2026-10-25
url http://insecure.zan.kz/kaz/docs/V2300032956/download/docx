--- v2 (2026-09-06)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4854d45" w14:textId="4854d45">
+    <w:p w14:paraId="4512041" w14:textId="4512041">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1253,407 +1253,359 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік-еңбек саласындағы бірыңғай цифрлық жүйе (бұдан әрі – "Еңбек нарығы" АЦЖ) – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған цифрлық объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      3) алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жақын туыстар – ата-аналар (ата-ана), балалар, асырап алушылар, асырап алынғандар, ата-анасы бір және ата-анасы бөлек аға-інілері мен апа-сіңлілері (қарындастары), ата, әже, немерелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жұмыссыз – жұмыс іздеуді жүзеге асыратын және жұмысқа кірісуге дайын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кредиттік серіктестік (бұдан әрі – КС) – қатысушыларының ақшаларын шоғырландыру жолымен және Қазақстан Республикасының заңнамасында тыйым салынбаған басқа да көздер есебінен кредиттерге және басқа да қаржылық, оның ішінде банк қызметтеріне қажеттіліктерін қанағаттандыру үшін жеке және/немесе заңды тұлғалар құрған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мансап орталығы – еңбек мобильділігі орталығының аудандарда, астанада, облыстық және республикалық маңызы бар қалаларда оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) микрокредит беру ұйымы – кредит беруге уәкілетті "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының еншілес ұйымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сенім білдірілген өкіл (агент) – тапсырма шартының негізінде жергілікті атқарушы органның атынан және оның есебінен және оның нұсқауларына сәйкес бюджеттік кредит беруге байланысты белгілі бір тапсырмаларды орындайтын тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – астананың, облыстың, республикалық маңызы бар қаланың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) халықты жұмыспен қамту мәселелері жөніндегі уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 207</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...303 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.06.2026 </w:t>
+        <w:t xml:space="preserve"> қараңыз); 23.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3610,148 +3562,62 @@
       Дауыстар тең болған жағдайда комиссия төрағасының дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия төрағасы орнында болмағанда, шешуші дауыс құқығына төрағаның орынбасары ие. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      Комиссия отырысы мансап орталықтарының әлеуметтік желілерінде тікелей эфирде трансляцияланады және ақпараттық-коммуникациялық технологияларды қолдана отырып түсіріледі. Комиссия отырысының жазбасы еңбек мобильділігі орталығында он екі ай бойы электрондық жеткізгіште сақталады. Үміткердің бизнес-жобаны онлайн қорғауына жол беріледі.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырысы мансап орталықтарының әлеуметтік желілерінде тікелей эфирде трансляцияланады және цифрлық технологияларды қолдана отырып түсіріледі. Комиссия отырысының жазбасы еңбек мобильділігі орталығында он екі ай бойы электрондық жеткізгіште сақталады. Үміткердің бизнес-жобаны онлайн қорғауына жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия отырысында грант алуға үміткер жаңа бизнес-идеялардың жобасын таныстырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3826,1064 +3692,900 @@
         <w:t xml:space="preserve"> сәйкес комиссия шешімінде бизнес-идеялардың ендірілуге дайын екені туралы ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның шешімі бағалау парағына сәйкес грант алушылардың тізімі көрсетіле отырып, комиссия отырысының хаттамасымен ресімделеді және оған қатысып отырған комиссия мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырысы аяқталғаннан кейін мансап орталығының қызметкері 2 (екі) жұмыс күні ішінде комиссия шешімін отырыс хаттамасына және грант алушылардың қалыптастырылған тізіміне сәйкес "Еңбек нарығы" АЦЖ-ға енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның шешімі еңбек мобильділігі орталығының интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комиссия отырысының шешімі "Еңбек нарығы" АЦЖ-ға енгізілгеннен кейін грант алуға үміткер Порталдағы жеке кабинет арқылы грант беру немесе бермеу туралы тиісті хабарлама алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      18-тармақтың он екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комиссия грант беру туралы шешім қабылдаған кезде грант алуға үміткер тиісті хабарламаны алған сәттен бастап 5 (бес) жұмыс күні ішінде Қазақстан Республикасының салық заңнамасына сәйкес салық органдарында өз қызметін тіркейді және Порталдағы дара кәсіпкердің банк деректемелері бар банк шотын ұсынады, ол "Еңбек нарығы" АЦЖ-ға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мерзімде Қазақстан Республикасының салық заңнамасына сәйкес салық органдарында өз қызметін тіркемеген және дара кәсіпкердің банк шотын ұсынбаған грант алуға үміткерге Комиссияның грант беру туралы бұрын алған шешіміне қарамастан грант берілмейді. Бұл ретте үміткер келесі лектерде грантқа қайта өтінім бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...345 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="52"/>
+    <w:bookmarkStart w:name="z36" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Еңбек мобильділігі орталығы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес грант алушыға тіркелген дара кәсіпкердің банк деректемелері бар банк шотын алған күннен бастап 3 (үш) жұмыс күні ішінде жаңа бизнес идеяларды іске асыруға грант беру туралы шартқа (бұдан әрі – Шарт) қол қояды және грант алушының Порталдағы жеке кабинетіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z37" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Грант алушы осы Қағидалардың 21-тармағына сәйкес шартты алған сәттен бастап 5 (бес) жұмыс күні ішінде Порталда, жеке кабинетте Шартқа электрондық цифрлық қолтаңбамен қол қояды, ол "Еңбек нарығы" АЦЖ-ға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер грант алушы белгіленген мерзімде Порталдағы жеке кабинетте Шартқа қол қоймаса, онда автоматты түрде грант алмайды, сондай-ақ ағымдағы қаржы жылында грант алуға одан әрі өтініш бере алмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Еңбек мобильділігі орталығы шарт жасалғаннан кейін 5 (бес) жұмыс күні ішінде грант алушға тіркелген дара кәсіпкердің ағымдағы банк шотына ақша қаражатын аударуды жүзеге асырады және грант алушының деректерін ауданның, облыстық маңызы бар қаланың, астананың, республикалық маңызы бар қаланың салық органына береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z179" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Грант қаражатын пайдалану тек қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      22-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Еңбек мобильділігі орталығы жыл сайын 10 сәуірге дейін өзінің ресми интернет-ресурсында грант алушылар, қаржыландырылған бизнес-жобалар, берілген гранттардың сомалары және грант алушылар құрған жұмыс орындары туралы толық ақпаратты жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 23-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="56"/>
+    <w:bookmarkStart w:name="z39" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24. Грант қаражатын нысаналы пайдалануды грант алушы бизнес-жобаға сәйкес Порталда растайтын құжаттарды ұсыну арқылы грант алған күннен бастап үш ай ішінде растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z145" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z145" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант алушы Порталда растайтын құжаттарды ұсына отырып, бизнес-жоспардың іске асырылу барысы туралы 24 (жиырма төрт) ай ішінде тоқсан сайын есеп тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z146" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z146" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант қаражатының нысаналы пайдаланылуын растайтын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z147" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z147" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Шартта көзделген мақсаттарға тауар, жұмыс, қызмет үшін ақы төлеу немесе қаражат жіберу фактісін растайтын құжаттар: төлем тапсырмалары, фискалдық чектер, кіріс кассалық ордерге түбіртектер, банктік шоттан үзінді көшірмелер (грант берілген күннен бастап грант қаражаты нақты игерілген күнге дейін) және (немесе) Қазақстан Республикасының заңнамаларына қайшы келмейтін басқа төлем құжаттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z148" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z148" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарларды алуды, жұмыстарды орындауды, қызметтер көрсетуді және грант беру туралы шартта көзделген басқа да мақсаттарға қол жеткізуді растайтын құжаттар: шарттар, келісімшарттар, шот-фактуралар, жүкқұжаттар, жүк кедендік декларациялар және (немесе) қабылдау-беру актілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z149" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z149" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бизнес-жобаның іске асырылу барысын растайтын құжаттар, оның ішінде бизнес-жоба шеңберінде өндірілген өнімнің, орындалған жұмыстардың, көрсетілген қызметтердің өткізілуін растайтын құжаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z150" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z150" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жаңа тұрақты жұмыс орындарын құруды және мансап орталығының жолдамасы бойынша құрылған жұмыс орындарына ізденушілерді жұмысқа орналастыруды растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z151" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z151" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бизнес-жобаның іске асырылу барысын растайтын құжаттар, оның ішінде бизнес-жоба шеңберінде өндірілген өнімнің, орындалған жұмыстардың, көрсетілген қызметтердің өткізілуін растайтын құжаттар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z152" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z152" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек мобильділігі орталығы (мансап орталығы) грант қаражатын нысаналы пайдалану туралы растайтын құжаттар немесе бизнес-жобаны іске асыру барысы туралы есеп Порталға келіп түскен күннен бастап 10 (он) жұмыс күні ішінде оларды бизнес-жобаға сәйкестігі тұрғысынан тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z153" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z153" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант алушының Шарт талаптарын орындамау фактілері анықталған жағдайда еңбек мобильділігі орталығы бір жақты тәртіппен Шартты бұзады және Қазақстан Республикасының заңнамасында көзделген тәртіпте, оның ішінде сот тәртібінде грант қаражатын қайтару бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4902,90 +4604,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="66"/>
+    <w:bookmarkStart w:name="z40" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Грант алушы грант алған күннен бастап 12 ай ішінде, бизнесті кеңейтуге бағытталған шараларды қоспағанда, жұмыспен қамтуға жәрдемдесу шараларына қатысуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z154" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z154" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-1. Грант алушы грант алған күннен бастап 18 (он сегіз) ай ішінде кемінде 1 (бір) жаңа тұрақты жұмыс орнын құрады және мансап орталығының жолдамасы бойынша құрылған жұмыс орындарына ізденушілерді жұмысқа орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5004,90 +4706,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="68"/>
+    <w:bookmarkStart w:name="z41" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Грант алушы гранттық қаражаттың нысаналы мақсаты бойынша пайдаланылғанын немесе грант қаражатының пайдаланылмағанын растау болмаған кезде шарт жасалған күннен бастап 3 ай ішінде Портал арқылы қаражатты толық ерікті түрде қайтаруға өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z42" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z42" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Грант алушы Шарт жасалған күннен бастап 3 (үш) ай ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) грант қаражаты толық көлемде пайдаланылмаған жағдайда қаражатты толық қайтаруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5142,200 +4844,200 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="70"/>
+    <w:bookmarkStart w:name="z43" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28. Бизнес-жобаны іске асыруды нысаналы пайдалануды растау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z156" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z156" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жаза шартты түрде тағайындалған жағдайларды қоспағанда, жұмыссызды бас бостандығынан айыру түріндегі жазаға соттау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z157" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z157" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңды күшіне енген сот шешімі бойынша мәжбүрлеп емдеуге жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z158" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z158" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) грант алушының қайтыс болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z159" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z159" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) грант алушыны хабар-ошарсыз кетті деп тану немесе қайтыс болды деп жариялау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z160" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z160" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сот грант алушыны әрекетке қабілетсіз деп тану жағдайларында талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z161" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z161" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарулы Күштерде, Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарында мерзімді әскери қызметке шақыру кезінде грант алушыға әскери қызмет өткеру мерзіміне кейінге қалдыру беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5354,128 +5056,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="77"/>
+    <w:bookmarkStart w:name="z44" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Гранттар нысанында қолдау шараларын қаржыландыру жергілікті бюджеттің қаражаты, сондай-ақ Қазақстан Республикасының заңнамасында тыйым салынбаған көздерден жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z45" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z45" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қайтарымды негізде микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z46" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z46" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5624,88 +5326,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">34. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="80"/>
+    <w:bookmarkStart w:name="z51" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Қайтарымды негізде жастарға микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z52" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z52" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жастарға микрокредит беру мақсатында халықты жұмыспен қамту мәселелері жөніндегі уәкілетті орган жергілікті атқарушы органға мынадай шарттармен бюджеттік кредит береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 0,01 (нөл бүтін жүзден бір) пайыз жылдық сыйақы мөлшерлемесімен қайтарымдылық, мерзімділік және ақылылық қағидаттарында 10 (он) жылға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5734,460 +5436,460 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 28 (жиырма сегіз) айдан аспайтын мерзімге негізгі борышты өтеу бойынша жеңілдікті кезең;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бюджеттік кредитті игеру кезеңі 12 (он екі ай) айды құрайды және ол бюджеттік кредитті халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға аударған сәттен бастап есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="82"/>
+    <w:bookmarkStart w:name="z53" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Микрокредиттер сенім білдірілген өкіл (агент) арқылы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z54" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z54" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган бюджеттік кредит қаражатын сенім білдірілген өкілге (агентке) тапсырма шарты бойынша азаматтық заңнамаға сәйкес береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z55" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z55" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38. Жастар қатарындағы үміткерлерге мерзімділік, ақылылық, қайтарымдылық, қамтамасыз етілу, нысаналы пайдалану қағидаттарын сақтай отырып, мынадай шарттарда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z163" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z163" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) микрокредит мерзімі – 5 (бес) жылға дейін, мал шаруашылығы саласындағы жобалар үшін микрокредит мерзімі – 7 (жеті) жылға дейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z164" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z164" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) микрокредиттің ең жоғары сомасы – 5 (бес) миллион теңгеге дейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z165" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z165" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номиналды сыйақы мөлшерлемесі – жылдық 2,5 (екі жарым) пайыздан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z166" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z166" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кепілмен қамтамасыз етудің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z167" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z167" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) негізгі борыш пен сыйақыны өтеу бойынша жеңілдікті кезең микрокредит беру мерзімі ұзақтығының 1/3 (үштен бірінен) аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z168" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z168" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасы Салық Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>94-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сенім білдірілген өкілге (агентке) микрокредит алу үшін жүгінген кезде дара кәсіпкер ретінде тіркелу мерзімі бес жылдан аз кәсіпкерлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z169" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z169" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасы Салық Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>94-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес салық органдарында тіркеу мерзімі үш жылдан астам мерзімді құрайтын жұмыс істеп жүрген кәсіпкерлер үшін соңғы 2 (екі) жылда жеке табыс салығы мен әлеуметтік төлемдер бойынша оң динамикасының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z170" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z170" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Қазақстан Республикасы Салық Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>94-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес салық органдарында тіркелу мерзімі бір жылдан кем емес мерзімді құрайтын жұмыс істеп жүрген кәсіпкерлер үшін микрокредит алған күннен бастап 1 (бір) жыл ішінде кемінде 1 (бір) жаңа тұрақты жұмыс орнын құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z171" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z171" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Қазақстан Республикасы Салық Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>94-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес салық органдарында тіркеу мерзімі бір жылдан астам мерзімді құрайтын жұмыс істеп жүрген кәсіпкерлер үшін кемінде 2 (екі) тұрақты жұмыс орнын құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z172" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z172" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) терроризм мен экстремизмді қаржыландыруға байланысты ұйымдар мен тұлғалар тізбесінде болмаған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z173" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z173" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) банкроттық не тарату рәсімі болмаған кезде микрокредиттер беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z174" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z174" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткер микрокредит алуға өтініш берілген жылға дейін соңғы 2 (екі) жыл ішінде жеке табыс салығы мен әлеуметтік төлемдердің көлемін ұлғайтуды қамтамасыз еткен кезінде осы Қағидалардың 38-тармағының 7) тармақшасына сәйкес деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z175" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z175" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткер микрокредит алуға өтініш берілген жылға дейін соңғы 2 (екі) жыл ішінде жеке табыс салығы мен әлеуметтік төлемдердің көлемі төмендеген кезде осы Қағидалардың 38-тармағының 7) тармақшасына сәйкес келмейді деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6226,90 +5928,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="98"/>
+    <w:bookmarkStart w:name="z56" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Микрокредитті қамтамасыз етудің негізгі талаптары, тәсілдері Қазақстан Республикасы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>154-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тапсырма шартында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6328,146 +6030,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="99"/>
+    <w:bookmarkStart w:name="z57" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Сенім білдірілген өкіл (агент) үміткерлердің микрокредит бойынша шарт міндеттемелерін бұзу себебі бойынша алынатын комиссияларды, алымдарды және/немесе өзге де төлемдерді қоспағанда, үміткерлердің микрокредитімен байланысты қандай да бір комиссияларды, алымдарды және/немесе өзге де төлемдерді алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген өкілге (агентке) тапсырма шартын орындағаны үшін сыйақы төлеуді халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган жергілікті бюджет қаражаты есебінен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген өкілдің (агенттің) тапсырмаларды орындағаны үшін сыйақы төлеу мөлшері тапсырма шартында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="100"/>
+    <w:bookmarkStart w:name="z58" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Сенім білдірілген өкіл (агент) ағымдағы бюджеттік кредит бойынша қаражат толық игерілген кезде бұрын берілген микрокредиттер бойынша үміткерлер қайтарған қаражат есебінен осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талаптарда сенім білдірілген өкіл (агент) мен халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган арасында жасалған тапсырма шартының қолданылу мерзімінен аспайтын мерзімге үміткерлерге қайта микрокредит беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6486,148 +6188,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="101"/>
+    <w:bookmarkStart w:name="z59" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Микрокредит алу үшін үміткерлер сенім білдірілген өкілге (агентке) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z60" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z60" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Микрокредит алуға үміткер ұсынған құжаттардың мазмұны мен мәліметтерді сенім білдірілген өкілдің (агенттің) тексеру мерзімі барлық қажетті құжаттармен бірге өтініш тіркелген күннен бастап 3 (үш) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар мен олардағы мәліметтер микрокредиттеу шарттарына сәйкес келмеген жағдайда, сенім білдірілген өкіл (агент) қайтару себептерін көрсете отырып, микрокредит алуға арналған құжаттар топтамасын қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="103"/>
+    <w:bookmarkStart w:name="z61" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Сенім білдірілген өкіл (агент) өтініш тіркелген күннен бастап 10 (он) жұмыс күні ішінде барлық қажетті құжаттармен және олардың микрокредит беру талаптарына сәйкестігімен өзінің ішкі құжаттарына сәйкес ұсынылған бизнес жобаға бағалау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-жобаны бағалаудан кейін сенім білдірілген өкіл (агент) 3 (үш) жұмыс күні ішінде құжаттарды және бағалау нәтижелерін жастарға микрокредит беру жөніндегі конкурстық комиссияға (бұдан әрі – Комиссия) ұсыну үшін халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6812,70 +6514,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="104"/>
+    <w:bookmarkStart w:name="z62" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Жастарға микрокредит беру жөніндегі конкурстық комиссияның отырысы кемінде айына бір рет өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микрокредиттер беру мақсатында бизнес-жобаларды іріктеу үшін конкурс өткізу туралы хабарландыру конкурс өткізілгенге дейін күнтізбелік 5 (бес) күн бұрын халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті органның ресми интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7186,130 +6888,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="105"/>
+    <w:bookmarkStart w:name="z63" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Микрокредит беру жөніндегі үздік бизнес-жобасы бар іріктелген үміткер халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органмен және сенім білдірілген өкілмен (агентпен) микрокредит беру туралы шартқа, кепіл шартына қол қояды, кепіл шартын уәкілетті органда тіркегеннен кейін сенім білдірілген өкіл (агент) бес жұмыс күні ішінде оның ағымдағы шотына микрокредит сомасын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z64" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z64" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Сенім білдірілген өкіл (агент) ай сайын, есепті айдан кейінгі айдың 10-күніне дейінгі мерзімде халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес микрокредиттердің нысаналы пайдаланылуы туралы есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z65" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z65" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Микрокредиттік қарыздың және (немесе) түпкілікті қарыз алушылардың төлем тәртібін нысаналы пайдаланылу мониторингісін бақылауды халықты жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган қол қойылған қарыз шартының талаптары бойынша сенім білдірілген өкіл (агент) арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген өкіл (агент) тапсырма шартында көрсетілген мерзімдерде түпкілікті қарыз алушылардың микрокредиттік қарызды нысаналы пайдалануына және олардың төлем тәртібіне мониторингті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7400,70 +7102,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-1. Төтенше жағдайлар кезінде қарыз алушыларға төлемдерді кейінге қалдыру ұсынылады. Ағымдағы жылғы кесте бойынша барлық төлемдер шарттың қолданысын тиісті ұзарта отырып, біркелкі төлемдермен қаржыландыру мерзімі аяқталғанға дейін келесі жылдың төлемдеріне бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7482,70 +7184,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-2. Қарыз алушылардың кредиттері бойынша төтенше жағдайларға байланысты туындаған төлемдерді кешіктіргені үшін айыппұлдар мен өсімпұлдар есептелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7564,124 +7266,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="110"/>
+    <w:bookmarkStart w:name="z66" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Микрокредит беру ұйымдары арқылы қайтарымды негізде микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-параграф алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="111"/>
+    <w:bookmarkStart w:name="z80" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Сенім білдірілген өкіл (агент) арқылы қайтарымды негізде микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-параграф алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8560,68 +8262,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Облыстың/қаланың атауы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Елді мекеннің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="112"/>
+    <w:bookmarkStart w:name="z95" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бизнес-жобаның атауы"  бизнес-жоба</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13975,68 +13677,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржыландыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="113"/>
+    <w:bookmarkStart w:name="z97" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңа бизнес-идеяларды іске асыруға грант алуға үміткердің бағалау парағы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткердің тегі, аты, әкесінің аты (бар болған жағдайда): ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15151,68 +14853,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржыландыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="114"/>
+    <w:bookmarkStart w:name="z99" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңа бизнес-идеяларды іске асыруға грант алуға үміткерлердің өтініштерін қарау жөніндегі комиссияның шешімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант алуға үміткерлердің өтініштерін қарау жөніндегі комиссия (бұдан әрі – Комиссия):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15922,68 +15624,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="115"/>
+    <w:bookmarkStart w:name="z105" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Микрокредит алуға арналған құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17784,68 +17486,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржыландыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="116"/>
+    <w:bookmarkStart w:name="z107" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жастарға арналған микрокредитті алуға үміткердің бағалау парағы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткердің тегі, аты, әкесінің аты (бар болған жағдайда): ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19361,68 +19063,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="117"/>
+    <w:bookmarkStart w:name="z109" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22151,68 +21853,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="118"/>
+    <w:bookmarkStart w:name="z177" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Микрокредитті нысаналы пайдалану туралы есеп" әкімшілік деректер нысанын толтыру жөніндегі түсініктеме 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Микрокредитті нысаналы пайдалану туралы есеп" әкімшілік деректерін жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22259,68 +21961,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанға тегі мен аты-жөнін көрсете отырып, басшы не оның міндетін атқаратын адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="119"/>
+    <w:bookmarkStart w:name="z178" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысан төмендегідей толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22757,242 +22459,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 272 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="120"/>
+    <w:bookmarkStart w:name="z113" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z114" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z114" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Кәсіпкерлік бастамашылыққа жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2022 жылғы 7 ақпандағы № 47 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26747 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z115" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z115" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Кәсіпкерлік бастамашылыққа жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2022 жылғы 7 ақпандағы № 47 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 14 шiлдедегi № 263 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28818 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z116" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z116" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Кәсіпкерлік бастамашылыққа жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2022 жылғы 7 ақпандағы № 47 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 желтоқсандағы № 536 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31492 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>