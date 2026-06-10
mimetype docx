--- v0 (2025-10-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f5dd9d" w14:textId="2f5dd9d">
+    <w:p w14:paraId="861af14" w14:textId="861af14">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,54 +133,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік кодексінің 110-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Кәсіпкерлік бастамаға жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1093,98 +1196,254 @@
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1) агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган – агроөнеркәсіптік кешенді дамыту саласындағы мемлекеттік реттеуді жүзеге асыратын мемлекеттік орган;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесі (бұдан әрі – "Еңбек нарығы" ААЖ) – халықты жұмыспен қамту мәселелері жөніндегі уәкілетті органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтерді көрсету мақсатында ведомствоаралық өзара іс-қимыл жасауға арналған ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      3) бастапқы бизнес (стартап жоба) – микрокредит беру ұйымына немесе сенім білдірілген өкілге (агентке) микрокредит алу үшін жүгінген сәтте дара кәсіпкер ретінде мемлекеттік тіркелу мерзімі бір жылдан аз уақытты құрайтын қатысушылардың бизнес-жобалары;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1301,72 +1560,172 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      12) халықты жұмыспен қамту мәселелері жөніндегі уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жаңа бизнес-идеяларды іске асыруға қайтарымсыз гранттар беру және олардың нысаналы пайдаланылуына мониторингті жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      12) халықты жұмыспен қамту мәселелері жөніндегі уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган. </w:t>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+      Ескерту. 2-параграфының тақырыбы - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Кәсіпкерлік негіздеріне оқыту тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1828,559 +2187,1029 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Жаңа бизнес-идеяларды іске асыруға гранттар беру және олардың нысаналы пайдаланылуына мониторингті жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. Жаңа бизнес-идеяларды іске асыруға арналған гранттар (бұдан әрі-гранттар) халықтың әлеуметтік осал топтары қатарындағы адамдарға конкурстық негізде 400 еселенген айлық есептік көрсеткіштің мөлшеріне дейін беріледі, оларға мыналар жатады:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Жаңа бизнес-идеяларды іске асыруға арналған қайтарымсыз гранттар (бұдан әрі - гранттар) халықтың әлеуметтік осал топтары қатарындағы адамдарға конкурстық негізде 400 еселенген айлық есептік көрсеткіштің мөлшеріне дейін беріледі, оларға мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік атаулы әлеуметтік көмек алушылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z123" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасылар, оның ішінде жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысанында оқитын балалары бар, олар он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітірген уақытқа дейін ай сайынғы мемлекеттік жәрдемақы алушылар (бірақ жиырма үш жасқа толғанға дейін) және (немесе) оның жұбайы (зайыбы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z124" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) асыраушысынан айырылу жағдайы бойынша әлеуметтік төлем алушылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z125" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қоныс аударушылар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z126" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қандастар;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...71 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z127" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) еңбек етуге қарсы көрсетілімдері жоқ мүгедектігі бар адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z128" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мүгедектігі бар бала (мүгедектігі бар балаларды) тәрбиелеп отырған адамдар және (немесе) оның жұбайы (зайыбы) жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z129" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гранттар жұмыссыз немесе дара кәсіпкер ретінде мемлекеттік тіркеу мерзімі 1 (бір) жылдан аз дара кәсіпкер ретінде гранттар алуға өтініш бергенге дейін тіркелген жағдайда халықтың әлеуметтік осал топтарына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z130" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, тиісті қаржы жылының республикалық бюджеті туралы заңда белгіленген айлық есептік көрсеткіштің мөлшері қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Гранттар бір рет беріледі және нысаналы мақсаты бойынша қажетті еңбек құралдарын, мүкәммалды, технологиялық жабдықты, жануарларды, малды, құстарды, көшеттерді, бұталарды, тұқымдарды, көшеттерді сатып алу, коммерциялық жылжымайтын мүлік объектілерінің, сондай-ақ сауда объектілерінің, оның ішінде жалға алу, пайдалану, сенімгерлік басқару құқығындағы сауда объектілерінің аумағында жаңа бизнес идеяларды іске асыруға арналған үй-жайларды жалдау ақысын төлеу үшін беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте жұбайынан (зайыбынан), жақын туыстарынан еңбек құралдары, мүкәммал, технологиялық жабдық, жануарлар, мал, құстар, көшеттер, бұталар, тұқымдар, көшеттер сатып алынбайды, сондай-ақ жаңа бизнес идеяларды іске асыруға үй-жайлар жалға алынбайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гранттар тұтынушылық мақсаттарға, кредиттік қарыздарды өтеуге, жылжымайтын тұрғын үй сатып алуға және салуға, жер учаскелерін сатып алуға, акцизделетін өнімдер өндіруге берілмейді.</w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+      Гранттар тұтынушылық мақсаттарға, кредиттік қарыздарды өтеуге, жылжымайтын тұрғын үй сатып алуға және салуға, жер учаскелерін сатып алуға, акцизделетін өнімдер өндіруге, ұлттық және (немесе) шетелдік валюта, бағалы қағаздар, цифрлық активтер сатып алуға, сондай-ақ Қазақстан Республикасының заңнамасында тыйым салынған қызметті жүзеге асыруға берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Гранттар алуға өтініштерді қабылдаудың басталғаны туралы хабарландыру өтініштер қабылданғанға дейін күнтізбелік 10 (он) күн бұрын еңбек мобильділігі орталығының ресми интернет-ресурсында жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гранттар алу үшін өтініштерді қабылдау лектер бойынша жүзеге асырылады. Жыл сайын 3 (үш) ай аралығымен кемінде 2 (екі) лек ұйымдастырылады. Порталда өтініштерді қабылдау мерзімі әр лекте 10 (он) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Грант алуға үміткер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық цифрлық қолтаңбамен куәландырылған электрондық өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Грант алуға өтініш берген кезде үміткер Порталда осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген халықтың әлеуметтік осал топтарының оған сәйкес санаттарының бірін таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Портал автоматты түрде үміткердің осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген халықтың әлеуметтік осал топтарының біріне сәйкестігін және мерзімі жүгінген сәтте үш жылдан аспайтын "Бастау Бизнес" жобасы бойынша кәсіпкерлік негіздерін аяқтау туралы электрондық сертификаттың немесе бұрын қатысқаны туралы сертификаттың болуына тексеруді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеруден кейін үміткер Порталда осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бизнес-жоба үлгісін жүктейді, оны толтырады және Порталда жеке кабинетіне тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Портал:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z132" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қатысу мерзімі 12 айдан аспайтын ерікті түрде қоныс аударуға қатысушыларды қоспағанда, жұмыспен қамтуға жәрдемдесу шараларының қатысушылары болып табылатын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-      Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өңірлік кәсіпкерлер палатасының филиалдары, жергілікті атқарушы органдар, қоғамдық бірлестіктер, ғылыми-білім беру мекемелері өкілдерінің, бизнес, өңірлік бұқаралық ақпарат құралдары өкілдерінің, салалық сарапшылардың қатысуымен аудандар, облыстық маңызы бар қалалар, республикалық маңызы бар қалалар, астана деңгейінде комиссияны құрады.</w:t>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z133" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соңғы 12 ай ішінде дәлелді себептерсіз жұмыспен қамтуға жәрдемдесу шараларына қатысуды тоқтатқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z134" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бұрын басқа мемлекеттік бағдарламалар немесе мемлекеттік қолдау шаралары шеңберінде жаңа бизнес-идеяларды іске асыруға гранттар және (немесе) микрокредиттер алған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z135" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дара кәсіпкердің қызметін тоқтата тұрған грант алуға өтінім бергенге дейінгі соңғы 6 айдағы жұмыссыздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z136" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бұрын алынған кредиттер (қарыздар) бойынша мерзімі өткен берешегі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z137" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Кодекстің 207-бабының 1 және 3-тармақтарында белгіленген зейнеткерлік жасқа толған дара кәсіпкерлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z138" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтініш берген сәтте қолданыстағы еңбек шарттары бар дара кәсіпкерлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z139" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) банкроттық не тарату рәсіміне жататын дара кәсіпкерлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z140" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес лицензияланатын қызмет түрлері бойынша бизнес-жобаны іске асыру үшін лицензиясы жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z141" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) терроризм мен экстремизмді қаржыландыруға байланысты ұйымдар мен тұлғалар тізбесіне енгізілген үміткерлердің грант алуға берген өтініштерін қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Грант алуға үміткерлердің өтініші мен бизнес-жобасын мансап орталығы жаңа бизнес-идеяларды іске асыру үшін гранттарды алуға үміткерлердің өтініштерін қарастыру бойынша комиссияның отырысына қарауға шығарады (бұдан әрі – комиссия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өңірлік кәсіпкерлер палатасының филиалдары, жергілікті атқарушы органдар, қоғамдық бірлестіктер, ғылыми-білім беру мекемелері өкілдерінің, бизнес, өңірлік масс-медиа өкілдерінің, салалық сарапшылардың қатысуымен аудандар, облыстық маңызы бар қалалар, республикалық маңызы бар қалалар, астана деңгейінде комиссияны құрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағадан, төрағаның орынбасарынан және комиссия мүшелерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2393,70 +3222,304 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия хатшысы оның құрамына кірмейді және шешім қабылдау кезінде дауыс бермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия хатшысы мансап орталығының өкілі болып табылады. Комиссия хатшысы комиссия отырысын ұйымдастыруды жүзеге асырады, төрағамен келісім бойынша отырыстың өткізілетін орнын, күнін және уақытын айқындайды, комиссия мүшелеріне алдағы отырыс туралы хабарлайды, комиссия мүшелеріне отырысты өткізу үшін қажетті материалдарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның құрамы әрбір лек сайын, сондай-ақ конкурстық комиссияның бір немесе бірнеше мүшесінде мүдделер қақтығысы туындаған жағдайда жаңартылып отырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Комиссия өз жұмысын алқалылық, ашықтық, жариялылық және бейтараптық қағидаттарында ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырыстарына бизнес, үкіметтік емес ұйымдардың, масс-медианың өкілдері және аудан (қала) мәслихатының депутаттары болып табылатын дауыс беру құқығы жоқ байқаушылар қатысуға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырыстарын өткізу кезеңінде комиссия мүшесінде мүдделер қақтығысы туындаған кезде ол екі жұмыс күні ішінде комиссияның төрағасын және қалған мүшелерін мүдделер қақтығысы толығымен жойылғанға дейін комиссия қызметіне қатысудан өздігінен бас тарта отырып жазбаша еркін нысанда хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасында мүдделер қақтығысы туындаған кезде оның өкілеттіктері оның орынбасарына өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүдделер қақтығысы деп комиссия мүшелерінің жеке мүдделілігі олардың өз міндеттерін орындамауына немесе тиісінше орындамауына әкеп соғуы мүмкін жағдай ұғынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 17-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Комиссия отырысы Порталда аудио және (немесе) бейне тіркеуді қолдану арқылы өтініштерді қабылдау аяқталған күннен кейін 10 (он) жұмыс күні ішінде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия отырысының өтетін орны, күні және уақыты туралы хабарлама грант алуға үміткердің жеке кабинетінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2507,50 +3570,136 @@
       Дауыстар тең болған жағдайда комиссия төрағасының дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия төрағасы орнында болмағанда, шешуші дауыс құқығына төрағаның орынбасары ие. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың жетінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия отырысы мансап орталықтарының әлеуметтік желілерінде тікелей эфирде трансляцияланады және ақпараттық-коммуникациялық технологияларды қолдана отырып түсіріледі. Комиссия отырысының жазбасы еңбек мобильділігі орталығында он екі ай бойы электрондық жеткізгіште сақталады. Үміткердің бизнес-жобаны онлайн қорғауына жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2637,50 +3786,136 @@
         <w:t xml:space="preserve"> сәйкес комиссия шешімінде бизнес-идеялардың ендірілуге дайын екені туралы ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның шешімі бағалау парағына сәйкес грант алушылардың тізімі көрсетіле отырып, комиссия отырысының хаттамасымен ресімделеді және оған қатысып отырған комиссия мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың он екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия отырысы аяқталғаннан кейін мансап орталығының қызметкері 2 (екі) жұмыс күні ішінде комиссия шешімін отырыс хаттамасына және грант алушылардың қалыптастырылған тізіміне сәйкес "Еңбек нарығы" ААЖ-ға енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2714,947 +3949,1721 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комиссия отырысының шешімі "Еңбек нарығы" ААЖ-ға енгізілгеннен кейін грант алуға үміткер Порталдағы "Жеке кабинет" арқылы грант беру/бермеу туралы тиісті хабарлама алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комиссия грант беру туралы шешім қабылдаған кезде грант алуға үміткер тиісті хабарламаны алған сәттен бастап 5 (бес) жұмыс күні ішінде Қазақстан Республикасының салық заңнамасына сәйкес салық органдарында өз қызметін тіркейді және Порталдағы дара кәсіпкердің банк деректемелері бар банк шотын ұсынады, ол "Еңбек нарығы" ААЖ-ға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген мерзімде Қазақстан Республикасының салық заңнамасына сәйкес салық органдарында өз қызметін тіркемеген және дара кәсіпкердің банк шотын ұсынбаған грант алуға үміткерге Комиссияның грант беру туралы бұрын алған шешіміне қарамастан грант берілмейді. Бұл ретте үміткер келесі лектерде грантқа қайта өтінім бере алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Еңбек мобильділігі орталығы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес грант алушыға тіркелген дара кәсіпкердің банк деректемелері бар банк шотын алған күннен бастап 3 (үш) жұмыс күні ішінде жаңа бизнес идеяларды іске асыруға грант беру туралы шартқа (бұдан әрі – Шарт) қол қояды және грант алушының Порталдағы жеке кабинетіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Грант алушы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шартты алған сәттен бастап 5 (бес) жұмыс күні ішінде Порталда, жеке кабинетте Шартқа электрондық цифрлық қолтаңбамен қол қояды, ол "Еңбек нарығы" ААЖ-ға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер грант алушы белгіленген мерзімде Порталдағы жеке кабинетте Шартқа қол қоймаса, онда автоматты түрде грант алмайды, сондай-ақ ағымдағы қаржы жылында грант алуға одан әрі өтініш бере алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Еңбек мобильділігі орталығы Шарт жасалғаннан кейін 5 (бес) жұмыс күні ішінде грант алушыға тіркелген дара кәсіпкердің ағымдағы банк шотына ақша қаражатын аударуды жүзеге асырады және грант алушының деректерін ауданның, облыстық маңызы бар қаланың, республикалық маңызы бар қаланың, астананың салық органына береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Грант қаражатын пайдалану тек қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Еңбек мобильділігі орталығы жыл сайын 10 сәуірге дейін өзінің ресми интернет-ресурсында грант алушылар, қаржыландырылған бизнес-жобалар, берілген гранттардың сомалары және грант алушылар құрған жұмыс орындары туралы толық ақпаратты жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 23-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Грант алушы Порталда растайтын құжаттарды ұсына отырып, бизнес-жоспардың іске асырылу барысы туралы он екі ай ішінде тоқсан сайын есеп тапсырады. </w:t>
-[...19 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. Грант қаражатын нысаналы пайдалануды грант алушы бизнес-жобаға сәйкес Порталда растайтын құжаттарды ұсыну арқылы грант алған күннен бастап үш ай ішінде растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z145" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Грант алушы Порталда растайтын құжаттарды ұсына отырып, бизнес-жоспардың іске асырылу барысы туралы 24 (жиырма төрт) ай ішінде тоқсан сайын есеп тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z146" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Грант қаражатының нысаналы пайдаланылуын растайтын құжаттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z147" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Шартта көзделген мақсаттарға тауар, жұмыс, қызмет үшін ақы төлеу немесе қаражат жіберу фактісін растайтын құжаттар: төлем тапсырмалары, фискалдық чектер, кіріс кассалық ордерге түбіртектер, банктік шоттан үзінді көшірмелер (грант берілген күннен бастап грант қаражаты нақты игерілген күнге дейін) және (немесе) Қазақстан Республикасының заңнамаларына қайшы келмейтін басқа төлем құжаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z148" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауарларды алуды, жұмыстарды орындауды, қызметтер көрсетуді және грант беру туралы шартта көзделген басқа да мақсаттарға қол жеткізуді растайтын құжаттар: шарттар, келісімшарттар, шот-фактуралар, жүкқұжаттар, жүк кедендік декларациялар және (немесе) қабылдау-беру актілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z149" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бизнес-жобаның іске асырылу барысын растайтын құжаттар, оның ішінде бизнес-жоба шеңберінде өндірілген өнімнің, орындалған жұмыстардың, көрсетілген қызметтердің өткізілуін растайтын құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z150" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жаңа тұрақты жұмыс орындарын құруды және мансап орталығының жолдамасы бойынша құрылған жұмыс орындарына ізденушілерді жұмысқа орналастыруды растайтын құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z151" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бизнес-жобаның іске асырылу барысын растайтын құжаттар, оның ішінде бизнес-жоба шеңберінде өндірілген өнімнің, орындалған жұмыстардың, көрсетілген қызметтердің өткізілуін растайтын құжаттар болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z152" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек мобильділігі орталығы (мансап орталығы) грант қаражатын нысаналы пайдалану туралы растайтын құжаттар немесе бизнес-жобаны іске асыру барысы туралы есеп Порталға келіп түскен күннен бастап 10 (он) жұмыс күні ішінде оларды бизнес-жобаға сәйкестігі тұрғысынан тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z153" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Грант алушының Шарт талаптарын орындамау фактілері анықталған жағдайда еңбек мобильділігі орталығы бір жақты тәртіппен Шартты бұзады және Қазақстан Республикасының заңнамасында көзделген тәртіпте, оның ішінде сот тәртібінде грант қаражатын қайтару бойынша шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 107</w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Грант алушы грант алған күннен бастап 12 ай ішінде, бизнесті кеңейтуге бағытталған шараларды қоспағанда, жұмыспен қамтуға жәрдемдесу шараларына қатысуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z154" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1. Грант алушы грант алған күннен бастап 18 (он сегіз) ай ішінде кемінде 1 (бір) жаңа тұрақты жұмыс орнын құрады және мансап орталығының жолдамасы бойынша құрылған жұмыс орындарына ізденушілерді жұмысқа орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 25-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Грант алушы гранттық қаражаттың нысаналы мақсаты бойынша пайдаланылғанын немесе грант қаражатының пайдаланылмағанын растау болмаған кезде шарт жасалған күннен бастап 3 ай ішінде Портал арқылы қаражатты толық ерікті түрде қайтаруға өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z42" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Грант алушы Шарт жасалған күннен бастап 3 (үш) ай ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) грант қаражаты толық көлемде пайдаланылмаған жағдайда қаражатты толық қайтаруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ішінара пайдаланған жағдайда Порталдағы "Жеке кабинетте" тиісті өтініш беру арқылы қалған қаражатты қайтаруды жүзеге асырады.</w:t>
-[...94 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+      2) ішінара пайдаланған жағдайда Порталдағы жеке кабинетте тиісті өтініш беру арқылы қалған қаражатты қайтаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28. Бизнес-жобаны іске асыруды нысаналы пайдалануды растау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z156" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жаза шартты түрде тағайындалған жағдайларды қоспағанда, жұмыссызды бас бостандығынан айыру түріндегі жазаға соттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z157" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды күшіне енген сот шешімі бойынша мәжбүрлеп емдеуге жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z158" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) грант алушының қайтыс болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z159" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) грант алушыны хабар-ошарсыз кетті деп тану немесе қайтыс болды деп жариялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z160" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сот грант алушыны әрекетке қабілетсіз деп тану жағдайларында талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z161" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарулы Күштерде, Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарында мерзімді әскери қызметке шақыру кезінде грант алушыға әскери қызмет өткеру мерзіміне кейінге қалдыру беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Гранттар нысанында қолдау шараларын қаржыландыру жергілікті бюджеттің қаражаты, сондай-ақ Қазақстан Республикасының заңнамасында тыйым салынбаған көздерден жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z45" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қайтарымды негізде микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...69 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z46" w:id="78"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Кодекстің 207-бабының </w:t>
-[...168 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+      30. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      33. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган ай сайын есепті айдан кейінгі айдың 15-күніне дейінгі мерзімде ауыл шаруашылығы мәселелері жөніндегі жергілікті атқарушы органға осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      34. Ауыл шаруашылығы мәселелері жөніндегі жергілікті атқарушы орган ай сайын, есепті айдан кейінгі айдың 20-күніне дейінгі мерзімде агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Қайтарымды негізде жастарға микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z52" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жастарға микрокредит беру мақсатында халықты жұмыспен қамту мәселелері жөніндегі уәкілетті орган жергілікті атқарушы органға мынадай шарттармен бюджеттік кредит береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 0,01 (нөл бүтін жүзден бір) пайыз жылдық сыйақы мөлшерлемесімен қайтарымдылық, мерзімділік және ақылылық қағидаттарында 10 (он) жылға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3683,746 +5692,932 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 28 (жиырма сегіз) айдан аспайтын мерзімге негізгі борышты өтеу бойынша жеңілдікті кезең;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бюджеттік кредитті игеру кезеңі 12 (он екі ай) айды құрайды және ол бюджеттік кредитті халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға аударған сәттен бастап есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Микрокредиттер сенім білдірілген өкіл (агент) арқылы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z54" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган бюджеттік кредит қаражатын сенім білдірілген өкілге (агентке) тапсырма шарты бойынша азаматтық заңнамаға сәйкес береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z55" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38. Жастар қатарындағы үміткерлерге мерзімділік, ақылылық, қайтарымдылық, қамтамасыз етілу, нысаналы пайдалану қағидаттарын сақтай отырып, мынадай шарттарда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z163" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) микрокредит мерзімі – 5 (бес) жылға дейін, мал шаруашылығы саласындағы жобалар үшін микрокредит мерзімі – 7 (жеті) жылға дейін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z164" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) микрокредиттің ең жоғары сомасы – 5 (бес) миллион теңгеге дейін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z165" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номиналды сыйақы мөлшерлемесі – жылдық 2,5 (екі жарым) пайыздан аспайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z166" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кепілмен қамтамасыз етудің болуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z167" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) негізгі борыш пен сыйақыны өтеу бойынша жеңілдікті кезең микрокредит беру мерзімі ұзақтығының 1/3 (үштен бірінен) аспайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z168" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" Қазақстан Республикасы Кодексінің </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="54"/>
+      6) Қазақстан Республикасы Салық Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>94-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сенім білдірілген өкілге (агентке) микрокредит алу үшін жүгінген кезде дара кәсіпкер ретінде тіркелу мерзімі бес жылдан аз кәсіпкерлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z169" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" Қазақстан Республикасы Кодексінің </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="55"/>
+      7) Қазақстан Республикасы Салық Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>94-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес салық органдарында тіркеу мерзімі үш жылдан астам мерзімді құрайтын жұмыс істеп жүрген кәсіпкерлер үшін соңғы 2 (екі) жылда жеке табыс салығы мен әлеуметтік төлемдер бойынша оң динамикасының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z170" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" Қазақстан Республикасы Кодексінің </w:t>
-[...40 lines deleted...]
-    </w:p>
+      8) Қазақстан Республикасы Салық Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>94-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес салық органдарында тіркелу мерзімі бір жылдан кем емес мерзімді құрайтын жұмыс істеп жүрген кәсіпкерлер үшін микрокредит алған күннен бастап 1 (бір) жыл ішінде кемінде 1 (бір) жаңа тұрақты жұмыс орнын құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z171" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) Қазақстан Республикасы Салық Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>94-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес салық органдарында тіркеу мерзімі бір жылдан астам мерзімді құрайтын жұмыс істеп жүрген кәсіпкерлер үшін кемінде 2 (екі) тұрақты жұмыс орнын құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z172" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) терроризм мен экстремизмді қаржыландыруға байланысты ұйымдар мен тұлғалар тізбесінде болмаған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z173" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) банкроттық не тарату рәсімі болмаған кезде микрокредиттер беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z174" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үміткер микрокредит алуға өтініш берілген жылға дейін соңғы 2 (екі) жыл ішінде жеке табыс салығы мен әлеуметтік төлемдердің көлемін ұлғайтуды қамтамасыз еткен кезінде осы Қағидалардың 38-тармағының 7) тармақшасына сәйкес деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z175" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үміткер микрокредит алуға өтініш берілген жылға дейін соңғы 2 (екі) жыл ішінде жеке табыс салығы мен әлеуметтік төлемдердің көлемі төмендеген кезде осы Қағидалардың 38-тармағының 7) тармақшасына сәйкес келмейді деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 38-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 107</w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="56"/>
+    <w:bookmarkStart w:name="z56" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      39. Микрокредитті қамтамасыз етудің негізгі шарттары, тәсілдері Қазақстан Республикасы Бюджет Кодексінің </w:t>
-[...9 lines deleted...]
-        <w:t>179-бабына</w:t>
+      39. Микрокредитті қамтамасыз етудің негізгі талаптары, тәсілдері Қазақстан Республикасы Бюджет кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>154-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тапсырма шартында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z57" w:id="57"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Сенім білдірілген өкіл (агент) үміткерлердің микрокредит бойынша шарт міндеттемелерін бұзу себебі бойынша алынатын комиссияларды, алымдарды және/немесе өзге де төлемдерді қоспағанда, үміткерлердің микрокредитімен байланысты қандай да бір комиссияларды, алымдарды және/немесе өзге де төлемдерді алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген өкілге (агентке) тапсырма шартын орындағаны үшін сыйақы төлеуді халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган жергілікті бюджет қаражаты есебінен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген өкілдің (агенттің) тапсырмаларды орындағаны үшін сыйақы төлеу мөлшері тапсырма шартында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="58"/>
+    <w:bookmarkStart w:name="z58" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Сенім білдірілген өкіл (агент) ағымдағы бюджеттік кредит бойынша қаражат толық игерілген кезде бұрын берілген микрокредиттер бойынша үміткерлер қайтарған қаражат есебінен осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талаптарда сенім білдірілген өкіл (агент) мен халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган арасында жасалған тапсырма шартының қолданылу мерзімінен аспайтын мерзімге үміткерлерге қайта микрокредит беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="59"/>
+    <w:bookmarkStart w:name="z59" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Микрокредит алу үшін үміткерлер сенім білдірілген өкілге (агентке) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z60" w:id="60"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z60" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Микрокредит алуға үміткер ұсынған құжаттардың мазмұны мен мәліметтерді сенім білдірілген өкілдің (агенттің) тексеру мерзімі барлық қажетті құжаттармен бірге өтініш тіркелген күннен бастап 3 (үш) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар мен олардағы мәліметтер микрокредиттеу шарттарына сәйкес келмеген жағдайда, сенім білдірілген өкіл (агент) қайтару себептерін көрсете отырып, микрокредит алуға арналған құжаттар топтамасын қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="61"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z61" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Сенім білдірілген өкіл (агент) өтініш тіркелген күннен бастап 10 (он) жұмыс күні ішінде барлық қажетті құжаттармен және олардың микрокредит беру талаптарына сәйкестігімен өзінің ішкі құжаттарына сәйкес ұсынылған бизнес жобаға бағалау жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-жобаны бағалаудан кейін сенім білдірілген өкіл (агент) 3 (үш) жұмыс күні ішінде құжаттарды және бағалау нәтижелерін жастарға микрокредит беру жөніндегі конкурстық комиссияға (бұдан әрі – Комиссия) ұсыну үшін халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бизнес-жобаларды іріктеу өлшемшарттары өзектілік, аргументтілік, экономикалық негізділік, қоғамдық маңыздылық, бұрын атқарылған жұмыстардың, іс-қимыл жоспарының болуы және бизнес-жобаның өміршеңдігі болып табылады.</w:t>
-[...17 lines deleted...]
-      Комиссия құрамында 7 (жеті) адам, кәсіпкерлік мәселелері жөніндегі жергілікті атқарушы органдардың, ауыл шаруашылығы мәселелері жөніндегі жергілікті атқарушы органдардың, өңірлік кәсіпкерлер палатасы филиалдарының, қоғамдық бірлестіктердің, бизнес, өңірлік бұқаралық ақпарат құралдарының өкілдерінен және мәслихат депутаттарынан тұратын облыс, республикалық маңызы бар қалалар және астана әкімінің шешімімен құрылады.</w:t>
+      Бизнес-жобаларды іріктеу критерийлері өзектілік және жобаның негізділігі, аргументтілік, экономикалық тиімділік және орындылық, қоғамдық маңыздылық, бизнестің нақты іс-қимыл жоспары мен дамыту стратегиясының болуы, бизнес-жобаның өміршеңдігі, жаңа тұрақты жұмыс орындарын құру, бизнес-жобаны іске асырудан болжамды пайда деңгейі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия құрамында 7 (жеті) адам, кәсіпкерлік мәселелері жөніндегі жергілікті атқарушы органдардың, ауыл шаруашылығы мәселелері жөніндегі жергілікті атқарушы органдардың, өңірлік кәсіпкерлер палатасы филиалдарының, қоғамдық бірлестіктердің, бизнес, өңірлік масс-медиа өкілдерінен және мәслихат депутаттарынан тұратын облыс, республикалық маңызы бар қалалар және астана әкімінің шешімімен құрылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағадан, төрағаның орынбасарынан және комиссия мүшелерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4498,87 +6693,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 44-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="62"/>
+    <w:bookmarkStart w:name="z62" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Жастарға микрокредит беру жөніндегі конкурстық комиссияның отырысы кемінде айына бір рет өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микрокредиттер беру мақсатында бизнес-жобаларды іріктеу үшін конкурс өткізу туралы хабарландыру конкурс өткізілгенге дейін күнтізбелік 5 (бес) күн бұрын халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті органның ресми интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4694,51 +6909,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыстың ашықтығы мен объективтілігін қамтамасыз ету үшін комиссия отырысына байқаушылар шақырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Байқаушылар ретінде Комиссия отырысына бұқаралық ақпарат құралдары, қоғамдық бірлестіктер, коммерциялық ұйымдар мен саяси партиялар өкілдерінің, барлық деңгейдегі мәслихаттар депутаттарының және басқа да мемлекеттік органдардың қатысуына жол беріледі.</w:t>
+      Байқаушылар ретінде Комиссия отырысына масс-медиа, қоғамдық бірлестіктер, коммерциялық ұйымдар мен саяси партиялар өкілдерінің, барлық деңгейдегі мәслихаттар депутаттарының және басқа да мемлекеттік органдардың қатысуына жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудандағы бизнес-жобаның өзектілігін айқындау мақсатында комиссия отырысына аудандардың кәсіпкерлік және (немесе) ауыл шаруашылығы мәселелері жөніндегі жергілікті атқарушы органдардың өкілдері шақырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4852,167 +7067,321 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 45-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="63"/>
+    <w:bookmarkStart w:name="z63" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Микрокредит беру жөніндегі үздік бизнес-жобасы бар іріктелген үміткер халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органмен және сенім білдірілген өкілмен (агентпен) микрокредит беру туралы шартқа, кепіл шартына қол қояды, кепіл шартын уәкілетті органда тіркегеннен кейін сенім білдірілген өкіл (агент) бес жұмыс күні ішінде оның ағымдағы шотына микрокредит сомасын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z64" w:id="64"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z64" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Сенім білдірілген өкіл (агент) ай сайын, есепті айдан кейінгі айдың 10-күніне дейінгі мерзімде халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес микрокредиттердің нысаналы пайдаланылуы туралы есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="66"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z65" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Микрокредиттік қарыздың және (немесе) түпкілікті қарыз алушылардың төлем тәртібін нысаналы пайдаланылу мониторингісін бақылауды халықты жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган қол қойылған қарыз шартының талаптары бойынша сенім білдірілген өкіл (агент) арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сенім білдірілген өкіл (агент) тапсырма шартында көрсетілген мерзімдерде түпкілікті қарыз алушылардың микрокредиттік қарызды нысаналы пайдалануына және олардың төлем тәртібіне мониторингті жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мониторингті жүзеге асыру үшін сенім білдірілген өкіл (агент) түпкілікті қарыз алушыдан мониторинг нысанасына қатысты құжаттарды және (немесе) ақпаратты сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сенім білдірілген өкіл (агент) мониторинг жүзеге асырылған күннен бастап 5 (бес) жұмыс күні ішінде мониторинг есебін жасайды және оны халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мониторинг есебіне сенім білдірілген өкілдің (агенттің) бірінші басшысы не оның міндетін атқарушы тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-1. Төтенше жағдайлар кезінде қарыз алушыларға төлемдерді кейінге қалдыру ұсынылады. Ағымдағы жылғы кесте бойынша барлық төлемдер шарттың қолданысын тиісті ұзарта отырып, біркелкі төлемдермен қаржыландыру мерзімі аяқталғанға дейін келесі жылдың төлемдеріне бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5031,70 +7400,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="67"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-2. Қарыз алушылардың кредиттері бойынша төтенше жағдайларға байланысты туындаған төлемдерді кешіктіргені үшін айыппұлдар мен өсімпұлдар есептелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5113,968 +7482,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="68"/>
+    <w:bookmarkStart w:name="z66" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Микрокредит беру ұйымдары арқылы қайтарымды негізде микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      49. Осы Қағидалардың </w:t>
-[...865 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="82"/>
+      Ескерту. 2-параграф алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Сенім білдірілген өкіл (агент) арқылы қайтарымды негізде микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-параграф алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6172,77 +7697,103 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жәрдемдесу жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шараларды ұйымдастыру және</w:t>
+              <w:t>шараларды ұйымдастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржыландыру қағидаларына</w:t>
+              <w:t>және қаржыландыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6263,304 +7814,479 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Аудан (қала) мансап</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орталығының директорына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғылықты жері_____________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қала (аудан) кодын көрсете</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отырып байланыс телефонының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі, электрондық пошта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _____________________ ауданының (қаласының)  мансап орталығының  директорына__________ кімнен____________________  тегі, аты, әкесінің аты (бар болса) _____________________  тұрғылықты жері ________________________  (байланыс телефонының нөмірі қаланың (ауданның) кодын  көрсете отырып, электрондық пошта мекенжайы)</w:t>
-[...107 lines deleted...]
-      4. Үміткердің жұмыспен қамтылу санаты (автоматты түрде қойылады).</w:t>
+        <w:t xml:space="preserve"> Жаңа бизнес-идеяларды іске асыруға қайтарымсыз гранттар алуға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Грант беруді сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жобаның атауы_________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жобаның болжамды құны _________________________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Грант алу мақсаты _______________ (анықтамалықтан таңдалады).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Үміткердің жұмыспен қамту санаты (автоматты түрде қойылады).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Білім деңгейі (анықтамалықтан таңдалады).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      6. Жұмыс орындарын құру бойынша жоспарлы көрсеткіш.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Үміткердің әлеуметтік санаты (автоматты түрде қойылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрын берілген кредиттер (қарыздар) бойынша мерзімі өткен берешектің жоқтығын растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әзірленген бизнес-жобаны қоса беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      6. Жұмыс орындарын құру бойынша жоспарлы көрсеткіш </w:t>
-[...89 lines deleted...]
-      Мемлекеттік аудит және қаржылық бақылау органдарының банктік құпияны қамтитын мәліметтерге қол жеткізуіне келісім беремін.</w:t>
+      Қазақстан Республикасының "Дербес деректер және оларды қорғау туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дербес деректерді жинауға және өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік құпияны қамтитын мәліметтерге мемлекеттік аудит және қаржылық бақылау органдарына қол жеткізуге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6732,68 +8458,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Облыстың/қаланың атауы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Елді мекеннің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бизнес-жобаның атауы"  бизнес-жоба</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12102,68 +13828,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржыландыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңа бизнес-идеяларды іске асыруға грант алуға үміткердің бағалау парағы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткердің тегі, аты, әкесінің аты (бар болған жағдайда): ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13278,68 +15004,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржыландыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңа бизнес-идеяларды іске асыруға грант алуға үміткерлердің өтініштерін қарау жөніндегі комиссияның шешімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант алуға үміткерлердің өтініштерін қарау жөніндегі комиссия (бұдан әрі – Комиссия):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13862,1117 +15588,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржыландыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...76 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="87"/>
-[...856 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Электрондық пошта мекенжайы ______________________________ </w:t>
-[...125 lines deleted...]
-      Мөрдің орны</w:t>
+      Ескерту. 5-қосымша алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15008,508 +15704,177 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әкімшілік деректерді </w:t>
+              <w:t>Кәсіпкерлік бастамаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жинауға арналған</w:t>
+              <w:t>жәрдемдесу жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Берілген микрокредиттер</w:t>
+              <w:t>шараларды ұйымдастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">нәтижелерінің көрсеткіштері </w:t>
+              <w:t>және қаржыландыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша есеп" нысанына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Берілген микрокредиттер нәтижелерінің көрсеткіштері бойынша есеп" әкімшілік деректер нысанын толтыру бойынша түсініктеме</w:t>
-[...371 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+        <w:t xml:space="preserve"> Микрокредит алуға арналған құжаттар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15523,69 +15888,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15613,87 +15960,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың/мәліметтердің түрі</w:t>
+Құжат түрі/мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескерту</w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15726,159 +16073,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Микрокредит беру ұйымының/МҚҰ/КС/сенім білдірілген өкілдің (агенттің)ішкі нормативтік құжаттарына сәйкес микрокредит алуға сауалнама – өтініш</w:t>
+Сенім білдірген өкілдің (агенттің) ішкі нормативтік құжаттарына сәйкес микрокредит алуға арналған сауалнама - өтініші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-электрондық құжат</w:t>
+түпнұсқа/ электрондық құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кредитордың қатысуымен толтырылады</w:t>
-[...17 lines deleted...]
-микрокредит беруге өтінімдерді қабылдаудың автоматтандырылған жүйелерін пайдалану кезінде</w:t>
+микрокредит беруге өтінімдерді қабылдаудың автоматтандырылған жүйелерін пайдалану кезінде кредитордың қатысуымен толтырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15911,177 +16222,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басты куәландыратын құжат</w:t>
+Жеке басын куәландыратын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>
-мемлекеттік дерекқордан алынған электрондық форматтағы мәліметтер</w:t>
+көшірмесі/ құжаттың электрондық көшірмесі/ мемлекеттік деректер қорынан алынған электрондық форматтағы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-құжаттардың көшірмелері түпнұсқамен салыстырылады</w:t>
-[...17 lines deleted...]
-микрокредит беруге өтінімдерді қабылдаудың автоматтандырылған жүйелерін пайдалану кезінде</w:t>
+микрокредит беруге өтінімдерді қабылдаудың автоматтандырылған жүйелерін пайдалану кезінде құжаттың көшірмелері түпнұсқасымен салыстырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16149,106 +16406,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-электрондық құжат</w:t>
+түпнұсқа/ электрондық құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кредитордың қатысуымен толтырылады</w:t>
+Кредитордың қатысуымен толтырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16281,87 +16520,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субъектінің мемлекеттік (оның ішінде құқық қорғау)/мемлекеттік емес органдарға, бұқаралық ақпарат құралдарына берілген микрокредит туралы ақпаратты, мәліметтерді және кредит беру туралы шарт бойынша міндеттемелердің орындалуы /орындалмауы туралы барлық мәліметтерді беруге және алуға келісімі</w:t>
+Субъектінің берілген микрокредит туралы мәліметтерді және мемлекеттік (оның ішінде құқық қорғау)/мемлекеттік емес органдарға, масс-медиаға кредит беру туралы шарт бойынша міндеттемелердің орындалуы /орындалмауы туралы барлық ақпаратты беруге және алуға келісімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-түпнұсқа </w:t>
+              <w:t>
+түпнұсқа/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электрондық құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -16371,69 +16610,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кредитордың қатысуымен толтырылады</w:t>
-[...17 lines deleted...]
-микрокредит беруге өтінімдерді қабылдаудың автоматтандырылған жүйелерін пайдалану кезінде</w:t>
+микрокредит беруге өтінімдерді қабылдаудың автоматтандырылған жүйелерін пайдалану кезінде кредитордың қатысуымен толтырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16465,124 +16686,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-(Қағидилардың 66 және 69 тармақтарына сәйкес берілетін микрокредиттерді қоспағанда)</w:t>
+Бизнес-жоспар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-электрондық құжат </w:t>
+              <w:t>
+қарыз алушы қол қойған түпнұсқа/ электрондық құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16651,105 +16836,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының уәкілетті органының микрокредит алу, мүлікті кепілге беру жөніндегі мәмілені мақұлдау туралы шешімі</w:t>
+Қатысушы/үміткердің уәкілетті органының микрокредит алу, мүлікті кепілге беру жөніндегі мәмілені мақұлдау туралы шешімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
- (микрокредит мақұлданғаннан кейін ұсынылады)</w:t>
+түпнұсқа (микрокредит мақұлданғаннан кейін ұсынылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16814,105 +16981,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасына және микрокредит беру ұйымының/МҚҰ/КС/сенім білдірілген өкілдің (агенттің)ішкі құжаттарына сәйкес ресімделген мүлікті кепілге беру жөніндегі кепіл берушілердің келісімі</w:t>
+Кепіл берушілердің Қазақстан Республикасының заңнамасына және сенім білдірген өкілдің (агенттің) ішкі құжаттарына сәйкес ресімделген мүлікті кепілге беру жөніндегі келісімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-(микрокредит мақұлданғаннан кейін ұсынылады)</w:t>
+түпнұсқа (микрокредит мақұлданғаннан кейін ұсынылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16977,141 +17126,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсететін банктен шоттың бар екендігі туралы және несиелік берешектің, оның ішінде қаржы ұйымдарынан мерзімі өткен берешектің болуы туралы анықтамалар (кредиттер болған кезде)</w:t>
+Шоттың болуы және кредиттік берешектің болуы туралы, оның ішінде қаржы ұйымдарынан мерзімі өткен шоттың болуы туралы (кредиттер болған кезде) қызмет көрсететін банктен анықтамалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-(микрокредит мақұлданғаннан кейін ұсынылады)</w:t>
-[...35 lines deleted...]
-түпнұсқа (берілген күннен бастап күнтізбелік 30 күнге дейінгі мерзімге уәкілетті тұлғаның түпнұсқамен салыстырып тексерген көшірмесіне жол беріледі)/ кредиттік бюролардан электрондық форматтағы мәліметтер</w:t>
+түпнұсқа (микрокредит мақұлданғаннан кейін ұсынылады)/ электрондық құжат түпнұсқа (берілген күннен бастап күнтізбелік 30 күнге дейінгі мерзімге уәкілетті тұлға түпнұсқамен салыстырып тексерген көшірмеге жол беріледі)/ кредиттік бюролардан электрондық форматтағы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17215,70 +17310,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-электрондық құжат </w:t>
+              <w:t>
+түпнұсқа/ электрондық құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17382,106 +17459,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-мемлекеттік дерекқордан алынған электрондық мәліметтер</w:t>
+көшірмесі/ мемлекеттік дерекқордан алынған электрондық мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-құжаттардың көшірмелері түпнұсқамен салыстырылады</w:t>
+құжаттардың көшірмелері түпнұсқасымен салыстырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17578,68 +17637,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржыландыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жастарға арналған микрокредитті алуға үміткердің бағалау парағы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткердің тегі, аты, әкесінің аты (бар болған жағдайда): ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19097,1683 +19156,1391 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жәрдемдесу жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шараларды ұйымдастыру және</w:t>
+              <w:t>шараларды ұйымдастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржыландыру қағидаларына</w:t>
+              <w:t>және қаржыландыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жинауға арналған</w:t>
-[...12 lines deleted...]
-              <w:t>нысан</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Микрокредитті нысаналы пайдалану туралы есеп" әкімшілік деректерін жинауға арналған нысан</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...269 lines deleted...]
-      Кесте. Микрокредиттерді нысаналы пайдалану туралы есеп.</w:t>
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Микрокредитті нысаналы пайдалану туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: 2-МК</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ________ ай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: сенім білдірілген өкіл (агент)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 10-күніне дейін</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1118"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с№</w:t>
-[...360 lines deleted...]
-            </w:r>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+№ р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+Кредитордың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+Қарыз алушының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+Қарыз алушының атауы жеке сәйкестендіру нөмірі/ қарыз алушының бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+Жобаның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...179 lines deleted...]
-11</w:t>
+Микрокредит беру күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...319 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кестенің жалғасы</w:t>
+      Кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -20790,380 +20557,380 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іске асыру орны (аудан)</w:t>
+Микрокредит беру мерзімі, айлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭҚЖЖ коды көрсетілген экономика саласы</w:t>
+Микроедит сомасы (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бастапқы бизнес (стартап жобалар), теңге</w:t>
+Микрокредит бойынша сыйақы мөлшерлемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ісін жаңа бастаған, жұмыс істеп жүрген кәсіпкерлер (теңге)</w:t>
+Қарыз қаражатының нысаналы мақсаты (қарыз қаражатының әрбір бағытының атауы мен сомасын көрсете отырып)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылған жұмыс орындарының саны</w:t>
+Қаражатты нақты нысаналы пайдалану(қарыз қаражатының әрбір бағытының атауы мен сомасын көрсете отырып)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21305,69 +21072,627 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме осы нысанға қоса беріледі.</w:t>
-[...17 lines deleted...]
-      Атауы _______________________________________________________ </w:t>
+      Кестенің жалғасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іске асыру орны (аудан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭҚЖЖ коды көрсетілген экономика саласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастапқы бизнес (стартап жобалар), теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ісін жаңа бастаған, жұмыс істеп жүрген кәсіпкерлер (теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылған жұмыс орындарының саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21377,177 +21702,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық почта мекенжайы __________________________________</w:t>
-[...89 lines deleted...]
-      (Тегі, аты, әкесінің аты (бар болса) (қолы)       (қолы)</w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні: 20__ жылғы "___"____________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөрдің орны</w:t>
+      Мөрдің орны (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21641,138 +21984,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:bookmarkStart w:name="z177" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Микрокредитті нысаналы пайдалану туралы есеп" әкімшілік деректерінің нысанын толтыру бойынша түсіндірме</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
+        <w:t xml:space="preserve"> "Микрокредитті нысаналы пайдалану туралы есеп" әкімшілік деректер нысанын толтыру жөніндегі түсініктеме 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Микрокредитті нысаналы пайдалану туралы есеп" әкімшілік деректерін жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысанға тегі мен аты-жөнін көрсете отырып, басшы не оның міндетін атқаратын адам қол қояды.</w:t>
-[...35 lines deleted...]
-      4. Нысан төмендегідей толтырылады:</w:t>
+      2. Нысанды сенім білдірілген өкіл (агент) толтырады және халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан ай сайын есепті кезеңнен кейінгі айдың 10 (оныншы) күніне дейінгі мерзімде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысанға тегі мен аты-жөнін көрсете отырып, басшы не оның міндетін атқаратын адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысан төмендегідей толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанның 1-бағанында реттік нөмір көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22193,242 +22590,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 272 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z114" w:id="94"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z114" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Кәсіпкерлік бастамашылыққа жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2022 жылғы 7 ақпандағы № 47 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26747 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z115" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Кәсіпкерлік бастамашылыққа жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2022 жылғы 7 ақпандағы № 47 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 14 шiлдедегi № 263 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28818 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z116" w:id="96"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z116" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Кәсіпкерлік бастамашылыққа жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2022 жылғы 7 ақпандағы № 47 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 желтоқсандағы № 536 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31492 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22750,35 +23147,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>