--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="861af14" w14:textId="861af14">
+    <w:p w14:paraId="4854d45" w14:textId="4854d45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1417,51 +1417,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
+      4) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жақын туыстар – ата-аналар (ата-ана), балалар, асырап алушылар, асырап алынғандар, ата-анасы бір және ата-анасы бөлек аға-інілері мен апа-сіңлілері (қарындастары), ата, әже, немерелер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1489,51 +1489,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кредиттік серіктестік (бұдан әрі – КС) – қатысушыларының ақшаларын шоғырландыру жолымен және Қазақстан Республикасының заңнамасында тыйым салынбаған басқа да көздер есебінен кредиттерге және басқа да қаржылық, оның ішінде банк қызметтеріне қажеттіліктерін қанағаттандыру үшін жеке және/немесе заңды тұлғалар құрған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) мансап орталығы – еңбек мобильділігі орталығының функцияларын аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада орындауды жүзеге асыратын филиалы;</w:t>
+      8) мансап орталығы – еңбек мобильділігі орталығының аудандарда, астанада, облыстық және республикалық маңызы бар қалаларда оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) микрокредит беру ұйымы – кредит беруге уәкілетті "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамының еншілес ұйымы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1542,118 +1542,138 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сенім білдірілген өкіл (агент) – тапсырма шартының негізінде жергілікті атқарушы органның атынан және оның есебінен және оның нұсқауларына сәйкес бюджеттік кредит беруге байланысты белгілі бір тапсырмаларды орындайтын тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      11) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы; </w:t>
+        <w:t>
+      11) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – астананың, облыстың, республикалық маңызы бар қаланың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) халықты жұмыспен қамту мәселелері жөніндегі уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3165,51 +3185,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Грант алуға үміткерлердің өтініші мен бизнес-жобасын мансап орталығы жаңа бизнес-идеяларды іске асыру үшін гранттарды алуға үміткерлердің өтініштерін қарастыру бойынша комиссияның отырысына қарауға шығарады (бұдан әрі – комиссия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өңірлік кәсіпкерлер палатасының филиалдары, жергілікті атқарушы органдар, қоғамдық бірлестіктер, ғылыми-білім беру мекемелері өкілдерінің, бизнес, өңірлік масс-медиа өкілдерінің, салалық сарапшылардың қатысуымен аудандар, облыстық маңызы бар қалалар, республикалық маңызы бар қалалар, астана деңгейінде комиссияны құрады.</w:t>
+      Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өңірлік кәсіпкерлер палатасының филиалдары, жергілікті атқарушы органдар, қоғамдық бірлестіктер, ғылыми-білім беру мекемелері өкілдерінің, бизнес, өңірлік масс-медиа өкілдерінің, салалық сарапшылардың қатысуымен аудандар, облыстық маңызы бар қала, астана, республикалық маңызы бар қала деңгейінде комиссия құрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағадан, төрағаның орынбасарынан және комиссия мүшелерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3265,71 +3285,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4422,426 +4462,428 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер грант алушы белгіленген мерзімде Порталдағы жеке кабинетте Шартқа қол қоймаса, онда автоматты түрде грант алмайды, сондай-ақ ағымдағы қаржы жылында грант алуға одан әрі өтініш бере алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Еңбек мобильділігі орталығы Шарт жасалғаннан кейін 5 (бес) жұмыс күні ішінде грант алушыға тіркелген дара кәсіпкердің ағымдағы банк шотына ақша қаражатын аударуды жүзеге асырады және грант алушының деректерін ауданның, облыстық маңызы бар қаланың, республикалық маңызы бар қаланың, астананың салық органына береді.</w:t>
+      23. Еңбек мобильділігі орталығы шарт жасалғаннан кейін 5 (бес) жұмыс күні ішінде грант алушға тіркелген дара кәсіпкердің ағымдағы банк шотына ақша қаражатын аударуды жүзеге асырады және грант алушының деректерін ауданның, облыстық маңызы бар қаланың, астананың, республикалық маңызы бар қаланың салық органына береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z179" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант қаражатын пайдалану тек қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Еңбек мобильділігі орталығы жыл сайын 10 сәуірге дейін өзінің ресми интернет-ресурсында грант алушылар, қаржыландырылған бизнес-жобалар, берілген гранттардың сомалары және грант алушылар құрған жұмыс орындары туралы толық ақпаратты жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 23-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="54"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="55"/>
+    <w:bookmarkStart w:name="z39" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24. Грант қаражатын нысаналы пайдалануды грант алушы бизнес-жобаға сәйкес Порталда растайтын құжаттарды ұсыну арқылы грант алған күннен бастап үш ай ішінде растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z145" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z145" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант алушы Порталда растайтын құжаттарды ұсына отырып, бизнес-жоспардың іске асырылу барысы туралы 24 (жиырма төрт) ай ішінде тоқсан сайын есеп тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z146" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z146" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант қаражатының нысаналы пайдаланылуын растайтын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z147" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z147" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Шартта көзделген мақсаттарға тауар, жұмыс, қызмет үшін ақы төлеу немесе қаражат жіберу фактісін растайтын құжаттар: төлем тапсырмалары, фискалдық чектер, кіріс кассалық ордерге түбіртектер, банктік шоттан үзінді көшірмелер (грант берілген күннен бастап грант қаражаты нақты игерілген күнге дейін) және (немесе) Қазақстан Республикасының заңнамаларына қайшы келмейтін басқа төлем құжаттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z148" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z148" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарларды алуды, жұмыстарды орындауды, қызметтер көрсетуді және грант беру туралы шартта көзделген басқа да мақсаттарға қол жеткізуді растайтын құжаттар: шарттар, келісімшарттар, шот-фактуралар, жүкқұжаттар, жүк кедендік декларациялар және (немесе) қабылдау-беру актілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z149" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z149" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бизнес-жобаның іске асырылу барысын растайтын құжаттар, оның ішінде бизнес-жоба шеңберінде өндірілген өнімнің, орындалған жұмыстардың, көрсетілген қызметтердің өткізілуін растайтын құжаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z150" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z150" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жаңа тұрақты жұмыс орындарын құруды және мансап орталығының жолдамасы бойынша құрылған жұмыс орындарына ізденушілерді жұмысқа орналастыруды растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z151" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z151" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бизнес-жобаның іске асырылу барысын растайтын құжаттар, оның ішінде бизнес-жоба шеңберінде өндірілген өнімнің, орындалған жұмыстардың, көрсетілген қызметтердің өткізілуін растайтын құжаттар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z152" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z152" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек мобильділігі орталығы (мансап орталығы) грант қаражатын нысаналы пайдалану туралы растайтын құжаттар немесе бизнес-жобаны іске асыру барысы туралы есеп Порталға келіп түскен күннен бастап 10 (он) жұмыс күні ішінде оларды бизнес-жобаға сәйкестігі тұрғысынан тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z153" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z153" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант алушының Шарт талаптарын орындамау фактілері анықталған жағдайда еңбек мобильділігі орталығы бір жақты тәртіппен Шартты бұзады және Қазақстан Республикасының заңнамасында көзделген тәртіпте, оның ішінде сот тәртібінде грант қаражатын қайтару бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4860,90 +4902,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="65"/>
+    <w:bookmarkStart w:name="z40" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Грант алушы грант алған күннен бастап 12 ай ішінде, бизнесті кеңейтуге бағытталған шараларды қоспағанда, жұмыспен қамтуға жәрдемдесу шараларына қатысуға жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z154" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z154" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-1. Грант алушы грант алған күннен бастап 18 (он сегіз) ай ішінде кемінде 1 (бір) жаңа тұрақты жұмыс орнын құрады және мансап орталығының жолдамасы бойынша құрылған жұмыс орындарына ізденушілерді жұмысқа орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4962,90 +5004,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="67"/>
+    <w:bookmarkStart w:name="z41" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Грант алушы гранттық қаражаттың нысаналы мақсаты бойынша пайдаланылғанын немесе грант қаражатының пайдаланылмағанын растау болмаған кезде шарт жасалған күннен бастап 3 ай ішінде Портал арқылы қаражатты толық ерікті түрде қайтаруға өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z42" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z42" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Грант алушы Шарт жасалған күннен бастап 3 (үш) ай ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) грант қаражаты толық көлемде пайдаланылмаған жағдайда қаражатты толық қайтаруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5100,200 +5142,200 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="69"/>
+    <w:bookmarkStart w:name="z43" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28. Бизнес-жобаны іске асыруды нысаналы пайдалануды растау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z156" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z156" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жаза шартты түрде тағайындалған жағдайларды қоспағанда, жұмыссызды бас бостандығынан айыру түріндегі жазаға соттау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z157" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z157" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңды күшіне енген сот шешімі бойынша мәжбүрлеп емдеуге жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z158" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z158" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) грант алушының қайтыс болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z159" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z159" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) грант алушыны хабар-ошарсыз кетті деп тану немесе қайтыс болды деп жариялау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z160" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z160" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сот грант алушыны әрекетке қабілетсіз деп тану жағдайларында талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z161" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z161" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарулы Күштерде, Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарында мерзімді әскери қызметке шақыру кезінде грант алушыға әскери қызмет өткеру мерзіміне кейінге қалдыру беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5312,128 +5354,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="76"/>
+    <w:bookmarkStart w:name="z44" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Гранттар нысанында қолдау шараларын қаржыландыру жергілікті бюджеттің қаражаты, сондай-ақ Қазақстан Республикасының заңнамасында тыйым салынбаған көздерден жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z45" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z45" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қайтарымды негізде микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z46" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z46" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5582,88 +5624,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">34. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="79"/>
+    <w:bookmarkStart w:name="z51" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Қайтарымды негізде жастарға микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z52" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z52" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жастарға микрокредит беру мақсатында халықты жұмыспен қамту мәселелері жөніндегі уәкілетті орган жергілікті атқарушы органға мынадай шарттармен бюджеттік кредит береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 0,01 (нөл бүтін жүзден бір) пайыз жылдық сыйақы мөлшерлемесімен қайтарымдылық, мерзімділік және ақылылық қағидаттарында 10 (он) жылға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5692,562 +5734,582 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 28 (жиырма сегіз) айдан аспайтын мерзімге негізгі борышты өтеу бойынша жеңілдікті кезең;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бюджеттік кредитті игеру кезеңі 12 (он екі ай) айды құрайды және ол бюджеттік кредитті халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға аударған сәттен бастап есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="81"/>
+    <w:bookmarkStart w:name="z53" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Микрокредиттер сенім білдірілген өкіл (агент) арқылы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z54" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z54" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган бюджеттік кредит қаражатын сенім білдірілген өкілге (агентке) тапсырма шарты бойынша азаматтық заңнамаға сәйкес береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z55" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z55" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38. Жастар қатарындағы үміткерлерге мерзімділік, ақылылық, қайтарымдылық, қамтамасыз етілу, нысаналы пайдалану қағидаттарын сақтай отырып, мынадай шарттарда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z163" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z163" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) микрокредит мерзімі – 5 (бес) жылға дейін, мал шаруашылығы саласындағы жобалар үшін микрокредит мерзімі – 7 (жеті) жылға дейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z164" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z164" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) микрокредиттің ең жоғары сомасы – 5 (бес) миллион теңгеге дейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z165" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z165" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номиналды сыйақы мөлшерлемесі – жылдық 2,5 (екі жарым) пайыздан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z166" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z166" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кепілмен қамтамасыз етудің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z167" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z167" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) негізгі борыш пен сыйақыны өтеу бойынша жеңілдікті кезең микрокредит беру мерзімі ұзақтығының 1/3 (үштен бірінен) аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z168" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z168" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасы Салық Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>94-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сенім білдірілген өкілге (агентке) микрокредит алу үшін жүгінген кезде дара кәсіпкер ретінде тіркелу мерзімі бес жылдан аз кәсіпкерлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z169" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z169" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасы Салық Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>94-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес салық органдарында тіркеу мерзімі үш жылдан астам мерзімді құрайтын жұмыс істеп жүрген кәсіпкерлер үшін соңғы 2 (екі) жылда жеке табыс салығы мен әлеуметтік төлемдер бойынша оң динамикасының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z170" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z170" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Қазақстан Республикасы Салық Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>94-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес салық органдарында тіркелу мерзімі бір жылдан кем емес мерзімді құрайтын жұмыс істеп жүрген кәсіпкерлер үшін микрокредит алған күннен бастап 1 (бір) жыл ішінде кемінде 1 (бір) жаңа тұрақты жұмыс орнын құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z171" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z171" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Қазақстан Республикасы Салық Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>94-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес салық органдарында тіркеу мерзімі бір жылдан астам мерзімді құрайтын жұмыс істеп жүрген кәсіпкерлер үшін кемінде 2 (екі) тұрақты жұмыс орнын құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z172" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z172" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) терроризм мен экстремизмді қаржыландыруға байланысты ұйымдар мен тұлғалар тізбесінде болмаған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z173" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z173" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) банкроттық не тарату рәсімі болмаған кезде микрокредиттер беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z174" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z174" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткер микрокредит алуға өтініш берілген жылға дейін соңғы 2 (екі) жыл ішінде жеке табыс салығы мен әлеуметтік төлемдердің көлемін ұлғайтуды қамтамасыз еткен кезінде осы Қағидалардың 38-тармағының 7) тармақшасына сәйкес деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z175" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z175" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткер микрокредит алуға өтініш берілген жылға дейін соңғы 2 (екі) жыл ішінде жеке табыс салығы мен әлеуметтік төлемдердің көлемі төмендеген кезде осы Қағидалардың 38-тармағының 7) тармақшасына сәйкес келмейді деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="97"/>
+    <w:bookmarkStart w:name="z56" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Микрокредитті қамтамасыз етудің негізгі талаптары, тәсілдері Қазақстан Республикасы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>154-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тапсырма шартында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6266,146 +6328,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="98"/>
+    <w:bookmarkStart w:name="z57" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Сенім білдірілген өкіл (агент) үміткерлердің микрокредит бойынша шарт міндеттемелерін бұзу себебі бойынша алынатын комиссияларды, алымдарды және/немесе өзге де төлемдерді қоспағанда, үміткерлердің микрокредитімен байланысты қандай да бір комиссияларды, алымдарды және/немесе өзге де төлемдерді алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген өкілге (агентке) тапсырма шартын орындағаны үшін сыйақы төлеуді халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган жергілікті бюджет қаражаты есебінен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген өкілдің (агенттің) тапсырмаларды орындағаны үшін сыйақы төлеу мөлшері тапсырма шартында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="99"/>
+    <w:bookmarkStart w:name="z58" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Сенім білдірілген өкіл (агент) ағымдағы бюджеттік кредит бойынша қаражат толық игерілген кезде бұрын берілген микрокредиттер бойынша үміткерлер қайтарған қаражат есебінен осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талаптарда сенім білдірілген өкіл (агент) мен халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган арасында жасалған тапсырма шартының қолданылу мерзімінен аспайтын мерзімге үміткерлерге қайта микрокредит беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6424,148 +6486,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="100"/>
+    <w:bookmarkStart w:name="z59" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Микрокредит алу үшін үміткерлер сенім білдірілген өкілге (агентке) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z60" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z60" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Микрокредит алуға үміткер ұсынған құжаттардың мазмұны мен мәліметтерді сенім білдірілген өкілдің (агенттің) тексеру мерзімі барлық қажетті құжаттармен бірге өтініш тіркелген күннен бастап 3 (үш) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар мен олардағы мәліметтер микрокредиттеу шарттарына сәйкес келмеген жағдайда, сенім білдірілген өкіл (агент) қайтару себептерін көрсете отырып, микрокредит алуға арналған құжаттар топтамасын қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="102"/>
+    <w:bookmarkStart w:name="z61" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Сенім білдірілген өкіл (агент) өтініш тіркелген күннен бастап 10 (он) жұмыс күні ішінде барлық қажетті құжаттармен және олардың микрокредит беру талаптарына сәйкестігімен өзінің ішкі құжаттарына сәйкес ұсынылған бизнес жобаға бағалау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-жобаны бағалаудан кейін сенім білдірілген өкіл (агент) 3 (үш) жұмыс күні ішінде құжаттарды және бағалау нәтижелерін жастарға микрокредит беру жөніндегі конкурстық комиссияға (бұдан әрі – Комиссия) ұсыну үшін халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6573,51 +6635,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-жобаларды іріктеу критерийлері өзектілік және жобаның негізділігі, аргументтілік, экономикалық тиімділік және орындылық, қоғамдық маңыздылық, бизнестің нақты іс-қимыл жоспары мен дамыту стратегиясының болуы, бизнес-жобаның өміршеңдігі, жаңа тұрақты жұмыс орындарын құру, бизнес-жобаны іске асырудан болжамды пайда деңгейі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия құрамында 7 (жеті) адам, кәсіпкерлік мәселелері жөніндегі жергілікті атқарушы органдардың, ауыл шаруашылығы мәселелері жөніндегі жергілікті атқарушы органдардың, өңірлік кәсіпкерлер палатасы филиалдарының, қоғамдық бірлестіктердің, бизнес, өңірлік масс-медиа өкілдерінен және мәслихат депутаттарынан тұратын облыс, республикалық маңызы бар қалалар және астана әкімінің шешімімен құрылады.</w:t>
+      Комиссия құрамында 7 (жеті) адам, кәсіпкерлік мәселелері жөніндегі жергілікті атқарушы органдардың, ауыл шаруашылығы мәселелері жөніндегі жергілікті атқарушы органдардың, өңірлік кәсіпкерлер палатасы филиалдарының, қоғамдық бірлестіктердің, бизнес, өңірлік бұқаралық ақпарат құралдарының өкілдерінен мәслихат депутаттарынан тұратын астана, облыс және республикалық маңызы бар қала әкімінің шешімімен құрылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағадан, төрағаның орынбасарынан және комиссия мүшелерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6673,127 +6735,147 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 44-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 44-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="103"/>
+    <w:bookmarkStart w:name="z62" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Жастарға микрокредит беру жөніндегі конкурстық комиссияның отырысы кемінде айына бір рет өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микрокредиттер беру мақсатында бизнес-жобаларды іріктеу үшін конкурс өткізу туралы хабарландыру конкурс өткізілгенге дейін күнтізбелік 5 (бес) күн бұрын халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті органның ресми интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7104,130 +7186,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="104"/>
+    <w:bookmarkStart w:name="z63" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Микрокредит беру жөніндегі үздік бизнес-жобасы бар іріктелген үміткер халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органмен және сенім білдірілген өкілмен (агентпен) микрокредит беру туралы шартқа, кепіл шартына қол қояды, кепіл шартын уәкілетті органда тіркегеннен кейін сенім білдірілген өкіл (агент) бес жұмыс күні ішінде оның ағымдағы шотына микрокредит сомасын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z64" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z64" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Сенім білдірілген өкіл (агент) ай сайын, есепті айдан кейінгі айдың 10-күніне дейінгі мерзімде халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес микрокредиттердің нысаналы пайдаланылуы туралы есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z65" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z65" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Микрокредиттік қарыздың және (немесе) түпкілікті қарыз алушылардың төлем тәртібін нысаналы пайдаланылу мониторингісін бақылауды халықты жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган қол қойылған қарыз шартының талаптары бойынша сенім білдірілген өкіл (агент) арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген өкіл (агент) тапсырма шартында көрсетілген мерзімдерде түпкілікті қарыз алушылардың микрокредиттік қарызды нысаналы пайдалануына және олардың төлем тәртібіне мониторингті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7318,70 +7400,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-1. Төтенше жағдайлар кезінде қарыз алушыларға төлемдерді кейінге қалдыру ұсынылады. Ағымдағы жылғы кесте бойынша барлық төлемдер шарттың қолданысын тиісті ұзарта отырып, біркелкі төлемдермен қаржыландыру мерзімі аяқталғанға дейін келесі жылдың төлемдеріне бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7400,70 +7482,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-2. Қарыз алушылардың кредиттері бойынша төтенше жағдайларға байланысты туындаған төлемдерді кешіктіргені үшін айыппұлдар мен өсімпұлдар есептелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7482,124 +7564,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="109"/>
+    <w:bookmarkStart w:name="z66" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Микрокредит беру ұйымдары арқылы қайтарымды негізде микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-параграф алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="110"/>
+    <w:bookmarkStart w:name="z80" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Сенім білдірілген өкіл (агент) арқылы қайтарымды негізде микрокредит беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-параграф алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 17.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7988,51 +8070,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант беруді сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8458,68 +8560,113 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Облыстың/қаланың атауы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Елді мекеннің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="111"/>
+    <w:bookmarkStart w:name="z95" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бизнес-жобаның атауы"  бизнес-жоба</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13828,68 +13975,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржыландыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="112"/>
+    <w:bookmarkStart w:name="z97" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңа бизнес-идеяларды іске асыруға грант алуға үміткердің бағалау парағы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткердің тегі, аты, әкесінің аты (бар болған жағдайда): ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15004,68 +15151,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржыландыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="113"/>
+    <w:bookmarkStart w:name="z99" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңа бизнес-идеяларды іске асыруға грант алуға үміткерлердің өтініштерін қарау жөніндегі комиссияның шешімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант алуға үміткерлердің өтініштерін қарау жөніндегі комиссия (бұдан әрі – Комиссия):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15775,68 +15922,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="114"/>
+    <w:bookmarkStart w:name="z105" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Микрокредит алуға арналған құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17637,68 +17784,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаржыландыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="115"/>
+    <w:bookmarkStart w:name="z107" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жастарға арналған микрокредитті алуға үміткердің бағалау парағы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үміткердің тегі, аты, әкесінің аты (бар болған жағдайда): ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19214,104 +19361,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="116"/>
+    <w:bookmarkStart w:name="z109" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21984,68 +22151,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="117"/>
+    <w:bookmarkStart w:name="z177" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Микрокредитті нысаналы пайдалану туралы есеп" әкімшілік деректер нысанын толтыру жөніндегі түсініктеме 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Микрокредитті нысаналы пайдалану туралы есеп" әкімшілік деректерін жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22092,68 +22259,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанға тегі мен аты-жөнін көрсете отырып, басшы не оның міндетін атқаратын адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="118"/>
+    <w:bookmarkStart w:name="z178" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысан төмендегідей толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22590,242 +22757,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 272 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="119"/>
+    <w:bookmarkStart w:name="z113" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z114" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z114" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Кәсіпкерлік бастамашылыққа жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2022 жылғы 7 ақпандағы № 47 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26747 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z115" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z115" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Кәсіпкерлік бастамашылыққа жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2022 жылғы 7 ақпандағы № 47 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 14 шiлдедегi № 263 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28818 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z116" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z116" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Кәсіпкерлік бастамашылыққа жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2022 жылғы 7 ақпандағы № 47 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 желтоқсандағы № 536 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31492 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>