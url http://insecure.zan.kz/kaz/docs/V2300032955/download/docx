--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="41920a4" w14:textId="41920a4">
+    <w:p w14:paraId="a965915" w14:textId="a965915">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,150 +76,250 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасына шетелдік жұмыс күшін тартуға арналған квотаны белгілеу және оны облыстар, республикалық маңызы бар қалалар, астана арасында бөлу қағидаларын бекіту туралы</w:t>
+        <w:t>Қазақстан Республикасына шетелдік жұмыс күшін тартуға арналған квотаны белгілеу және оны астана, облыстар, республикалық маңызы бар қалалар арасында бөлу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 274 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 маусымда № 32955 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14-7) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Қазақстан Республикасына шетелдік жұмыс күшін тартуға арналған квотаны белгілеу және оны оны облыстар, республикалық маңызы бар қалалар, астана арасында бөлу </w:t>
+      1. Қоса беріліп отырған Қазақстан Республикасына шетелдік жұмыс күшін тартуға арналған квотаны белгілеу және оны оны астана, облыстар, республикалық маңызы бар қалалар арасында бөлу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Көші-қон комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1670,132 +1770,294 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасына шетелдік жұмыс күшін тартуға арналған квотаны белгілеу және оныоблыстар, республикалық маңызы бар қалалар, астана арасында бөлу қағидалары</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасына шетелдік жұмыс күшін тартуға арналған квотаны белгілеу және оны астана, облыстар, республикалық маңызы бар қалалар арасында бөлу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасына шетелдік жұмыс күшін тартуға арналған квотаны белгілеу және оны облыстар, республикалық маңызы бар қалалар, астана арасында бөлу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Халықтың көші-қоны туралы" </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасына шетелдік жұмыс күшін тартуға арналған квотаны белгілеу және оныоблыстар, республикалық маңызы бар қалалар, астана арасында бөлу тәртібін айқындайды.</w:t>
+      1. Осы Қазақстан Республикасына шетелдік жұмыс күшін тартуға арналған квотаны белгілеу және оны астана, облыстар, республикалық маңызы бар қалалар арасында бөлу қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының "Халықтың көші-қоны туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасына шетелдік жұмыс күшін тартуға арналған квотаны белгілеу және оны астана, облыстар, республикалық маңызы бар қалалар арасында бөлу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидалардың нормалары Қазақстан Республикасының аумағында еңбек қызметін корпоративішілік ауыстыру шеңберінде жүзеге асыратын шетелдіктер мен азаматтығы жоқ адамдарға қолданылмайды.</w:t>
+      2. Осы Қағидалардың нормалары Қазақстан Республикасының аумағында еңбек қызметін корпоративішілік ауыстыру шеңберінде жүзеге асыратын шетел азаматтары мен азаматтығы жоқ адамдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1868,51 +2130,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кәсіптік оқыту - Қазақстан Республикасының Әлеуметтік кодексте көзделген жұмыспен қамтуға жәрдемдесу шаралары шеңберінде жаңа мамандықтарды (кәсіптерді), дағдыларды меңгеру және біліктілікті арттыру мақсатында кәсіптік даярлауды, қайта даярлауды қамтитын оқыту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) корпоративішілік ауыстыру – Қазақстан Республикасының шегінен тыс жерде орналасқан және әрекет ететін, Дүниежүзілік сауда ұйымына мүше елдің аумағында құрылған заңды тұлғада басшы, менеджер немесе маман лауазымында еңбек қызметін жүзеге асыратын шетелдікті немесе азаматтығы жоқ адамды осы заңды тұлғаның Қазақстан Республикасының аумағында Қазақстан Республикасының заңнамасына сәйкес құрылған филиалдарына, еншілес ұйымдарына, өкілдіктеріне еңбек шартында айқындалған, бірақ үш жылдан аспайтын мерзімге, бір жылға ұзарту құқығымен уақытша ауыстыру;</w:t>
+      5) корпоративішілік ауыстыру - Қазақстан Республикасының шегінен тыс жерде орналасқан және әрекет ететін, Дүниежүзілік сауда ұйымына мүше елдің аумағында құрылған заңды тұлғада басшы, менеджер немесе маман лауазымында еңбек қызметін жүзеге асыратын шетел азаматын немесе азаматтығы жоқ адамды осы заңды тұлғаның Қазақстан Республикасының аумағында Қазақстан Республикасының заңнамасына сәйкес құрылған филиалдарына, еншілес ұйымдарына, өкілдіктеріне еңбек шартында айқындалған, бірақ үш жылдан аспайтын мерзімге, бір жылға ұзарту құқығымен уақытша ауыстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) маусымдық шетелдік жұмыскерлер – халықтың көші-қоны мәселелері жөніндегі уәкілетті орган мемлекеттік басқарудың тиісті саласына басшылықты жүзеге асыратын уәкілетті мемлекеттік органдармен келісу бойынша бекітетін кәсіптер тізбесіне сәйкес, климат немесе өзге де табиғат жағдайларына байланысты белгілі бір кезең (маусым) ішінде атқарылатын маусымдық жұмыстарды орындау үшін жұмыс берушілер бір жылдан аспайтын мерзімге жұмысқа тартатын көшіп келушілер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
@@ -1928,91 +2190,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тәуелсіз жұмыскер – дара кәсіпкерлерді, жеке практикамен айналысатын адамдарды, шаруашылық серіктестігінің құрылтайшыларын (қатысушыларын) және акционерлік қоғамның құрылтайшыларын, акционерлерін (қатысушыларын), өндірістік кооперативтің мүшелерін қоспағанда, тауарларды, жұмыстар мен көрсетілетін қызметтерді өндіру (өткізу) жөніндегі қызметті өзі дербес, кіріс алу мақсатында, өз қызметін мемлекеттік тіркеусіз жүзеге асыратын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын жергілікті атқарушы органы.</w:t>
+      8) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – астананың, облыстың, республикалық маңызы бар қалалардың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың көші-қоны мәселелері жөніндегі уәкілетті орган – өз құзыреті шегінде халықтың көші-қоны саласындағы басшылықты, көші-қон процестерін реттеуді, халықтың көші-қоны саласындағы жұмысты үйлестіруді және мемлекеттік саясатты іске асыруды жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) шетелдік жұмыс күші – маусымдық шетелдік жұмыскерлерді қоса алғанда, Қазақстан Республикасының аумағында еңбек қызметін жүзеге асыру үшін жұмыс беруші тартатын шетелдіктер мен азаматтығы жоқ адамдар;</w:t>
+      10) шетелдік жұмыс күші – маусымдық шетелдік жұмыскерлерді қоса алғанда, Қазақстан Республикасының аумағында еңбек қызметін жүзеге асыру үшін жұмыс беруші тартатын шетел азаматтары мен азаматтығы жоқ адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) шетелдік жұмыс күшін тартуға арналған квота – Қазақстан Республикасының аумағында еңбек қызметін жүзеге асыру үшін жұмыс берушінің тартуына рұқсат етілген шетелдік жұмыс күшінің шекті саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
@@ -2028,54 +2290,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шетелдік жұмыскер – Қазақстан Республикасының аумағында еңбек қызметін жүзеге асыру үшін жұмыс беруші тартатын көшіп келуші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) шығу елі – Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасында еңбек қызметін жүзеге асыратын шетелдік азаматы болып табылатын ел.</w:t>
+      13) шығу елі – Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасында еңбек қызметін жүзеге асыратын шетел азаматы болып табылатын ел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасына шетелдік жұмыс күшін тартуға арналған квотаны белгілеу және оны өңірлер арасында бөлу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2244,51 +2568,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жергілікті атқарушы органдар 10 қазанға дейін жұмыс берушілердің шетелдік жұмыс күшін тартуға өтінімдерін мына талаптарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өңірдегі жұмыс күшіне сұранысты, оның ішінде мемлекеттік бағдарламаларды, ұлттық жобалар мен облыстардың, республикалық маңызы бар қалалардың, астананың даму жоспарларын іске асыру шеңберінде көзделетін жұмыс орындарын құру есебінен;</w:t>
+      1) өңірдегі жұмыс күшіне сұранысты, оның ішінде мемлекеттік бағдарламаларды, ұлттық жобалар мен астананың, облыстардың, республикалық маңызы бар қалалардың даму жоспарларын іске асыру шеңберінде көзделетін жұмыс орындарын құру есебінен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыссыз адамдар санының болжамын және жұмыскерлердің межелі босатылуын, сондай-ақ жұмыс берушілер шетелдік жұмыскерлерді тартуды көздейтін кәсіптер мен мамандықтар бойынша техникалық және кәсіптік, орта білімнен кейінгі, жоғары және жоғары оқу орнынан кейінгі білім берудің оқыту бағдарламаларын іске асыратын білім беру ұйымдары түлектерінің санын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
@@ -2308,666 +2632,898 @@
         <w:t>
       3) еңбек ресурстарының есебінен, оның ішінде жұмыссыз адамдарды, өзін-өзі жұмыспен қамтығандарды, жұмыстан босатылатын жұмыскерлерді шетелдік жұмыскерлерді тарту болжанатын кәсіптер мен мамандықтар бойынша даярлау, қайта даярлау немесе біліктілігін арттыру арқылы жұмыс күшінің қажеттігін қанағаттандыру мүмкіндігін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өткен жылы шетелдік жұмыс күшін пайдалану тиімділігін бағалауды және алдағы жылға (жылдарға) шетелдік жұмыс күшінің болжамды қажеттігін ескере отырып жинақтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жергілікті атқарушы органдар 15 қазаннан кешіктірмей шетелдік жұмыс күшін тартуға арналған квотаны қалыптастыру жөніндегі комиссияның (бұдан әрі – Комиссия) қарауына осы Қағидалардың 7-тармағының талаптарын ескере отырып жинақталған жұмыс берушілердің шетелдік жұмыс күшін тартуға арналған өтінімді шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Комиссия жергілікті атқарушы органдармен құрылады. Комиссияның құрамына аумақтық ішкі істер органдарының, білім беру, кәсіпкерлік саласындағы жергілікті атқарушы органдардың, еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшенің, өңірлік кәсіпкерлер палатасының және қауымдастықтардың (келісу бойынша), астана, облыс, республикалық маңызы бар қала деңгейіндегі аумақтық кәсіподақтар бірлестіктерінің (келісу бойынша) өкілдері кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Комиссияны еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшелер құрады. Комиссияның құрамына аумақтық ішкі істер органдарының, білім беру, кәсіпкерлік саласындағы жергілікті атқарушы органдардың, еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшенің, өңірлік кәсіпкерлер палатасының және қауымдастықтардың (келісу бойынша), облыс, республикалық маңызы бар қала және астана деңгейіндегі аумақтық кәсіподақтар бірлестіктерінің (келісу бойынша) өкілдері кіреді.</w:t>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+      10. Жұмыс берушілердің шетелдік жұмыс күшін тартуға арналған өтінімдерін қабылдаудан Комиссия мынадай негіздемелер бойынша толықтай немесе ішінара бас тартады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Жұмыс берушілердің шетелдік жұмыс күшін тартуға арналған өтінімдерін қабылдаудан Комиссия мынадай негіздемелер бойынша толықтай немесе ішінара бас тартады:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+      1) еңбек ресурстарының есебінен, оның ішінде жұмыссыз азаматтарды, өзін-өзі жұмыспен қамтығандарды, сондай-ақ жұмыстан босатылатын жұмыскерлерді шетелдік жұмыскерлерді тарту болжанатын кәсіптер мен мамандықтар бойынша даярлау, қайта даярлау немесе біліктілігін арттыру арқылы жұмыс күшінің қажеттілігін қанағаттандыру мүмкіндігінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) еңбек ресурстарының есебінен, оның ішінде жұмыссыз азаматтарды, өзін-өзі жұмыспен қамтығандарды, сондай-ақ жұмыстан босатылатын жұмыскерлерді шетелдік жұмыскерлерді тарту болжанатын кәсіптер мен мамандықтар бойынша даярлау, қайта даярлау немесе біліктілігін арттыру арқылы жұмыс күшінің қажеттілігін қанағаттандыру мүмкіндігінің болуы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+      2) шетелдік жұмыскерлерді тартуды көздейтін жұмыс берушілерде өткен және ағымдағы жылдары шетелдік жұмыс күшін тартуға рұқсаттар беру және (немесе) ұзарту тәртібін бұзудың жойылмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шетелдік жұмыскерлерді тартуды көздейтін жұмыс берушілерде өткен және ағымдағы жылдары шетелдік жұмыс күшін тартуға рұқсаттар беру және (немесе) ұзарту тәртібін бұзудың жойылмауы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+      3) шетелдік жұмыскерлерді тартуды көздейтін жұмыс берушілерде Қазақстан Республикасы еңбек заңнамасын бұзудың жойылмауы, оның ішінде өткен және ағымдағы жылдары жұмыскерлерге жалақы және басқа да төлемдер бойынша мерзімі өткен берешектің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) шетелдік жұмыскерлерді тартуды көздейтін жұмыс берушілерде Қазақстан Республикасы еңбек заңнамасын бұзудың жойылмауы, оның ішінде өткен және ағымдағы жылдары жұмыскерлерге жалақы және басқа да төлемдер бойынша мерзімі өткен берешектің болуы.</w:t>
-[...18 lines deleted...]
-        <w:t>
       11. Жергілікті атқарушы органдар жазбаша түрде Комиссия шешім қабылдаған күннен бастап бес жұмыс күні ішінде жұмыс берушілерге олардың шетелдік жұмыс күшін тартуға арналған өтінімдерін қарау нәтижелері туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Алдағы жылға (жылдарға) шетелдік жұмыс күшін тартуға арналған квотаны қалыптастыру үшін жергілікті атқарушы органдар 1 қарашаға дейін алдағы жылға (жылдарға) шетелдік жұмыскерлерді тартуға жұмыс берушілердің қажеттілігі ескеріле отырып жинақталған шетелдік жұмыс күшін тартуға арналған өтінімдерді осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес халықтың көші-қоны мәселелері жөніндегі уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қажет болған жағдайда мүдделі орталық мемлекеттік органдар алдағы жылға (жылдарға) еңбек нарығындағы сұраныс пен ұсыныс жай-күйінің болжамын ескере отырып, аумағында шетелдік жұмыскерлердің еңбек қызметін жүзеге асыруы көзделетін жергілікті атқарушы органдармен келісілген, алдағы жылға (жылдарға) шетелдік жұмыс күшін тартуға қалыптастырылған ұсыныстарды тиісті негіздемесімен бірге халықтың көші-қоны мәселелері жөніндегі уәкілетті органға 1 қарашаға дейінгі мерзімде енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Еңбекші көшіп келушілерді тартуға арналған квота алдағы жылға (жылдарға) жеке тұлғаларда еңбек қызметін жүзеге асыру үшін еңбекші көшіп келушілерді үй шаруашылығында жұмыстарды орындауға (қызметтерді көрсетуге) тарту арналған өтінімнің негізінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Алдағы жылға (жылдарға) жеке тұлғаларда еңбек қызметін жүзеге асыру үшін еңбекші көшіп келушілерді үй шаруашылығында жұмыстарды орындауға (қызметтер көрсетуге) тартуға қажеттілікті жергілікті атқарушы органдар 10 қазанға дейін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өңірдегі жұмыс күшіне, оның ішінде көзделетін жұмыс орындарын құру есебінен сұранысты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыссыз адамдар санының және жұмыскерлердің межеленген босатылу болжамын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жергілікті атқарушы органдардың өткен жылы еңбекші көшіп келушілерді тартуының тиімділігін және алдағы жылға (жылдарға) еңбекші көшіп келушілердің болжамды қажеттілігін бағалауды ескере отырып айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Жергілікті атқарушы органдар алдағы жылға (жылдарға) еңбекші көшіп келушілерді тартуға қажеттілікті қалыптастырады және 1 қарашаға дейін еңбекші көшіп келушілерді тартуға арналған өтінімдерді осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша халықтың көші-қоны мәселелері жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Шетелдік жұмыс күші шығатын елдер бойынша квота Қазақстан Республикасы ратификациялаған еңбек көші-қоны және еңбекші көшіп-қонушыларды әлеуметтік қорғау саласындағы ынтымақтастық туралы халықаралық шарттар болған кезде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шығу елдері бойынша квотаны жергілікті атқарушы органдар Қазақстан Республикасы ратификациялаған еңбек көші-қоны және еңбекші көшіп-қонушыларды әлеуметтік қорғау саласындағы ынтымақтастық туралы халықаралық шарттар жасасқан кезде жүргізілген еңбек нарығындағы сұраныс пен ұсыныс жай-күйінің болжамын ескере отырып қалыптастырады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес халықтың көші-қоны мәселелері жөніндегі уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Халықтың көші-қоны мәселелері жөніндегі уәкілетті орган жергілікті атқарушы және мүдделі орталық мемлекеттік органдар ұсынған шетелдік жұмыс күшіне және еңбекші көшіп келушілерге арналған өтінімдер негізінде алдағы жылға (жылдарға) шетелдік жұмыс күшін тартуға арналған квотаны қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Халықтың көші-қоны мәселелері жөніндегі уәкілетті орган 1 қаңтарға дейінгі мерзімде шетелдік жұмыс күшін тартуға арналған квотаны белгілейді және оныоблыстар, республикалық маңызы бар қалалар, астана арасында бөліп, ол бөлінген күннен бастап үш жұмыс күнінен кешіктірмей "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы 11-бабының </w:t>
+      19. Халықтың көші-қоны мәселелері жөніндегі уәкілетті орган 1 қаңтарға дейінгі мерзімде шетелдік жұмыс күшін тартуға арналған квотаны белгілейді және оны астана, облыстар, республикалық маңызы бар қалалар арасында бөліп, ол бөлінген күннен бастап үш жұмыс күнінен кешіктірмей "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қабылданған шешімді өзінің ресми интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Облыстар, республикалық маңызы бар қалалар, астана арасында шетелдік жұмыс күшін тартуға арналған квотаны бөлу:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+      20. Астана, облыстар, республикалық маңызы бар қалалар арасында шетелдік жұмыс күшін тартуға арналған квотаны бөлу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс берушілердің қажеттілігі, сондай-ақ мүдделі орталық мемлекеттік органдардың шетелдік және маусымдық жұмыскерлер санаттары бөлінісіндегі ұсыныстары негізінде қалыптастырылған, жергілікті атқарушы органдар ұсынған өтінімдерге сәйкес шығу елдері бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жергілікті атқарушы органдар ұсынған еңбекші көшіп келушілерді тарту қажеттілігіне сәйкес еңбекші көшіп келушілерді тартуға жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгіленген квота мүдделі мемлекеттік не жергілікті атқарушы органдардың ұсыныстары негізінде бекітілген квотаны облыстар, республикалық маңызы бар қалалар, астана арасында шегінде қайта бөлуді жүзеге асырады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+      21. Халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгіленген квота мүдделі мемлекеттік не жергілікті атқарушы органдардың ұсыныстары негізінде бекітілген квотаны астана, облыстар, республикалық маңызы бар қалалар арасында шегінде қайта бөлуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3027,90 +3583,103 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шетелдік жұмыс күшін тартуға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған квотаны белгілеу және</w:t>
+              <w:t>арналған квотаны белгілеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оны облыстар, республикалық</w:t>
+              <w:t>және оны астана, облыстар,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маңызы бар қалалар, астана</w:t>
+              <w:t>республикалық маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арасында бөлу қағидаларына</w:t>
+              <w:t>қалалар арасында бөлу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3146,917 +3715,292 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...638 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(астананың, облыстың,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республикалық маңызы бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаланың уәкілетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органының атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(заңды тұлғаның толық атауы</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе жеке тұлғаның (тегі,</w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты, әкесінің аты (ол болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жағдайда), заңды мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылға жұмыс берушінің шетелдік жұмыс күшін тартуға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -4131,98 +4075,338 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ағымдағы жылы тартылатын шетелдік жұмыс күшінің саны (бірлік)</w:t>
+              <w:t>Ағымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тартылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетелдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күшінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылға арналған шетелдік жұмыс күшіне қажеттілік</w:t>
+              <w:t xml:space="preserve">20__ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетелдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күшіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қажеттілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4836,79 +5020,199 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(жұмыс беруші болып табылатын</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болып</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>табылатын</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйым басшысының лауазымы)</w:t>
+              <w:t>ұйым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4942,79 +5246,309 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мөр орны (жеке кәсіпкерлік субъектілерін қоспағанда, егер Қазақстан</w:t>
+              <w:t>Мөр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіпкерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоспағанда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>егер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының заңнамасына сәйкес мөрі болады)</w:t>
+              <w:t>Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болады</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5092,90 +5626,224 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған квотаны белгілеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оны облыстар, республикалық</w:t>
+              <w:t>оны астана, облыстар,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маңызы бар қалалар, астана</w:t>
+              <w:t>республикалық маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арасында бөлу қағидаларына</w:t>
+              <w:t>қалалар арасында бөлу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5196,51 +5864,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5261,51 +5929,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Еңбек және халықты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5326,51 +5994,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты</w:t>
+              <w:t>әлеуметтік қорғау министрлігіне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5391,51 +6059,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік қорғау министрлігіне</w:t>
+              <w:t>кімнен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5456,51 +6124,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кімнен</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5651,51 +6319,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>(жергілікті атқарушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5716,139 +6384,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(жергілікті атқарушы</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>органның толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылға шетелдік жұмыс күшін тартуға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -5925,165 +6528,555 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұйым (толы</w:t>
+              <w:t>Ұйым</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қ атауы, заңды мекен жайы)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ағымдағы жылы </w:t>
+              <w:t>Ағымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тартылатын шетелдік жұмыс күшінің саны (бірлік)</w:t>
+              <w:t>жылы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тартылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетелдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күшінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылға шетелдік жұмыскерлердің санаттары бойынша шетелдік жұмыс күшіне қажеттілік</w:t>
+              <w:t xml:space="preserve">20__ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетелдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыскерлердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаттары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетелдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күшіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қажеттілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6750,90 +7743,224 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>квота белгілеу және оны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>облыстар, республикалық</w:t>
+              <w:t>астана, облыстар,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маңызы бар қалалар, астана</w:t>
+              <w:t>республикалық маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арасында бөлу қағидаларына</w:t>
+              <w:t>қалалар арасында бөлу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6854,51 +7981,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6919,51 +8046,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Еңбек және халықты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6984,51 +8111,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты</w:t>
+              <w:t>әлеуметтік қорғау министрлігіне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7049,51 +8176,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік қорғау министрлігіне</w:t>
+              <w:t>кімнен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7114,51 +8241,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кімнен</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7179,51 +8306,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_________________________</w:t>
+              <w:t>(жергілікті атқарушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7244,139 +8371,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(жергілікті атқарушы</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>органның толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылға еңбекші көшіп келушілерге арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7399,143 +8461,423 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ағымдағы жылы тартылатын еңбекші көшіп келушілердің саны (бірлік)</w:t>
+              <w:t>Ағымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тартылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшіп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келушілердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылға арналған еңбекші көшіп келушілерді тартуға қажеттілік</w:t>
+              <w:t xml:space="preserve">20__ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшіп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келушілерді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тартуға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қажеттілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қажеттіліктің негіздемесі</w:t>
+              <w:t>Қажеттіліктің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негіздемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7726,90 +9068,224 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған квотаны белгілеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оны облыстар, республикалық</w:t>
+              <w:t>оны астана, облыстар,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маңызы бар қалалар, астана</w:t>
+              <w:t>республикалық маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арасында бөлу қағидаларына</w:t>
+              <w:t>қалалар арасында бөлу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаның жоғарғы оң жақ бұрышы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7830,51 +9306,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7895,51 +9371,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Еңбек және халықты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7960,51 +9436,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты</w:t>
+              <w:t>әлеуметтік қорғау министрлігіне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8025,51 +9501,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік қорғау министрлігіне</w:t>
+              <w:t>кімнен ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8090,51 +9566,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кімнен ___________________</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8220,51 +9696,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>(жергілікті атқарушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8285,139 +9761,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(жергілікті атқарушы</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>органның толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығу елдері бойынша шетелдік жұмыс күшін тартуға 20__ жылға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8492,98 +9903,278 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тартылатын шетелдік жұмыс күшінің саны</w:t>
+              <w:t>Тартылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетелдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күшінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылға арналған шетелдік жұмыскерлердің санаттары бойынша</w:t>
+              <w:t xml:space="preserve">20__ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетелдік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыскерлердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаттары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9083,55 +10674,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9457,31 +11048,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>