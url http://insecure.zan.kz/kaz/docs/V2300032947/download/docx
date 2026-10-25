--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="525c986" w14:textId="525c986">
+    <w:p w14:paraId="5a4a859" w14:textId="5a4a859">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,274 +93,253 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адам өмірі мен денсаулығына зиянды әсерін тигізетін, күшті әсер ететін заттардың тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 26 маусымдағы № 120 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 29 маусымда № 32947 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 26 маусымдағы № 120 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 29 маусымда № 32947 болып тіркелді.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>101-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Адам өмірі мен денсаулығына зиянды әсерін тигізетін күшті әсер ететін заттардың тізбесі бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Денсаулық сақтау министрлігінің Дәрі-дәрмек саясаты департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты ресми жариялағаннан кейін оны Қазақстан Республикасы Денсаулық сақтау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Денсаулық сақтау министрлігінің Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Денсаулық сақтау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -604,124 +583,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 120 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адам өмірі мен денсаулығына зиянды әсерін тигізетін, күшті әсер ететін заттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе жаңа редакцияда - ҚР Денсаулық сақтау министрінің 06.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Р/с №</w:t>
+          <w:bookmarkStart w:name="z15" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -831,7289 +868,1854 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-19-норандростенедион (эст-4-ен-3,17-дион)</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+GW 1516 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-19-норандростерон (3-гидрокси-13-метилгексадекагидро-17Н-циклопента[a]фенантрен-17-он)</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даназол</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-1-тестостерон (17бета-гидрокси-5альфа-андрост-1-ен-3-он)</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,4-Динитрофенол </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-2,4-Динитрофенол (2,4-DNP)</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азоттың шала тотығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...35 lines deleted...]
-4-гидрокситестостерон (4,17бета-дигидроксиандрост-4-ен-3-он)</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Залеплон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...35 lines deleted...]
-GW 1516 (2-[2-метил-4-[[4-метил-2-[4-(трифторметил)фенил]-1,3-тиазол-5-ил]метилсульфанил]фенокси]сірке қышқылы) және химиялық құрылымы ұқсас немесе ұқсас биологиялық әсері бар басқа да субстанциялар</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеранол</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...35 lines deleted...]
-Андроизоксазол (1,10a,12a-триметил-2,3,3a,3b,4,5,5a,6,10,10a,10b,11, 12,12a-тетрадекагидро-1H-циклопента[7,8]фенантро[2,3-c][1,2]оксазол-1-ол)</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зилпатерол</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...35 lines deleted...]
-Андростанолон</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зопиклон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...35 lines deleted...]
-Андростенедиол</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клозапин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...35 lines deleted...]
-Андростенедион</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Левомепромазин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...35 lines deleted...]
-Бенактизин (2-диэтиламин эфирі бензил қышқылы гидрохлориді)</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остарин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...35 lines deleted...]
-Бензобарбитал (1-бензоил-5-этил-5-фенилбарбитурат қышқылы)</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прегабалин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...35 lines deleted...]
-Болазин (3,3'-(гидразин-1,2-диилиден)бис(2-метиландростан-17-ол))</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пропилгекседрин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...35 lines deleted...]
-Боластерон</w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сибутрамин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...35 lines deleted...]
-Болденон</w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тапентадол</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...35 lines deleted...]
-Болдион (андрост-1,4-диен-3,17-дион)</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тригексифенидил</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...35 lines deleted...]
-Бромизовал (N-(аминокарбонил)-2-бром-3-метилбутанамид)</w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тропикамид</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...35 lines deleted...]
-Гексобарбитал (5-(1-циклогексен-1-ил)-1,5-диметил-2,4,6 (1Н, 3Н, 5Н)-пиримидинтрион)</w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фепрозиднин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...35 lines deleted...]
-Гестринон</w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлороформ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...35 lines deleted...]
-Гидроксистенозолол (1,10a,12a-триметил-1,2,3,3a,3b,4,5,7,10,10a, 10b,11,12,12a-тетрадекагидроциклопента[5,6]нафто[1,2-f]индазол-1-ол)</w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цефедрин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...35 lines deleted...]
-Даназол ((17альфа)-прегн-2,4-диен-20-ино2,3-d-изоксазол-17-ол)</w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Циклопентолат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...35 lines deleted...]
-Дегидрохлорметилтестостерон (4-хлоро-17бета-гидрокси-17альфа-метиландрост-1,4-диен-3-он)</w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эрготал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...5235 lines deleted...]
-91</w:t>
+23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Этилхлорид (хлорэтил)</w:t>
-            </w:r>
-[...229 lines deleted...]
-Этилдиенолон (17бета-гидрокси-17альфа-этилэстра-4,9(10)-диен-3-он)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Тізбеде санамалған заттардың тұздары, күрделі эфирлердің, қарапайым эфирлердің және изомерлердің тұздарын, олардың құрамына осы Тізбеде санамалған заттар кіретін, олардың барлық дәрілік препараттар саудалық атауларын қоса алғанда.</w:t>
+      Күрделі эфирлердің, қарапайым эфирлердің және изомерлердің тұздарын, олардың құрамына осы Тізбеде санамалған заттар кіретін, олардың барлық дәрілік препараттарының саудалық атауларын қоса алғанда осы Тізбеде санамалған заттардың тұздары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -8121,55 +2723,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>