--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c1a09a6" w14:textId="c1a09a6">
+    <w:p w14:paraId="62f7f12" w14:textId="62f7f12">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,231 +100,226 @@
         </w:rPr>
         <w:t>Саудадағы техникалық кедергілер, санитариялық және фитосанитариялық шаралар жөніндегі ақпарат орталығын құру және оның жұмыс істеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 2023 жылғы 29 маусымдағы № 255-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 29 маусымда № 32932 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Техникалық реттеу туралы" Қазақстан Республикасы Заңының 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Саудадағы техникалық кедергілер, санитариялық және фитосанитариялық шаралар жөніндегі ақпарат орталығын құру және оның жұмыс істеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -923,169 +918,147 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 255-НҚ Бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саудадағы техникалық кедергілер, санитариялық және фитосанитариялық шаралар жөніндегі ақпарат орталығын құру және оның жұмыс істеуінің қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Саудадағы техникалық кедергілер, санитариялық және фитосанитариялық шаралар жөніндегі ақпарат орталығын құру және оның жұмыс істеуінің қағидалары (бұдан әрі – Қағидалар) "Техникалық реттеу туралы" Қазақстан Республикасының Заңының (бұдан әрі – Заң) 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Саудадағы техникалық кедергілер, санитариялық және фитосанитариялық шаралар жөніндегі ақпарат орталығын (бұдан әрі – Ақпарат орталығы) құру және оның жұмыс істеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ақпарат орталығы Қазақстан Республикасы Сауда және интеграция министрлігі Техникалық реттеу және метрология комитетінің "Қазақстан стандарттау және метрология институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының құрылымдық бөлімшесі болып табылады және Қазақстан Республикасының заңнамасында белгіленген тәртіппен құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ақпарат орталығы өз қызметінде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1220,250 +1193,251 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Техникалық реттеу туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының заңдарын, өзге де нормативтік құқықтық актілерді және осы Қағидаларды басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ақпарат орталығы консультациялық қызметтер көрсету және мүдделі тараптар мен шет мемлекеттерге құжаттардың және:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ветеринариялық-санитариялық және фитосанитариялық шаралардың қолданыстағы немесе әзірленетін техникалық регламенттері, стандарттау жөніндегі құжаттар, оларға өзгерістер, өнімнің, көрсетілетін қызметтің сәйкестігін растау рәсімдері; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) стандарттау саласындағы, техникалық реттеу, аккредиттеу, ветеринария және фитосанитария саласындағы, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы екіжақты және көпжақты сипаттағы халықаралық шарттарға және халықаралық ұйымдарға Қазақстан Республикасының мүшелігі немесе қатысуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әзірленіп жатқан және қабылданған техникалық регламенттердің, стандарттау, ветеринариялық-санитариялық және фитосанитариялық шаралар жобалары жөніндегі құжаттардың және өнімнің, көрсетілетін қызметтің сәйкестігін растау рәсімдерін немесе олар туралы мәліметтерді жариялау көздері туралы ақпараттың көшірмелерін беру мақсатында Дүниежүзілік сауда ұйымының (бұдан әрі – ДСҰ) Хатшылығымен, ДСҰ мүшелерімен, стандарттау жөніндегі халықаралық және шетелдік ұйымдармен өзара іс-қимыл жасау үшін құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының ДСҰ-дағы міндеттемелеріне байланысты мәселелер бойынша ДСҰ хатшылығымен және ДСҰ мүшелерімен өзара іс-қимыл Қазақстан Республикасының сауда қызметін реттеу туралы заңнамасына сәйкес ДСҰ мәселелері жөніндегі Ақпарат орталығы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ақпарат орталығының негізгі міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) саудадағы техникалық кедергілер (бұдан әрі – СТК) және ветеринариялық-санитариялық және фитосанитариялық (бұдан әрі – ВСФ) шаралар бойынша заңды және жеке тұлғалармен ақпарат алмасудың жедел жүйесін құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) СТК саласында және ВСФ шараларын қолдану бойынша ақпараттық қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ақпарат орталығы қызметінің негізгі түрлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ДСҰ Хатшылығын, ДСҰ-ға мүше елдерді, Еуразиялық экономикалық одаққа (бұдан әрі – ЕАЭО) мүше мемлекеттерді, халықаралық ұйымдарды және басқа да мүдделі тараптарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылданған (бекітілген) және қолданысқа енгізілген техникалық регламенттер, ВСФ шаралары, стандарттау жөніндегі құжаттар, оларға енгізілетін өзгерістер және өнімнің, көрсетілетін қызметтің сәйкестігін растау рәсімдер, оларды әзірлеу процестеріне байланысты хабарламалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1894,248 +1868,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       "Карантинге жатқызылған өнімнің тізбесін бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 13 ақпандағы № 4-4/103 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11255 болып тіркелген) карантинге жатқызылған өнімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> туралы ақпаратпен уақытылы қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ДСҰ-ға мүше елдердің, ЕАЭО-ға мүше мемлекеттердің, СТК және ВСФ шаралар бойынша басқа да халықаралық ұйымдардың ақпарат орталықтарымен ынтымақтастықты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) СТК және ВСФ шаралар жөніндегі ақпаратқа қолжетімділікті қамтамасыз ететін дерекқорлар мен цифрлық жүйелерді сүйемелдеу және қалыптастыру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Орталықтың құзыреті шеңберінде сыртқы нарықтарға шығуды кеңейту мақсатында орта шикізаттық емес кәсіпорындарды қолдауға бағытталған экспорттық акселерация бағдарламасын іске асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ақпарат орталығының жұмыс істеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ақпарат орталығы ДСҰ Хатшылығынан, ЕАЭО-ға мүше мемлекеттерден және басқа да халықаралық ұйымдардан хабарламалардың келіп түсуіне қарай оларды Ақпарат орталығының интернет-ресурсында хабарламалар нысанында қазақ және орыс тілдерінде орналастыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ақпарат орталығы осы Қағидалардың 8-тармағына сәйкес хабарламаларды алғаннан кейін 1 (бір) жұмыс күні ішінде оларды шет тілінен қазақ және орыс тілдеріне аударуды жүзеге асырады, сондай-ақ СТК және ВСФ шаралары бойынша алынған хабарламаларға мониторинг жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ақпарат орталығы заңды және жеке тұлғалардың сұрау салуы бойынша оларды 2020 жылғы 29 маусымдағы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде белгіленген тәртіппен қолданыстағы немесе әзірленетін техникалық регламенттер, ВСФ шаралар, стандарттау жөніндегі құжаттар, оларға өзгерістер және өнімнің, көрсетілетін қызметтің сәйкестігін растау рәсімдері туралы мемлекеттік органдардың (әзірлеушілердің) ақпаратымен (түсіндірулерімен) өтеусіз негізде қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Ақпарат орталығы ақпаратты алған күннен бастап 1 (бір) жұмыс күні ішінде ДСҰ Хатшылығына, ЕАЭО-ға мүше мемлекеттерге және басқа да халықаралық ұйымдарға, егер Қазақстан Республикасының ратификацияланған халықаралық шарттарында өзгеше белгіленбесе, мемлекеттік органдардың (әзірлеушілердің) Қазақстан Республикасында әзірленетін техникалық регламенттерге, ВСФ шараларға, стандарттау жөніндегі құжаттарға, оларға өзгерістер мен өнімнің, көрсетілетін қызметтің сәйкестігін растау рәсімдеріне ақпаратын (түсіндірмесін) Қазақстан Республикасының техникалық реттеу саласындағы заңнамасында белгіленген тәртіппен ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік органдар СТК және ВСФ шараларының қабылдануы немесе басталуына қарай осы Қағидалардың 7-тармағының 1) тармақшасында көрсетілген ақпаратты Ақпарат орталығына электрондық түрде 1 (бір) жұмыс күні ішінде жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ақпарат орталығы ақпаратты алған күннен бастап 1 (бір) жұмыс күні ішінде СТК және ВСФ шаралар саласындағы әзірленіп жатқан нормативтік құжаттар туралы хабарламаларды ағылшын тілінде жасайды және сауда қызметiн реттеу саласындағы уәкiлеттi органға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>