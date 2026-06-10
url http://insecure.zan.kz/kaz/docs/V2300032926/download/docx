--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f166019" w14:textId="f166019">
+    <w:p w14:paraId="0d4e83b" w14:textId="0d4e83b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,61 +85,147 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Цифрлық майнингтік пул цифрлық майнинг жөніндегі қызметті жүзеге асыратын тұлғалар арасында өзі бөлген цифрлық активтер туралы мәліметтерді ұсыну нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Қаржы министрінің 2023 жылғы 27 маусымдағы № 709 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 29 маусымда № 32926 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Қаржы министрінің 2023 жылғы 27 маусымдағы № 709 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 29 маусымда № 32926 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы министрінің 2026 жылғы 20 ақпандағы № 119 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың күші жойылды - ҚР Қаржы министрінің 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -192,206 +280,190 @@
         <w:t xml:space="preserve">
       "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің (Салық кодексі) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 26-тармағына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Цифрлық майнингтік пул цифрлық майнинг жөніндегі қызметті жүзеге асыратын тұлғалар арасында өзі бөлген цифрлық активтер туралы мәліметтерді ұсыну </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нысаны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Қаржы министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Қаржы министрлігінің Заң қызметі департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрық 2024 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -730,68 +802,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20____ жылдың _____ кезеңіне цифрлық майнингтік пулмен цифрлық майнинг жөніндегі қызметті жүзеге асыратын тұлғалар арасында бөлінген цифрлық активтер туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -925,61 +997,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкестенд</w:t>
-[...9 lines deleted...]
-              <w:t>іру</w:t>
+              <w:t>сәйкестендіру</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -2796,422 +2858,444 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық майнингтік пул цифрлық майнинг жөніндегі қызметті жүзеге асыратын тұлғалар арасында өзі бөлген цифрлық активтер туралы мәліметтерді ұсыну нысанына түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Цифрлық майнингтік пул цифрлық майнинг жөніндегі қызметті жүзеге асыратын тұлғалар арасында өзі бөлген цифрлық активтер туралы мәліметтер цифрлық майнингтік пул мен цифрлық майнерлердің салық салу мақсатында олардың табысын анықтау үшін ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Цифрлық майнингтік пул бекітілген нысанға сәйкес уәкілетті органға цифрлық майнинг жөніндегі қызметті жүзеге асыратын тұлғалар арасында өзі бөлген цифрлық активтер туралы мәліметтерді, мұндай мәліметтер ұсынылатын айдан кейінгі айдың 25-і күнінен кешіктірмей жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Цифрлық майнингтік пул цифрлық майнинг жөніндегі қызметті жүзеге асыратын тұлғалар арасында өзі бөлген цифрлық активтер туралы мәліметтерді ұсыну нысанында мынадай мәліметтер көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанада жолдың реттік саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанада цифрлық майнердің жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанада цифрлық майнердің аты көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанада цифрлық майнинг жөніндегі қызметті жүзеге асыруға арналған лицензияның нөмірі мен оны берген күні көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанада электронды әмиянның деректемелері (адресі) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-бағанада қамтамасыз етілмеген цифрлық активтің бөлінген күні көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-бағанада цифрлық майнерге бөлінген қамтамасыз етілмеген цифрлық активтін аты көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-бағанада цифрлық майнерге бөлінген қамтамасыз етілмеген цифрлық активтін саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-бағанада цифрлық майнинг пулмен комиссия ретінде алынған қамтамасыз етілмеген цифрлық активтің аты көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-бағанада цифрлық майнинг пулмен комиссия ретінде алынған қамтамасыз етілмеген цифрлық активтің саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-бағанада цифрлық майнинг пулмен комиссия ретінде алынған валютаның аты көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-бағанада цифрлық майнинг пулмен комиссия ретінде алынған валютаның аты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3533,35 +3617,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>