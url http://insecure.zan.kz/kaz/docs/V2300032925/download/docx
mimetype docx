--- v0 (2025-12-25)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dec8e69" w14:textId="dec8e69">
+    <w:p w14:paraId="be9cdc3" w14:textId="be9cdc3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1095,904 +1095,2090 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Республикалық бюджет қаражатынан жерлеуге арналған біржолғы төлемді тағайындау және жүзеге асыру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Әлеуметтік кодекс) 242-бабы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы Республикалық бюджет қаражатынан жерлеуге арналған біржолғы төлемді тағайындау және жүзеге асыру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Әлеуметтік кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>242-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 тармақшасына, "Жерасты және ашық кен жұмыстарында, еңбек жағдайлары ерекше зиянды және ерекше ауыр жұмыстарда немесе еңбек жағдайлары зиянды және ауыр жұмыстарда істеген адамдарға берілетін мемлекеттік арнайы жәрдемақы туралы" Қазақстан Республикасы Заңының 7-бабына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасын сәйкес әзірленді.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) АХАЖ АЖ – "Азаматтардың хал актілерін жазу" ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Е-макет" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "Е-макет" ААЖ) – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Зейнетақы төлемдері мен жәрдемақыларды электрондық тағайындау" автоматтандырылған ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "БХТ" АЖ – Қазақстан Республикасы Денсаулық сақтау министрлігінің "Бекітілген халық тіркелімі" ақпараттық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Мемлекеттік корпорацияның бөлімшелері – Мемлекеттік корпорацияның қалалық, аудандық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      3) "Е-макет" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "Е-макет" ААЖ) – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Зейнетақы төлемдері мен жәрдемақыларды электрондық тағайындау" автоматтандырылған ақпараттық жүйесі;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Мемлекеттік корпорацияның филиалдары – Мемлекеттік корпорацияның облыстық, Астана, Алматы және Шымкент қалаларындағы филиалдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      4) "БХТ" АЖ – Қазақстан Республикасы Денсаулық сақтау министрлігінің "Бекітілген халық тіркелімі" ақпараттық жүйесі;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) орталықтандырылған дерекқор (бұдан әрі – ОДҚ) – Әлеуметтік кодекспен белгіленген жағдайларда төлем түрлерін жүзеге асыруға арналған уәкілетті мемлекеттік органның орталықтандырылған дерекқоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      5) Мемлекеттік корпорацияның бөлімшелері – Мемлекеттік корпорацияның қалалық, аудандық бөлімшелері;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өтініш беруші (көрсетілетін қызметті алушы) – республикалық бюджет қаражатынан жерлеуге арналған біржолғы төлемді тағайындауға өтініш білдірген жеке тұлға, заңды тұлға немесе дара кәсіпкер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      6) Мемлекеттік корпорацияның филиалдары – Мемлекеттік корпорацияның облыстық, Астана, Алматы және Шымкент қалаларындағы филиалдары;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      7) орталықтандырылған дерекқор (бұдан әрі – ОДҚ) – Әлеуметтік кодекспен белгіленген жағдайларда төлем түрлерін жүзеге асыруға арналған уәкілетті мемлекеттік органның орталықтандырылған дерекқоры;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) республикалық бюджет қаражатынан жерлеуге арналған біржолғы төлемді тағайындау жөніндегі уәкілетті мемлекеттік орган (көрсетілетін қызметті беруші) (бұдан әрі – жерлеуге арналған біржолғы төлемді тағайындау жөніндегі уәкілетті орган) – уәкілетті мемлекеттік органның ведомстволық аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      8) өтініш беруші – республикалық бюджет қаражатынан жерлеуге арналған біржолғы төлемді тағайындауға өтініш білдірген жеке тұлға, заңды тұлға немесе дара кәсіпкер;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) цифрлық құжаттар сервисі – "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру бойынша қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық іс макеті (бұдан әрі – ЭІМ) – Мемлекеттік корпорацияда немесе "Е-макет" автоматтандырылған ақпараттық жүйесі арқылы автоматты режимде қалыптастыратын республикалық бюджет қаражатынан жерлеуге арналған біржолғы төлем (бұдан әрі – жерлеуге арналған біржолғы төлем) алушының электрондық іс макеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уәкілетті мемлекеттік орган осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және оны Бірыңғай байланыс-орталығына, жәрдемақы тағайындау жөніндегі уәкілетті органға, Мемлекеттік корпорацияға және "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қайтыс болған мемлекеттік базалық зейнетақы төлемін, жасына байланысты зейнетақы төлемдерін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, мемлекеттік арнаулы жәрдемақыларды (бұдан әрі – алушы) алушыны жерлеуге біржолғы төлемді тағайындау үшін жерлеуді жүзеге асырған жеке немесе заңды тұлға өтініш берушінің Жеке сәйкестендіру нөмірі немесе заңды тұлғаның бизнес-сәйкестендіру нөмірі болған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш ұсынады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Мемлекеттік корпорация арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) портал арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проактивті қызмет арқылы жүзеге асырылады (ұялы байланыс абоненттік құрылғысы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем тағайындау бойынша проактивті қызметтер көрсету тәртібі осы Қағидалардың 4-тарауында көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жерлеуге арналған біржолғы төлемді жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жерлеуге арналған біржолғы төлемді Мемлекеттік корпорация арқылы жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өтініш беруші Мемлекеттік корпорация арқылы жерлеуді жүзеге асырған жеке немесе заңды тұлғаларға жерлеуге берілетін біржолғы төлемді тағайындауға өтініш берген жағдайда өтінішке жеке тұлғаның жеке сәйкестендіру нөмірі немесе заңды тұлғаның бизнес-сәйкестендіру нөмірі болған кезде өтініш берушінің ЭЦҚ-мен, сондай-ақ ұялы байланыс абоненттік құрылғысы арқылы қол қойылады немесе куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 509</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы ақпараттық жүйелерге (бұдан әрі – АЖ) сұрау салулар қалыптастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің жеке басын куәландыратын құжаттар бойынша – "Жеке тұлғалар" мемлекеттік деректер қоры АЖ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ОДҚ" АЖ қайтыс болған алушы туралы мәліметтерді растауға, төлемді тағайындау, сондай-ақ алушыны жерлеуге біржолғы төлемді тағайындауға өтініш беру фактісінің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "АХАЖ" АЖ-да алушының қайтыс болғаны туралы куәлік бойынша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық құжаттар цифрлық құжаттар сервисі арқылы қалыптастырылады, тексеріледі және пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жерлеуді жүзеге асырған жеке немесе заңды тұлға АЖ мәліметтер болмаған кезде өтінішке қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жерлеуді жүзеге асырған адамның жеке басын куәландыратын құжат не жерлеуді жүзеге асырған заңды тұлғаны (заңды тұлғалар үшін) мемлекеттік тіркеу туралы анықтама (куәлік) немесе дара кәсіпкердің (заңды тұлға құрмай кәсіпкерлік қызметті жүзеге асыратын жеке тұлғалар үшін) патенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушының қайтыс болғаны туралы хабарлама немесе басқа мемлекеттердің уәкілетті органы берген және апостильмен куәландырылған қайтыс болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...346 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шет тілінде жасалған құжаттарды ұсынған кезде нотариус "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2007,230 +3193,344 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 9) тармақшасына, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>80-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттың қазақ немесе орыс тіліне аудармасының дұрыстығын куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жерлеуге арналған біржолғы төлем мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес регламенттелген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Өтінішті қабылдаған маман өтініш берушіден жерлеуге біржолғы төлемді тағайындау үшін қабылданатын құжаттар топтамасының, сондай-ақ АЖ-дан алынған мәліметтердің толықтығын тексереді, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш беруші ұсынған құжаттардың электрондық көшірмелерін жаңғырту сапасын және олардың түпнұсқаларға сәйкестігін қамтамасыз етеді, өзінің ЭЦҚ арқылы куәландырады, содан кейін құжаттардың түпнұсқаларын өтініш берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Өтініш беруші құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды өтініш берушіге тағайындауға өтінішті қабылдаудан бас тарту туралы осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қолхат дереу беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік корпорация бөлімшесінде жерлеуге біржолғы төлем тағайындау туралы өтініш, егер жерлеуге біржолғы төлем алуға өтініш зейнетақы немесе жәрдемақы алушы қайтыс болған күннен бастап үш жылдан кешіктірілмей келіп түссе, осы Қағидаланың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтардың төлем тағайындау туралы өтініштерін тіркеудің электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өтінішті қабылдаған маман өтініш берушіге құжаттардың қабылданғаны туралы электрондық қолхат жібереді (өтініш берушінің өзі жеке жүгінген кезде қолхат қағаз форматта беріледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2249,88 +3549,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Портал арқылы жерлеуге арналған біржолғы төлемді жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Өтініш беруші бір жолғы жәрдемақыларды тағайындауға портал арқылы жүгінген кезде ұсынылған мәліметтерді растау және өтініште көзделген қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на сұрау салу үшін осы Қағидаларға 5-қосымшаға сәйкес "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік органдардың және (немесе) ұйымдардың АЖ-дан өтініш беруші өзі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдар және (немесе) ұйымдар сұрау салынған мәліметтерді растайтын электрондық құжаттарды ұсынған кезде сұрау салуды портал арқылы жүзеге асырған өтініш беруші электрондық өтінішті өзінің ЭЦҚ-сымен куәландырады және оны "Е-макет" автоматтандырылған ААЖ-ға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2529,182 +3933,400 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Жерлеуге арналған біржолғы төлемді тағайындау бойынша проактивті қызметтер арқылы жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жерлеуге біржолғы төлем тағайындау бойынша проактивті қызмет көрсету кезінде өтініш беру талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыны айқындау үшін "Е-макет" ААЖ арқылы қайтыс болу туралы акт жазбасын тіркеуге өтініш білдірген адам туралы мәліметтерді алуға АХАЖ АЖ-ға не қайтыс болған адамның денесін алып кеткен адам туралы мәліметтерді алу үшін БХТ АЖ -ға сұрау салу бастамашылық етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың АЖ-дан қажетті мәліметтерді алған кезде, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының телефон нөмірін порталда тіркеу кезінде "Е-макет" ААЖ арқылы жерлеуге біржолғы төлем тағайындау және қарым-қатынас тілін таңдау мүмкіндігі туралы sms-хабарға бастамашылық жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті алушыдан проактивті қызмет көрсетуге келісімін, сондай-ақ көрсетілетін қызметті алушыдан басқа да қажетті мәліметтерді алғаннан кейін, оның ішінде көрсетілетін қызметті алушының ұялы байланыс абоненттік құрылғысы арқылы банктік шоттың нөмірін растау немесе ұсыну туралы sms-хабар жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерлеуге арналған біржолғы төлемді тағайындауға келісім алған күн проактивті қызмет арқылы жерлеуге арналған біржолғы төлемді тағайындауға жүгінген күн болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көрсетілетін қызметті алушының келісімін алған жағдайда "Е-макет" ААЖ жерлеуге арналған біржолғы төлемді тағайындауға азаматтардың өтініштерін (өтінімдерін) тіркеудің электрондық журналында өтінішті автоматты түрде тіркеуді жүзеге асырады, содан кейін өтініш берушіге уәкілетті органның ЭЦҚ-мен куәландырылған электрондық өтінімді қабылдау туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген параметрлер бойынша тексеруден өтпеген жағдайда "Е-макет" ААЖ өтініш берушіге электрондық өтінімнің қабылданбағаны туралы хабарламаны автоматты түрде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2741,164 +4363,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жерлеуге арналған біржолғы төлемді тағайындау және жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Мемлекеттік корпорацияның бөлімшесі бір жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жерлеуге арналған біржолғы төлемді тағайындауға ЭІМ және электрондық шешім жобасын қалыптастырады және Мемлекеттік корпорацияның филиалына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның филиалы бір жұмыс күні ішінде келіп түскен құжаттарды қарайды, есептеудің және ЭІМ мен электрондық шешім жобасын ресімдеудің дұрыстығын тексереді және жерлеуге арналған біржолғы төлемді тағайындау туралы (тағайындаудан бас тарту туралы) шешім қабылдау үшін жерлеуге арналған біржолғы төлемді тағайындау жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерлеуге арналған біржолғы төлем тағайындау жөніндегі уәкілетті орган электрондық құжаттармен келіп түскен электрондық шешім жобасын қарайды, олар жерлеуге арналған біржолғы төлем тағайындау жөніндегі уәкілетті органға келіп түскен күннен бастап бір жұмыс күні ішінде жерлеуге арналған біржолғы төлемді тағайындау (тағайындаудан бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік корпорацияның бөлімшесі өтініш берушіні көрсетілетін қызметті алушының ұялы телефонына sms-хабарлама арқылы біржолғы төлем тағайындау немесе тағайындаудан бас тарту туралы қабылданған шешім туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жәрдемақы тағайындау немесе тағайындаудан бас тарту туралы sms-хабарламалар осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2911,51 +4533,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша sms-хабарламалар журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порталда жерлеуге біржолғы төлем тағайындау туралы ақпарат уәкілетті тұлғаның ЭЦҚ-мен куәландырылған электрондық құжат нысанында өтініш берушінің "Жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Мемлекеттік корпорацияның бөлімшесі жерлеуге арналған біржолғы төлем тағайындау жөніндегі уәкілетті орган шешімінің негізінде олар келіп түскен күннен бастап бір жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2990,71 +4612,185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бюджет қаражатына өтінімді, сондай-ақ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізім-ведомосін қалыптастырады және Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z105" w:id="55"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-1-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19-1. Жерлеуге берілетін біржолғы төлем ұялы байланыс абоненттік құрылғысы (проактивті қызмет) немесе "Е-макет" ААЖ порталы арқылы автоматты түрде тағайындаған жағдайда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы Қағидаларға 7-қосымшаға сәйкес ЭІМ және жерлеуге берілетін біржолғы төлем тағайындау туралы шешімнің электрондық жобасын қалыптастырады, көрсетілетін қызыметті берушінің уәкілетті тұлғасының ЭЦҚ арқылы шешімнің электрондық жобасын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3127,546 +4863,774 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мемлекеттік корпорация жерлеуге арналған біржолғы төлемді аударуды жүгінген күннен бастап бес жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушы көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z65" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі жоғары тұрған әкімшілік органға (бұдан әрі – шағымды қарайтын орган) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілген мемлекеттік қызметтің нәтижелерімен келіспегенде, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Мемлекеттік қызметтерді тікелей көрсететін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаның көрсетілетін қызметті берушісі әкімшілік процедура қатысушысының әкімшілік әрекеті (әрекетсіздігіне) қарсы болған лауазымды тұлғасына ҚР ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тыңдау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Мемлекеттік корпорация жерлеуге арналған біржолғы төлемдердің тағайындалған сомаларын уәкілетті мемлекеттік органға ұсынылатын төлемге бюджет қаражатының қажеттілігіне қосуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Уәкілетті мемлекеттік орган тиісті кезеңге төлемдер бойынша қаржыландырудың жиынтық жоспары шегінде төлеуге қажетті бюджет қаражаты туралы мәліметтерді Қазақстан Республикасының Қаржы министрлігіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Уәкілетті мемлекеттік орган төлеуге арналған бюджет қаражатының қажеттілігіне сәйкес есепті кезеңге арналған төлемдер бойынша жеке қаржыландыру жоспарында көзделген сомалар шегінде бюджет қаражатын Мемлекеттік корпорацияға аударуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Төлем айына қажеттілік қалыптасқаннан кейін пайда болған сомалар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес одан кейінгі айға енгізілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Мемлекеттік корпорация бюджет қаражатын алып, төлеу графигіне сәйкес жәрдемақыны төлеуге төлем тапсырмаларын, сондай-ақ жәрдемақыдан ұстап қалуларды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жерлеуге арналған біржолғы төлемді төлеуді Мемлекеттік корпорация жерлеуге арналған біржолғы төлемді тағайындау жөніндегі уәкілетті органдағы банк шоттарына енгізі арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Алушыларға жерлеуге арналған біржолғы төлемді төлеу бойынша өзара қарым-қатынас, егер Қазақстан Республикасының Ұлттық Банкі өзгеше белгілемесе, Мемлекеттік корпорация мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арасында жасалған шарттар негізінде регламенттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Жәрдемақыны төлеумен байланысты банк қызметтеріне ақы төлеу бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      37-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. АЖ олардың тағайындалуына сәйкес АЖ үзіліссіз жұмыс істеуі мен өзектілігін қамтамасыз етуге бағытталған шаралар жиынтығын қамтамасыз етеді. Уәкілетті мемлекеттік органның АЖ берілетін деректердің толықтығын, дәйектілігін, өзектілігі мен уақтылығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық өзара іс-қимыл ЭЦҚ қолдана отырып, Қазақстан Республикасының мемлекеттік органдары арасындағы Бірыңғай көлік ортасы арқылы жүзеге асырылады. Ақпарат алмасу кезінде ақпаратты қорғау мемлекеттік органдардың бірыңғай қорғалған көлік ортасы есебінен де, сол сияқты техникалық және ұйымдастырушылық сипаттағы шаралар есебінен де қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      38-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Жерлеуге біржолғы төлем тағайындау жөніндегі уәкілетті орган мемлекеттік қызметтер көрсету мониторингін АЖ-да мемлекеттік қызмет көрсету сатысы туралы деректерді автоматтандырылған режимде енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3840,107 +5804,145 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мекенжайы бойынша тұрады, телефоны)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3984,51 +5986,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (қайтыс болған адамның тегі, аты, әкесінің аты (бар болса), туған күні)</w:t>
+      (қайтыс болған адамның тегі, аты, әкесінің аты (ол болған жағдайда), туған күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерлеуге арналған біржолғы төлемді тағайындауды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4882,51 +6884,255 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өтініші № __ болып тіркелді, құжаттар қабылданған күн 20__жылғы "__"____ __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (бар болса) және қолы)</w:t>
+      (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4964,156 +7170,358 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республикалық бюджет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаражатынан жерлеуге арналған</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>біржолғы төлемді тағайындау</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және жүзеге асыру қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.12.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 509</w:t>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5205,123 +7613,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін</w:t>
-[...53 lines deleted...]
-Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Еңбек және әлеуметтік қорғау комитетінің аумақтық органдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Жерлеуге арналған бір жолғы төлемді тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5354,141 +7726,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін мемлекеттік қызметті көрсетуге өтінішті қабылдау:</w:t>
-[...53 lines deleted...]
-3) ұялы байланыс абоненттік құрылғысы (проактивті қызмет) арқылы жүзеге асырылады.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5521,141 +7839,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметті беруші атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация арқылы – 3 (үш) жұмыс күні;</w:t>
-[...53 lines deleted...]
-Қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық органдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5688,87 +7988,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде, проактивті </w:t>
+              <w:t>
+Көрсетілетін мемлекеттік қызметті көрсетуге өтінішті қабылдау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 https://www.gov4c.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ұялы байланыс абоненттік құрылғысы (проактивті қызмет) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5801,123 +8155,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерлеуге арналған біржолғы төлемді тағайындау туралы не тағайындаудан бас тарту туралы хабарлама.</w:t>
+Мемлекеттік корпорация арқылы – 3 (үш) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушы жеке өзі (немесе нотариат куәландырған сенімхат бойынша оның өкілі) келгенде жеке басын куәландыратын құжатты көрсеткен кезде тиісті құжаттардың қабылданғаны туралы қолхат негізінде беріледі.</w:t>
+Портал немесе ұялы байланыс абоненттік құрылғысы (проактивті қызмет) арқылы – 1 (бір) жұмыс күні.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұялы байланыс абоненттік құрылғысы арқылы (проактивті қызмет) қызмет көрсету кезінде қызмет көрсету нәтижесі көрсетілетін қызметті алушының ұялы телефонына sms-хабарлама жіберу арқылы ұсынылады.</w:t>
+Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5950,87 +8322,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызмет алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін мемлекеттік қызмет жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) тегін көрсетіледі</w:t>
+              <w:t xml:space="preserve">
+ Электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде, проактивті </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6063,233 +8435,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі:</w:t>
+Жерлеуге арналған біржолғы төлемді тағайындау туралы не тағайындаудан бас тарту туралы хабарлама.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік корпорацияда – өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру Мемлекеттік корпорация арқылы Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушы жеке өзі (немесе нотариат куәландырған сенімхат бойынша оның өкілі) келгенде жеке басын куәландыратын құжатты көрсеткен кезде тиісті құжаттардың қабылданғаны туралы қолхат негізінде беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау "электрондық кезек" тәртібінде, өтініш берушінің жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы брондауға болады.</w:t>
-[...109 lines deleted...]
-2) Мемлекеттік корпорация – www.gov4c.kz.</w:t>
+Ұялы байланыс абоненттік құрылғысы арқылы (проактивті қызмет) қызмет көрсету кезінде қызмет көрсету нәтижесі көрсетілетін қызметті алушының ұялы телефонына sms-хабарлама жіберу арқылы ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6322,285 +8584,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету үшін көрсетілетін қызмет алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы (немесе нотариаты куәландырған сенімхат бойынша оның өкілі) мемлекеттік қызмет көрсету үшін жүгінген кезде осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішті және мынадай құжаттарды ұсынады:</w:t>
-[...197 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы немесе жерлеуді жүзеге асырған заңды тұлғаны мемлекеттік тіркеу (заңды тұлғалар үшін) туралы мәліметтерді немесе дара кәсіпкердің патентін (заңды тұлға құрмай кәсіпкерлік қызметті жүзеге асыратын жеке тұлғалар үшін), қайтыс болғаны туралы куәлік жайлы мәліметті көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Көрсетілетін мемлекеттік қызмет жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6633,179 +8697,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші мынадай негіздер бойынша мемлекеттік қызмет көрсетуден бас тартады:</w:t>
+Жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін белгілеу;</w:t>
+1) Мемлекеттік корпорацияда – өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру Мемлекеттік корпорация арқылы Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету кезінде ұсынылған материалдардың, деректердің және мәліметтердің Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес келмеуі;</w:t>
+Қабылдау "электрондық кезек" тәртібінде, өтініш берушінің жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне сәйкес сенбі және жексенбі, және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, жұмыс кестесіне сәйкес сағат 9.00-ден 18.30-ға дейін, түскі асқа үзіліс 13.00-ден 14.30-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+ Мемлекеттік қызмет көрсетілетін орындардың мекен жайлары мынадай интернет ресурстарда орналастырылған: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту себептерін жойған жағдайда, көрсетілетін қызметті алушы осы тізбеге сәйкес белгіленген тәртіппен мемлекеттік қызмет алу үшін қайта жүгінеді.</w:t>
+1) Еңбек және халықты әлеуметтік қорғау министрлігі - https://www.enbek.gov.kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорация – https://www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6838,50 +8936,546 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы (немесе нотариаты куәландырған сенімхат бойынша оның өкілі) мемлекеттік қызмет көрсету үшін жүгінген кезде осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішті және мынадай құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жерлеуді жүзеге асырған адамның жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін) немесе жерлеуді жүзеге асырған заңды тұлғаны (заңды тұлғалар үшін) мемлекеттік тіркеу туралы анықтама (куәлік) (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қайтыс болу туралы куәлік немесе басқа мемлекеттердің уәкілетті органы берген және апостильмен куәландырылған қайтыс болу фактісін растайтын құжат (салыстыру үшін құжаттың түпнұсқасы ұсынылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген құжаттарда қамтылған ақпаратты мемлекеттік ақпараттық жүйелер растаған кезде көрсетілетін қызметті алушының жеке басын куәландыратын құжатты, қайтыс болу туралы куәлікті немесе қайтыс болу фактісін растайтын құжатты ұсыну талап етілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жерлеуге арналған біржолғы төлемді тағайындау үшін – осы Қағидаларға 5-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанында портал арқылы жерлеуге арналған біржолғы төлемді тағайындауға өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жерлеуге арналған біржолғы төлемді тағайындау туралы ақпарат алу үшін – көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанында сұрау салу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды ұсыну оларды мемлекеттік ақпараттық жүйелерден, оның ішінде цифрлық құжаттар сервисінен алу мүмкіндігі болған кезде талап етілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы осы тармақта көрсетілген құжаттарды берген кезде портал арқылы – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұялы байланыс абоненттік құрылғысы (проактивті қызмет) арқылы жәрдемақы тағайындау үшін – көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банктік шот нөмірін растау немесе ұсыну.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттар туралы немесе жерлеуді жүзеге асырған заңды тұлғаны мемлекеттік тіркеу (заңды тұлғалар үшін) туралы мәліметтерді қайтыс болғаны туралы куәлік жайлы мәліметті көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші мынадай негіздер бойынша мемлекеттік қызмет көрсетуден бас тартады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін белгілеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету кезінде ұсынылған материалдардың, деректердің және мәліметтердің Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуден бас тарту себептерін жойған жағдайда, көрсетілетін қызметті алушы осы тізбеге сәйкес белгіленген тәртіппен мемлекеттік қызмет алу үшін қайта жүгінеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызметтің, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктері ескеріле отырып, қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6934,50 +9528,155 @@
               <w:t>
 Цифрлық құжат қызметі мобильді қосымшада және пайдаланушының ақпараттық жүйелерінде рұқсаты бар пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістерін пайдалана отырып тіркелуден өту қажет. Одан әрі "Цифрлық құжаттар" бөлімінде ол әрі қарай пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7127,50 +9826,88 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚОЛХАТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтінішті қабылдаудан бас тарту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7219,51 +9956,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат _____________________________________ _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (өтініш берушінің тегі, аты, әкесінің аты (бар болса) </w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Туған күні _____ жылғы "___" ____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7327,51 +10064,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (жауапты адамның тегі, аты, әкесінің аты (бар болса) және лауазымы)</w:t>
+      (жауапты адамның тегі, аты, әкесінің аты (ол болған жағдайда) және лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7496,113 +10233,175 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық тіркеу журналы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>азаматтардың тағайындау (қайта есептеу) туралы өтініштер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(төлемнің түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
@@ -7868,97 +10667,137 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің жеке сәйкестендіру нөмірі</w:t>
+              <w:t>Өтініш берушінің жеке сәйкесте</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ндіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+              <w:t xml:space="preserve">Өтініш берушінің тегі, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты, әкесінің аты (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол болған жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9148,50 +11987,155 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9296,126 +12240,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Электрондық үкімет" веб-порталы арқылы жерлеуге арналған</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>біржолғы төлемді тағайындауға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (өтініш берушінің тегі, аты, әкесінің аты (бар болса) </w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Туған күні: ______ жылғы "___" ___________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9461,51 +12443,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (қайтыс болған адамның тегі, аты, әкесінің аты (бар болса) туған күні)</w:t>
+      (қайтыс болған адамның тегі, аты, әкесінің аты (ол болған жағдайда) туған күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9653,51 +12635,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты (бар болса)</w:t>
+              <w:t>Тегі, аты, әкесінің аты (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол болған жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10585,51 +13587,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______(ЕДБ ЭЦҚ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өтініш берушінің тегі, аты, әкесінің аты (бар болса) </w:t>
+      Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10952,80 +13954,118 @@
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тағайындау (қайта есептеу) (төлемнің түрі) туралы азаматтардың өтініштерін тіркеудің электрондық журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -11289,117 +14329,117 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің жеке сәйкесте</w:t>
-[...9 lines deleted...]
-              <w:t>ндіру нөмірі</w:t>
+              <w:t>Өтініш берушінің жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Өтініш берушінің тегі, аты, </w:t>
+              <w:t>Өтініш берушінің тегі, аты, әкесінің аты (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол болған жағдайда</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкесінің аты (бар болса)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11539,61 +14579,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Шешімнің /тағайндаудан бас </w:t>
-[...9 lines deleted...]
-              <w:t>тарту күні</w:t>
+              <w:t>Шешімнің /тағайндаудан бас тарту күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12758,91 +15788,129 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Коды _________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Еңбек және әлеуметтік қорғау комитетінің _________________ </w:t>
+      Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің _________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       облысы бойынша департаментінің </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12906,51 +15974,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат (заңды тұлға) ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (алушының тегі, аты, әкесінің аты (бар болса)/заңды тұлғаның атауы) </w:t>
+      (алушының тегі, аты, әкесінің аты (ол болған жағдайда)/заңды тұлғаның атауы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш берген күні 20__ жылғы "_______" ___________ №_______________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12960,51 +16028,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (қайтыс болған алушының тегі, аты, әкесінің аты (бар болса) </w:t>
+      (қайтыс болған алушының тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қайтыс болған күні 20__ жылғы "___" _________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13212,123 +16280,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент басшысы ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма (бөлім) басшысы ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маман _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешімнің жобасын дайындаған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13356,51 +16424,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       филиалының директоры___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13410,51 +16478,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       филиалының маманы________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (тегі, аты, әкесінің аты (бар болса) </w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13464,51 +16532,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөлімшесінің бастығы______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13518,51 +16586,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөлімшесінің маманы________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13687,80 +16755,118 @@
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sms-хабарлар журналы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________ (төлемнің түрі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13909,51 +17015,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты (бар болса)</w:t>
+              <w:t>Тегі, аты, әкесінің аты (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол болған жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15027,50 +18153,112 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(төлемнің түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ___ жылғы "___" ______________ №_____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -15164,97 +18352,137 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қайтыс болған зейнеткердің (жәрдемақы алушының) тегі, аты, әкесінің аты (бар болса)</w:t>
+              <w:t>Қайтыс болған зейнеткердің (жәрдемақы алушының) тегі, аты, әкесінің аты (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол болған жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жерлеуге арналған біржолғы төлемді алушының тегі, аты, әкесінің аты (бар болса)</w:t>
+              <w:t>Жерлеуге арналған біржолғы төлемді алушының тегі, аты, әкесінің аты (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол болған жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16807,68 +20035,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Мемлекеттік корпорация филиалы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18897,50 +22125,88 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ____________ жерлеуге біржолғы</w:t>
       </w:r>
     </w:p>
@@ -19433,51 +22699,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкесінің аты (бар болса)</w:t>
+Әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20222,322 +23488,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Еңбек және әлеуметтік қорғау министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z100" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттiк базалық зейнетақы төлемiн бюджет қаражаты есебiнен беру, сондай-ақ жасына байланысты зейнетақы төлемдерін, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша берілетін мемлекеттік әлеуметтік жәрдемақыларды, мемлекеттік арнайы жәрдемақыларды тағайындау және жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 14 сәуірдегі № 223 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 16116 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z101" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі мен Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 31 наурыздағы № 55 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 15106 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z102" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Бюджет қаражаты есебінен мемлекеттік базалық зейнетақы төлемін беру, сондай-ақ жасына байланысты зейнетақы төлемдерін тағайындау және жүзеге асыру қағидаларын бекіту туралы "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 14 сәуірдегі № 223 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 6 мамырдағы № 163 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылар, мемлекеттік арнайы жәрдемақылар" (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 20605 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z103" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 14 сәуірдегі № 223 бұйрығына өзгерістер мен толықтырулар енгізу туралы "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 16 қарашадағы № 424 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылар, мемлекеттік арнайы жәрдемақылар" (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 25259 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z104" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 14 сәуірдегі № 223 бұйрығына өзгерістер мен толықтырулар енгізу туралы "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 қыркүйектегі № 396 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылар, мемлекеттік арнайы жәрдемақылар" (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 29905 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20863,31 +24129,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>