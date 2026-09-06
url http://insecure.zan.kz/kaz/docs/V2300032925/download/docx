--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="be9cdc3" w14:textId="be9cdc3">
+    <w:p w14:paraId="5a62507" w14:textId="5a62507">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1241,1520 +1241,708 @@
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) АХАЖ ЦЖ – "Азаматтардың хал актілерін жазу" цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Е-макет" автоматтандырылған цифрлық жүйесі (бұдан әрі – "Е-макет" АЦЖ) – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Зейнетақы төлемдері мен жәрдемақыларды электрондық тағайындау" автоматтандырылған цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "БХТ" ЦЖ – Қазақстан Республикасы Денсаулық сақтау министрлігінің "Бекітілген халық тіркелімі" цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Мемлекеттік корпорацияның бөлімшелері – Мемлекеттік корпорацияның қалалық, аудандық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Мемлекеттік корпорацияның филиалдары – Мемлекеттік корпорацияның облыстық, Астана, Алматы және Шымкент қалаларындағы филиалдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) орталықтандырылған дерекқор (бұдан әрі – ОДҚ) – Әлеуметтік кодекспен белгіленген жағдайларда төлем түрлерін жүзеге асыруға арналған уәкілетті мемлекеттік органның орталықтандырылған дерекқоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өтініш беруші (көрсетілетін қызметті алушы) – республикалық бюджет қаражатынан жерлеуге арналған біржолғы төлемді тағайындауға өтініш білдірген жеке тұлға, заңды тұлға немесе дара кәсіпкер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) республикалық бюджет қаражатынан жерлеуге арналған біржолғы төлемді тағайындау жөніндегі уәкілетті мемлекеттік орган (көрсетілетін қызметті беруші) (бұдан әрі – жерлеуге арналған біржолғы төлемді тағайындау жөніндегі уәкілетті орган) – уәкілетті мемлекеттік органның ведомстволық аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) цифрлық құжаттардың сервисі – операторға бекітілген және цифрлық объектісіндегі мәліметтер негізінде қалыптастырылған құжаттарды электронды түрде көрсетуге және пайдалануға арналған "цифрлық үкіметтің" цифрлық инфрақұрылым объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) электрондық цифрлық қолтаңба (бұдан әрі –ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық іс макеті (бұдан әрі –ЭІМ) – Мемлекеттік корпорацияда Е-макет АЦЖ қалыптастыратын республикалық бюджет қаражатынан жерлеуге арналған біржолғы төлем (бұдан әрі – жерлеуге арналған біржолғы төлем) алушының электрондық іс макеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уәкілетті мемлекеттік орган осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және оны Бірыңғай байланыс-орталығына, жәрдемақы тағайындау жөніндегі уәкілетті органға, Мемлекеттік корпорацияға және "цифрлық үкiметтiң" операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 193</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1179 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қайтыс болған мемлекеттік базалық зейнетақы төлемін, жасына байланысты зейнетақы төлемдерін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, мемлекеттік арнаулы жәрдемақыларды (бұдан әрі – алушы) алушыны жерлеуге біржолғы төлемді тағайындау үшін жерлеуді жүзеге асырған жеке немесе заңды тұлға өтініш берушінің Жеке сәйкестендіру нөмірі немесе заңды тұлғаның бизнес-сәйкестендіру нөмірі болған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік корпорация арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) портал арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проактивті қызмет арқылы жүзеге асырылады (ұялы байланыс абоненттік құрылғысы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем тағайындау бойынша проактивті қызметтер көрсету тәртібі осы Қағидалардың 4-тарауында көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жерлеуге арналған біржолғы төлемді жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жерлеуге арналған біржолғы төлемді Мемлекеттік корпорация арқылы жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өтініш беруші Мемлекеттік корпорация арқылы жерлеуді жүзеге асырған жеке немесе заңды тұлғаларға жерлеуге берілетін біржолғы төлемді тағайындауға өтініш берген жағдайда өтінішке жеке тұлғаның жеке сәйкестендіру нөмірі немесе заңды тұлғаның бизнес-сәйкестендіру нөмірі болған кезде өтініш берушінің ЭЦҚ-мен, сондай-ақ ұялы байланыс абоненттік құрылғысы арқылы қол қойылады немесе куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2772,413 +1960,261 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Құжаттарды қабылдайтын маман "цифрлық үкімет" шлюзі арқылы цифрлық жүйелерге (бұдан әрі – ЦЖ) сұрау салулар қалыптастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің жеке басын куәландыратын құжаттар бойынша – "Жеке тұлғалар" мемлекеттік деректер қоры ЦЖ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ОДҚ" ЦЖ қайтыс болған алушы туралы мәліметтерді растауға, төлемді тағайындау, сондай-ақ алушыны жерлеуге біржолғы төлемді тағайындауға өтініш беру фактісінің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "АХАЖ" ЦЖ-да алушының қайтыс болғаны туралы куәлік бойынша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық құжаттар цифрлық құжаттар сервисі арқылы қалыптастырылады, тексеріледі және пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...288 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жерлеуді жүзеге асырған жеке немесе заңды тұлға ЦЖ мәліметтер болмаған кезде өтінішке қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жерлеуді жүзеге асырған адамның жеке басын куәландыратын құжат не жерлеуді жүзеге асырған заңды тұлғаны (заңды тұлғалар үшін) мемлекеттік тіркеу туралы анықтама (куәлік) немесе дара кәсіпкердің (заңды тұлға құрмай кәсіпкерлік қызметті жүзеге асыратын жеке тұлғалар үшін) патенті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушының қайтыс болғаны туралы хабарлама немесе басқа мемлекеттердің уәкілетті органы берген және апостильмен куәландырылған қайтыс болу фактісін растайтын құжат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шет тілінде жасалған құжаттарды ұсынған кезде нотариус "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3193,344 +2229,334 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 9) тармақшасына, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>80-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттың қазақ немесе орыс тіліне аудармасының дұрыстығын куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жерлеуге арналған біржолғы төлем мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес регламенттелген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өтінішті қабылдаған маман өтініш берушіден жерлеуге біржолғы төлемді тағайындау үшін қабылданатын құжаттар топтамасының, сондай-ақ ЦЖ-дан алынған мәліметтердің толықтығын тексереді, осы Қағидалардың 6-тармағына сәйкес өтініш беруші ұсынған құжаттардың электрондық көшірмелерін жаңғырту сапасын және олардың түпнұсқаларға сәйкестігін қамтамасыз етеді, өзінің ЭЦҚ арқылы куәландырады, содан кейін құжаттардың түпнұсқаларын өтініш берушіге қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Өтініш беруші құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды өтініш берушіге тағайындауға өтінішті қабылдаудан бас тарту туралы осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қолхат дереу беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік корпорация бөлімшесінде жерлеуге біржолғы төлем тағайындау туралы өтініш, егер жерлеуге біржолғы төлем алуға өтініш зейнетақы немесе жәрдемақы алушы қайтыс болған күннен бастап үш жылдан кешіктірілмей келіп түссе, осы Қағидаланың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтардың төлем тағайындау туралы өтініштерін тіркеудің электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өтінішті қабылдаған маман өтініш берушіге құжаттардың қабылданғаны туралы электрондық қолхат жібереді (өтініш берушінің өзі жеке жүгінген кезде қолхат қағаз форматта беріледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3549,978 +2575,718 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Портал арқылы жерлеуге арналған біржолғы төлемді жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өтініш беруші бір жолғы жәрдемақыларды тағайындауға портал арқылы жүгінген кезде ұсынылған мәліметтерді растау және өтініште көзделген қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ЦЖ-ға сұрау салу үшін осы Қағидаларға 5-қосымшаға сәйкес "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік органдардың және (немесе) ұйымдардың ЦЖ-дан өтініш беруші өзі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдар және (немесе) ұйымдар сұрау салынған мәліметтерді растайтын электрондық құжаттарды ұсынған кезде сұрау салуды портал арқылы жүзеге асырған өтініш беруші электрондық өтінішті өзінің ЭЦҚ-сымен куәландырады және оны "Е-макет" автоматтандырылған АЦЖ-ға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біржолғы төлемдерді тағайындауға портал арқылы келіп түскен төлемдерді тағайындау үшін ұсынылған электрондық өтініш мынадай параметрлер бойынша тексеруден өтеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсынылған мәліметтердің толықтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілген қайтыс болған адамға жерлеуге арналған біржолғы төлемді тағайындау фактісінің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілген қайтыс болған адамға жерлеуге арналған біржолғы төлемді тағайындауға өтініш беру фактісінің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адамның қайтыс болған күніне жасына байланысты зейнетақы төлемдерін, мемлекеттік базалық зейнетақы төлемін, мемлекеттік әлеуметтік жәрдемақыларын, мемлекеттік арнаулы жәрдемақыны алушы ретінде оның мәртебесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жерлеуге арналған біржолғы төлем алуға зейнетақы немесе жәрдемақы алушы қайтыс болған күннен үш жылдан кешіктірілмей жүгіну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген параметрлер бойынша тексеру нәтижесі оң болған жағдайда өтініш өңдеуге арналған "Е-макет" АЦЖ кіріс хабарламалар журналына ауыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы біржолғы төлемдерді тағайындауға жүгінген өтініш берушіге электрондық өтініштің қабылданғаны туралы хабарлама өтініш берушінің жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы келіп түскен электрондық өтінімдер осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша азаматтардың тағайындауға өтініштерін тіркеудің электрондық журналында автоматты түрде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Жерлеуге арналған біржолғы төлемді тағайындау бойынша проактивті қызметтер арқылы жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жерлеуге біржолғы төлем тағайындау бойынша проактивті қызмет көрсету кезінде өтініш беру талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушыны айқындау үшін "Е-макет" АЦЖ арқылы қайтыс болу туралы акт жазбасын тіркеуге өтініш білдірген адам туралы мәліметтерді алуға АХАЖ ЦЖ-ға не қайтыс болған адамның денесін алып кеткен адам туралы мәліметтерді алу үшін БХТ ЦЖ – ға сұрау салу бастамашылық етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың ЦЖ-дан қажетті мәліметтерді алған кезде, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының телефон нөмірін порталда тіркеу кезінде "Е-макет" АЦЖ арқылы жерлеуге біржолғы төлем тағайындау және қарым-қатынас тілін таңдау мүмкіндігі туралы sms-хабарға бастамашылық жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті алушыдан проактивті қызмет көрсетуге келісімін, сондай-ақ көрсетілетін қызметті алушыдан басқа да қажетті мәліметтерді алғаннан кейін, оның ішінде көрсетілетін қызметті алушының ұялы байланыс абоненттік құрылғысы арқылы банктік шоттың нөмірін растау немесе ұсыну туралы sms-хабар жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жерлеуге арналған біржолғы төлемді тағайындауға келісім алған күн проактивті қызмет арқылы жерлеуге арналған біржолғы төлемді тағайындауға жүгінген күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көрсетілетін қызметті алушының келісімін алған жағдайда "Е-макет" АЦЖ жерлеуге арналған біржолғы төлемді тағайындауға азаматтардың өтініштерін (өтінімдерін) тіркеудің электрондық журналында өтінішті автоматты түрде тіркеуді жүзеге асырады, содан кейін өтініш берушіге уәкілетті органның ЭЦҚ-мен куәландырылған электрондық өтінімді қабылдау туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген параметрлер бойынша тексеруден өтпеген жағдайда "Е-макет" АЦЖ өтініш берушіге электрондық өтінімнің қабылданбағаны туралы хабарламаны автоматты түрде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...219 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Жерлеуге арналған біржолғы төлемді тағайындау бойынша проактивті қызметтер арқылы жүзеге асыру тәртібі</w:t>
-[...428 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жерлеуге арналған біржолғы төлемді тағайындау және жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Мемлекеттік корпорацияның бөлімшесі бір жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жерлеуге арналған біржолғы төлемді тағайындауға ЭІМ және электрондық шешім жобасын қалыптастырады және Мемлекеттік корпорацияның филиалына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның филиалы бір жұмыс күні ішінде келіп түскен құжаттарды қарайды, есептеудің және ЭІМ мен электрондық шешім жобасын ресімдеудің дұрыстығын тексереді және жерлеуге арналған біржолғы төлемді тағайындау туралы (тағайындаудан бас тарту туралы) шешім қабылдау үшін жерлеуге арналған біржолғы төлемді тағайындау жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерлеуге арналған біржолғы төлем тағайындау жөніндегі уәкілетті орган электрондық құжаттармен келіп түскен электрондық шешім жобасын қарайды, олар жерлеуге арналған біржолғы төлем тағайындау жөніндегі уәкілетті органға келіп түскен күннен бастап бір жұмыс күні ішінде жерлеуге арналған біржолғы төлемді тағайындау (тағайындаудан бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік корпорацияның бөлімшесі өтініш берушіні көрсетілетін қызметті алушының ұялы телефонына sms-хабарлама арқылы біржолғы төлем тағайындау немесе тағайындаудан бас тарту туралы қабылданған шешім туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жәрдемақы тағайындау немесе тағайындаудан бас тарту туралы sms-хабарламалар осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4533,51 +3299,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша sms-хабарламалар журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порталда жерлеуге біржолғы төлем тағайындау туралы ақпарат уәкілетті тұлғаның ЭЦҚ-мен куәландырылған электрондық құжат нысанында өтініш берушінің "Жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Мемлекеттік корпорацияның бөлімшесі жерлеуге арналған біржолғы төлем тағайындау жөніндегі уәкілетті орган шешімінің негізінде олар келіп түскен күннен бастап бір жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4612,1023 +3378,825 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бюджет қаражатына өтінімді, сондай-ақ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізім-ведомосін қалыптастырады және Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z105" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1. Жерлеуге берілетін біржолғы төлем ұялы байланыс абоненттік құрылғысы (проактивті қызмет) немесе "Е-макет" АЦЖ порталы арқылы автоматты түрде тағайындаған жағдайда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидаларға 7-қосымшаға сәйкес ЭІМ және жерлеуге берілетін біржолғы төлем тағайындау туралы шешімнің электрондық жобасын қалыптастырады, көрсетілетін қызыметті берушінің уәкілетті тұлғасының ЭЦҚ арқылы шешімнің электрондық жобасын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭІМ-да тағайындау (тағайындаудан бас тарту) туралы шешім қабылдау үшін қажетті мәліметтер болмаған немесе дұрыс болмаған жағдайда жерлеуге берілетін біржолғы төлемді тағайындаудан бас тарту туралы шешім қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ОДҚ" АЦЖ-да төлем үшін шешімнің электрондық жобасын қоюды автоматты түрде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 19-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 509</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...198 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="41"/>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мемлекеттік корпорация жерлеуге арналған біржолғы төлемді аударуды жүгінген күннен бастап бес жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z63" w:id="42"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушы көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z64" w:id="43"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z65" w:id="44"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі жоғары тұрған әкімшілік органға (бұдан әрі – шағымды қарайтын орган) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z66" w:id="45"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z67" w:id="46"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілген мемлекеттік қызметтің нәтижелерімен келіспегенде, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z68" w:id="47"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Мемлекеттік қызметтерді тікелей көрсететін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаның көрсетілетін қызметті берушісі әкімшілік процедура қатысушысының әкімшілік әрекеті (әрекетсіздігіне) қарсы болған лауазымды тұлғасына ҚР ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тыңдау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="48"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Мемлекеттік корпорация жерлеуге арналған біржолғы төлемдердің тағайындалған сомаларын уәкілетті мемлекеттік органға ұсынылатын төлемге бюджет қаражатының қажеттілігіне қосуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z72" w:id="51"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Уәкілетті мемлекеттік орган тиісті кезеңге төлемдер бойынша қаржыландырудың жиынтық жоспары шегінде төлеуге қажетті бюджет қаражаты туралы мәліметтерді Қазақстан Республикасының Қаржы министрлігіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z73" w:id="52"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Уәкілетті мемлекеттік орган төлеуге арналған бюджет қаражатының қажеттілігіне сәйкес есепті кезеңге арналған төлемдер бойынша жеке қаржыландыру жоспарында көзделген сомалар шегінде бюджет қаражатын Мемлекеттік корпорацияға аударуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Төлем айына қажеттілік қалыптасқаннан кейін пайда болған сомалар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес одан кейінгі айға енгізілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Мемлекеттік корпорация бюджет қаражатын алып, төлеу графигіне сәйкес жәрдемақыны төлеуге төлем тапсырмаларын, сондай-ақ жәрдемақыдан ұстап қалуларды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жерлеуге арналған біржолғы төлемді төлеуді Мемлекеттік корпорация жерлеуге арналған біржолғы төлемді тағайындау жөніндегі уәкілетті органдағы банк шоттарына енгізі арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Алушыларға жерлеуге арналған біржолғы төлемді төлеу бойынша өзара қарым-қатынас, егер Қазақстан Республикасының Ұлттық Банкі өзгеше белгілемесе, Мемлекеттік корпорация мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арасында жасалған шарттар негізінде регламенттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z78" w:id="57"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Жәрдемақыны төлеумен байланысты банк қызметтеріне ақы төлеу бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. ЦЖ олардың тағайындалуына сәйкес ЦЖ үзіліссіз жұмыс істеуі мен өзектілігін қамтамасыз етуге бағытталған шаралар жиынтығын қамтамасыз етеді. Уәкілетті мемлекеттік органның ЦЖ берілетін деректердің толықтығын, дәйектілігін, өзектілігі мен уақтылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық өзара іс-қимыл ЭЦҚ қолдана отырып, Қазақстан Республикасының мемлекеттік органдары арасындағы Бірыңғай көлік ортасы арқылы жүзеге асырылады. Ақпарат алмасу кезінде ақпаратты қорғау мемлекеттік органдардың бірыңғай қорғалған көлік ортасы есебінен де, сол сияқты техникалық және ұйымдастырушылық сипаттағы шаралар есебінен де қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 37-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Жерлеуге біржолғы төлем тағайындау жөніндегі уәкілетті орган мемлекеттік қызметтер көрсету мониторингін ЦЖ-да мемлекеттік қызмет көрсету сатысы туралы деректерді автоматтандырылған режимде енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      37-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 193</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...168 lines deleted...]
-      38. Жерлеуге біржолғы төлем тағайындау жөніндегі уәкілетті орган мемлекеттік қызметтер көрсету мониторингін АЖ-да мемлекеттік қызмет көрсету сатысы туралы деректерді автоматтандырылған режимде енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5843,68 +4411,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мекенжайы бойынша тұрады, телефоны)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6887,254 +5455,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өтініші № __ болып тіркелді, құжаттар қабылданған күн 20__жылғы "__"____ __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...202 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7170,358 +5534,143 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республикалық бюджет</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаражатынан жерлеуге арналған</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>біржолғы төлемді тағайындау</w:t>
             </w:r>
-          </w:p>
-[...127 lines deleted...]
-              <w:t>2-қосымша</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8060,51 +6209,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 https://www.gov4c.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал);</w:t>
+2) https://www.gov4c.kz. "цифрлық үкімет" веб-порталы (бұдан әрі – портал);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ұялы байланыс абоненттік құрылғысы (проактивті қызмет) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8358,51 +6507,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде, проактивті </w:t>
+ Электрондық (ішінара цифрландырылған) және (немесе) қағаз түрінде, проактивті </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8620,51 +6769,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін мемлекеттік қызмет жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) тегін көрсетіледі</w:t>
+Көрсетілетін мемлекеттік қызмет тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8697,51 +6846,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8750,52 +6899,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) Мемлекеттік корпорацияда – өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру Мемлекеттік корпорация арқылы Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
+              <w:t xml:space="preserve">
+1) Мемлекеттік корпорацияда – өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру Мемлекеттік корпорация арқылы Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабылдау "электрондық кезек" тәртібінде, өтініш берушінің жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы брондауға болады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8841,51 +7010,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Мемлекеттік қызмет көрсетілетін орындардың мекен жайлары мынадай интернет ресурстарда орналастырылған: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Еңбек және халықты әлеуметтік қорғау министрлігі - https://www.enbek.gov.kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
+1) Еңбек және халықты әлеуметтік қорғау министрлігі https://www.enbek.gov.kz, "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Мемлекеттік корпорация – https://www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9026,51 +7195,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) қайтыс болу туралы куәлік немесе басқа мемлекеттердің уәкілетті органы берген және апостильмен куәландырылған қайтыс болу фактісін растайтын құжат (салыстыру үшін құжаттың түпнұсқасы ұсынылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілген құжаттарда қамтылған ақпаратты мемлекеттік ақпараттық жүйелер растаған кезде көрсетілетін қызметті алушының жеке басын куәландыратын құжатты, қайтыс болу туралы куәлікті немесе қайтыс болу фактісін растайтын құжатты ұсыну талап етілмейді.</w:t>
+Көрсетілген құжаттарда қамтылған ақпаратты мемлекеттік цифрлық жүйелер растаған кезде көрсетілетін қызметті алушының жеке басын куәландыратын құжатты, қайтыс болу туралы куәлікті немесе қайтыс болу фактісін растайтын құжатты ұсыну талап етілмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порталға:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9098,51 +7267,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жерлеуге арналған біржолғы төлемді тағайындау туралы ақпарат алу үшін – көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанында сұрау салу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды ұсыну оларды мемлекеттік ақпараттық жүйелерден, оның ішінде цифрлық құжаттар сервисінен алу мүмкіндігі болған кезде талап етілмейді.</w:t>
+Құжаттарды ұсыну оларды мемлекеттік цифрлық жүйелерден, оның ішінде цифрлық құжаттар сервисінен алу мүмкіндігі болған кезде талап етілмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы осы тармақта көрсетілген құжаттарды берген кезде портал арқылы – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9170,51 +7339,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұялы байланыс абоненттік құрылғысы (проактивті қызмет) арқылы жәрдемақы тағайындау үшін – көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банктік шот нөмірін растау немесе ұсыну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басты куәландыратын құжаттар туралы немесе жерлеуді жүзеге асырған заңды тұлғаны мемлекеттік тіркеу (заңды тұлғалар үшін) туралы мәліметтерді қайтыс болғаны туралы куәлік жайлы мәліметті көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады</w:t>
+Жеке басты куәландыратын құжаттар туралы немесе жерлеуді жүзеге асырған заңды тұлғаны мемлекеттік тіркеу (заңды тұлғалар үшін) туралы мәліметтерді қайтыс болғаны туралы куәлік жайлы мәліметті көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9504,179 +7673,74 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжат қызметі мобильді қосымшада және пайдаланушының ақпараттық жүйелерінде рұқсаты бар пайдаланушылар үшін қолжетімді.</w:t>
+Цифрлық құжат қызметі мобильді қосымшада және пайдаланушының цифрлық жүйелерінде рұқсаты бар пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістерін пайдалана отырып тіркелуден өту қажет. Одан әрі "Цифрлық құжаттар" бөлімінде ол әрі қарай пайдалану үшін қажетті құжатты қарайды.</w:t>
+Цифрлық құжатты пайдалану үшін мобильді қосымшада және пайдаланушылардың цифрлық жүйелерінде қолжетімді әдістерін пайдалана отырып тіркелуден өту қажет. Одан әрі "Цифрлық құжаттар" бөлімінде ол әрі қарай пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9762,64 +7826,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және жүзеге асыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -9830,123 +7881,125 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚОЛХАТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 115</w:t>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтінішті қабылдаудан бас тарту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">_____________________________________________________ </w:t>
-[...16 lines deleted...]
-        <w:t>(төлемнің түрі)</w:t>
+        <w:t xml:space="preserve">
+      _____________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (төлемнің түрі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20 ___ жылғы "___" ______________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9956,141 +8009,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат _____________________________________ _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+       (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні _____ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүгінген күні 20__ жылғы "___"____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Туған күні _____ жылғы "___" ____________ </w:t>
-[...71 lines deleted...]
-      ____________________________________________________________________</w:t>
+      Орталық атқарушы органның цифрлық жүйесі бойынша өтінішті тағайындау, төлеу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      немесе беру фактісі расталады </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жауапты адамның тегі, аты, әкесінің аты (ол болған жағдайда) және лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -10233,80 +8304,80 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="59"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық тіркеу журналы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>азаматтардың тағайындау (қайта есептеу) туралы өтініштер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10667,117 +8738,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің жеке сәйкесте</w:t>
-[...9 lines deleted...]
-              <w:t>ндіру нөмірі</w:t>
+              <w:t>Өтініш берушінің жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Өтініш берушінің тегі, </w:t>
-[...9 lines deleted...]
-              <w:t>аты, әкесінің аты (</w:t>
+              <w:t>Өтініш берушінің тегі, аты, әкесінің аты (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ол болған жағдайда</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11987,155 +10038,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12182,222 +10128,185 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республикалық бюджет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаражатынан жерлеуге</w:t>
+              <w:t>қаражатынан жерлеуге арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған біржолғы төлемді</w:t>
+              <w:t>біржолғы төлемді тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындау және жүзеге</w:t>
+              <w:t>және жүзеге асыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t>қағидаларына 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="60"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Электрондық үкімет" веб-порталы арқылы жерлеуге арналған</w:t>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+        <w:t xml:space="preserve"> "Цифрлық үкімет" веб-порталы арқылы жерлеуге арналған біржолғы төлемді тағайындауға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 115</w:t>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...35 lines deleted...]
-      (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Туған күні: ______ жылғы "___" ___________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12424,106 +10333,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерлеуге біржолғы төлем тағайындауды сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+        <w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қайтыс болған адамның тегі, аты, әкесінің аты (ол болған жағдайда) туған күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      (мекен жайы бойынша тұрған) </w:t>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мекен жайы бойынша тұрған)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік органдарды растау: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12579,403 +10488,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Р/с №</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>ЖСН</w:t>
+ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Туған күні</w:t>
+Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қайтыс болған күні</w:t>
+Қайтыс болған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Өлім туралы акт жазбасының №</w:t>
+Өлім туралы акт жазбасының №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қайтыс болуды тіркеу күні (акт жазбасы)</w:t>
+Қайтыс болуды тіркеу күні (акт жазбасы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>АХАТ бөлімінің атауы</w:t>
+АХАТ бөлімінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13244,376 +11053,358 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Өтініш берушінің деректері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттың түрі: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжат сериясы: ___________ Құжат нөмірі: __________ кіммен берілді:______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні "____"____________ ______ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк деректемелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің атауы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк шоты № ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шот түрі: бет ___ карточкалық шот ____ Екінші деңгейдегі банктің деректемелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИК _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСК________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Өтініш берушінің деректері: </w:t>
+      БСН_________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс деректері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үй телефоны ___________ ұялы ____________ E-mail_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші туралы мәліметтерді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жеке басын куәландыратын құжаттың түрі: ______________________________ </w:t>
-[...17 lines deleted...]
-      Құжат сериясы: ___________ Құжат нөмірі: __________ кіммен берілді:____________</w:t>
+      Қазақстан Республикасы Әділет минитсрлігі (бұдан әрі - ҚР Әділетмині) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Берілген күні "____"____________ ______ жыл </w:t>
+      растайды_________(ҚР Әділетмині ЭЦҚ) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банк деректемелері: </w:t>
-[...251 lines deleted...]
-      ______(ЕДБ ЭЦҚ)</w:t>
+      Өтініш берушінің банктік деректемелері екінші деңгейлі банктерімен (бұдан әрі – </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ) расталады______(ЕДБ ЭЦҚ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13622,214 +11413,160 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Берілген деректердің дұрыстығы үшін құқықтық жауаптылықта боламын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Берілген деректердің дұрыстығы үшін құқықтық жауаптылықта боламын  </w:t>
-[...53 lines deleted...]
-      шотын ашу мүмкіндігі туралы, сондай-ақ мұндай  шоттағы ақшаға үшінші тұлғалардың</w:t>
+      Мемлекеттік бюджеттен және (немесе) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін жәрдемақыларды және (немесе) әлеуметтік төлемдерді есептеу үшін жеке банк шотын ашу мүмкіндігі туралы, сондай-ақ мұндай шоттағы ақшаға үшінші тұлғалардың өндіріп алуға жол берілмейтіні туралы хабардар етілді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қолы / ЭЦҚ / sms-хабарламалар ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қол қойылған күні мен уақыты:____._____________._______ жыл______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      өндіріп алуға жол берілмейтіні туралы хабардар етілді. </w:t>
-[...35 lines deleted...]
-      Өтінішке қол қойылған күні мен уақыты:____._____________._______ жыл</w:t>
+      сағат _______ минут ________ секунд _______ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ______ сағат _______ минут ________ секунд _______ </w:t>
-[...35 lines deleted...]
-      ____._____________._______ жыл _____ сағат ____ минут _______ секунд</w:t>
+      Өтінішке қол қойылған күні мен уақыты:____._____________._______ жыл _____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сағат ____ минут _______ секунд</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13954,80 +11691,80 @@
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="61"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тағайындау (қайта есептеу) (төлемнің түрі) туралы азаматтардың өтініштерін тіркеудің электрондық журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15812,51 +13549,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); Орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16755,80 +14512,80 @@
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="62"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sms-хабарлар журналы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________ (төлемнің түрі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20035,68 +17792,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Мемлекеттік корпорация филиалы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="63"/>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23488,322 +21245,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="64"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Еңбек және әлеуметтік қорғау министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z100" w:id="65"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттiк базалық зейнетақы төлемiн бюджет қаражаты есебiнен беру, сондай-ақ жасына байланысты зейнетақы төлемдерін, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша берілетін мемлекеттік әлеуметтік жәрдемақыларды, мемлекеттік арнайы жәрдемақыларды тағайындау және жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 14 сәуірдегі № 223 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 16116 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z101" w:id="66"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі мен Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 31 наурыздағы № 55 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 15106 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z102" w:id="67"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Бюджет қаражаты есебінен мемлекеттік базалық зейнетақы төлемін беру, сондай-ақ жасына байланысты зейнетақы төлемдерін тағайындау және жүзеге асыру қағидаларын бекіту туралы "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 14 сәуірдегі № 223 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 6 мамырдағы № 163 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылар, мемлекеттік арнайы жәрдемақылар" (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 20605 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z103" w:id="68"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 14 сәуірдегі № 223 бұйрығына өзгерістер мен толықтырулар енгізу туралы "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 16 қарашадағы № 424 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылар, мемлекеттік арнайы жәрдемақылар" (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 25259 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z104" w:id="69"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 14 сәуірдегі № 223 бұйрығына өзгерістер мен толықтырулар енгізу туралы "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 қыркүйектегі № 396 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылар, мемлекеттік арнайы жәрдемақылар" (Нормативтік құқықтық актілерді мемлекеттік тізілімінде № 29905 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>