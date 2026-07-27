--- v0 (2025-10-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2399304" w14:textId="2399304">
+    <w:p w14:paraId="e795584" w14:textId="e795584">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,250 +93,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отбасының (адамның) әлеуметтік саламаттылығын айқындау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 267 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 29 маусымда № 32923 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 267 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 29 маусымда № 32923 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік кодексінің 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Отбасының (адамның) әлеуметтік саламаттылығын айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Әлеуметтік көмек департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -351,90 +313,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -738,443 +701,422 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 267 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отбасының (адамның) әлеуметтік саламаттылығын айқындау әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Отбасының (адамның) әлеуметтік саламаттылығын айқындау әдістемесі (бұдан әрі – Әдістеме) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Әлеуметтік кодекс) 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Отбасының цифрлық картасы арқылы отбасыларды (адамдарды) олардың әлеуметтік саламаттылығының деңгейі бойынша қалыптастыру және сегменттеу үшін қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отбасының цифрлық картасының мәліметтері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және (немесе) қолданыстағы заңнамасына сәйкес әлеуметтік қорғау шараларына әлеуетті мұқтаж адамдарды (отбасыларды) айқындау, оның ішінде мемлекеттік органдардың және (немесе) ұйымдардың проактивті мемлекеттік қызметтер көрсетуі үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әдістемеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) динамикалық байқау – пациенттің денсаулық жағдайын жүйелі түрде байқау, сондай-ақ осы байқау нәтижелері бойынша қажетті медициналық көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жан басына шаққандағы орташа кіріс – отбасының жиынтық кірісінің айына отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке қосалқы шаруашылық – ауылдық жерде және қала маңындағы аймақта орналасқан жер учаскесінде өз қажеттерін қанағаттандыруға арналған қызмет түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) жер учаскесі – Қазақстан Республикасның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жер кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен жер қатынастары субъектілеріне бекітіліп берілетін, тұйық шекараларда бөлінген жер аумағы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жұмыссыз – жұмыс іздеуші және жұмысқа кірісуге дайын жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кедейлік шегі – мемлекеттік атаулы әлеуметтік көмектің мөлшерін айқындау үшін өлшемшарт ретінде белгіленетін, бір адамға шаққандағы ақшалай кірістің шекті ең төмен шамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адам – тыныс-тіршілігінің шектелуіне және оны әлеуметтік қорғау қажеттігіне алып келетін, ауруларға, мертігулерге (жаралануға, жарақаттарға, контузияларға), олардың зардаптарына, бұзылуларына байланысты организм функциялары тұрақты бұзылып, денсаулығы нашарлаған адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тұрғынжай – тұрақты тұруға арналған және соған пайдаланылатын, белгіленген құрылыс, санитариялық, экологиялық, өртке қарсы және басқа да міндетті нормалар мен қағидаларға сай келетін жеке тұрғын үй бірлігі (дара тұрғын үй, пәтер, жатақханадағы бөлме, модульдік (мобильді) тұрғын үй);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Отбасының (адамның) әлеуметтік саламаттылығының деңгейін айқындау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отбасының (адамның) әлеуметтік саламаттылығының деңгейі барлық бағыттар бойынша көрсеткіштер балдарының сомасынан айқындалады және мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әсд = ∑(Ккк) + ∑(Мк) + ∑(Жк) +∑(Әқк) +∑(Дск) +∑(Бк) +∑(Тк) +∑(Ашк)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1329,128 +1271,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тк – "Тұрғын үй жағдайлары және инфрақұрылым" көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ашк – "Ауыл шаруашылығы саласындағы қамтамасыз ету" көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Отбасының әлеуметтік саламаттылығының деңгейін айқындау үшін көрсеткіштерді есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әрбір бағыт бойынша отбасының әлеуметтік саламаттылығының деңгейін айқындау үшін көрсеткіштерді есептеу көрсеткіштерге сәйкес келетін өлшемшарттардың балдарын жинақтау жолымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Кірістер және кредиттік міндеттемелер" көрсеткіші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Жан басына шаққандағы орташа кіріс деңгейі" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кірістің болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1533,126 +1475,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жан басына шаққандағы орташа кіріс деңгейі 3-тен 4-ке дейін ең төмен күнкөріс деңгейі – 400 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жан басына шаққандағы орташа кіріс деңгейі ең төмен күнкөріс деңгейінен 4 және одан жоғары – 620 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Ағымдағы кредиттік міндеттемелердің болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кредиттік міндеттемелердің болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кредиттік міндеттемелердің болуы – минус 50 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Кредиттік міндеттемелер бойынша мерзімі өткен берешектің болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кредиттік міндеттемелер бойынша 90 күннен артық және 1000 теңгеден жоғары берешектің болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1663,90 +1605,152 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толған бір отбасы мүшесінде (адамда) кредиттік міндеттемелер бойынша мерзімі өткен 90 күннен артық және 1000 теңгеден астам берешектің болуы – минус 250 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толған барлық отбасы мүшелерінде 90 күннен артық және 1000 теңгеден астам кредиттер бойынша мерзімі өткен берешектің болуы – минус 500 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа орыс тілінде өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Жылжымалы мүлік" көрсеткіші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Жылжымалы мүліктің болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отбасының меншігінде жеңіл автомобильдің болмауы – минус 50 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1775,126 +1779,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екі жеңіл автомобильдің болуы – 50 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үш немесе одан да көп жеңіл автомобильдердің болуы – 100 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Коммерциялық көліктің болуы/болмауы (автобус, жүк автокөлігі, шағын автобустар, арнайы автокөліктер)" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммерциялық автокөліктің болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммерциялық автокөліктің болуы (автобус, жүк автокөлігі, шағын автобустар, арнайы автокөліктер) – 80 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Ауыл шаруашылығы техникасының болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыл шаруашылығы техникасының болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1923,204 +1927,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыл шаруашылығы техникасының екіден астам түрінің болуы – 200</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Адамдардың жұмыспен қамтылуы" көрсеткіші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Жұмыссыз адамдардың болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекке қабілетті адамның болмауы – минус 100 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекке қабілетті жұмыс істемейтін адамдардың болуы – 0 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Жұмыс істейтін адамдардың болуы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір жұмыс істейтін адамның болуы – 150 балл;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 және одан да көп жұмыс істейтін адамдардың болуы – 300 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Кәсіпкерлік қызметті жүзеге асыратын адамның тіркелуі/ тіркелмеуі" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәсіпкерлік қызметті жүзеге асыратын тұлға ретінде тіркелген тұлғаның болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2149,90 +2153,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жауапкершілігі шектеулі серіктестіктің, акционерлік қоғамның құрылтайшысы ретінде тіркелген тұлғаның (тұлғалардың) болуы – 100 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке кәсіпкер, жауапкершілігі шектеулі серіктестіктің құрылтайшысы, акционерлік қоғам ретінде бір мезгілде тіркелген тұлғаның (тұлғалардың) болуы – 150 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Әлеуметтік қорғау саласындағы қызметтермен қамтамасыз ету" көрсеткіші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "18 жасқа дейінгі кәмелетке толмаған балалардың және 23 жасқа дейінгі жастар қатарындағы оқушылардың болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмаған балалар мен 23 жасқа дейінгі жастар қатарындағы оқушылардың болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2279,70 +2283,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмаған баланың және/немесе 23 жасқа дейінгі жастар қатарындағы үш оқушының болуы – минус 150 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәмелетке толмаған балалардың және/немесе 23 жасқа дейінгі жастар қатарындағы төрт және одан да көп оқушының болуы – минус 200 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "18 жастан асқан мүгедектігі бар адамдардың болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адамның болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2353,390 +2357,390 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 және/немесе 2-топтағы мүгедектігі бар адамдардың болуы – минус 250 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-топтағы мүгедектігі бар адамның болуы – минус 100 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Бала кезінен мүгедектігі бар адамдардың немесе мүгедектігі бар баланың болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бала кезінен мүгедектігі бар адамның немесе мүгедектігі бар баланың болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бала кезінен мүгедектігі бар адамдардың немесе мүгедектігі бар баланың болуы – минус 150 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Денсаулық сақтау саласындағы қызметтермен қамтамасыз ету" көрсеткіші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Медициналық мекемеге тіркелудің болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медициналық мекемеге тіркелген отбасы мүшелерінің болуы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медициналық мекемеге бекітілмеген отбасы мүшелерінің болуы – минус 20 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Отбасында міндетті әлеуметтік медициналық сақтандыруға қатысушылардың болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       міндетті әлеуметтік медициналық сақтандыру жүйесіне қатысушылардың болуы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       міндетті әлеуметтік медициналық сақтандыру жүйесіне қатысушылардың болмауы – минус 20 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Динамикалық байқауға жататын созылмалы ауруы бар адамның болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       динамикалық бақылауға жататын созылмалы ауруы бар адамның болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       динамикалық бақылауға жататын созылмалы ауруы бар адамның болуы – минус 80 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Диспансерлік есепте тұрған адамның болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диспансерлік есепте тұрған адамның болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диспансерлік есепте тұрған адамның болуы – минус 50 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Білім беру саласындағы қызметтермен қамтамасыз ету" көрсеткіші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Балалардың болуы/болмауы және оларды мектепке дейінгі мекемеге бекіту" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мектеп жасына дейінгі балалардың болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2747,70 +2751,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мектепке дейінгі мекемеге тіркелген балалардың болуы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мектепке дейінгі мекемеге тіркелмеген балалардың болуы – минус 50 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Орта білім беру ұйымына тіркелген балалардың болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мектеп жасындағы балалардың болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2821,90 +2825,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мектеп мекемесіне тіркелген балалардың болуы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мектеп мекемесіне тіркелмеген балалардың болуы – минус 100 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Тұрғын үй жағдайлары және инфрақұрылым" көрсеткіші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Отбасының (адамның) тұрғын үймен қамтамасыз етілуі" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үйдің болмауы – минус 200 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2987,126 +2991,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алты-он бір тұрғын үйдің болуы – 1000 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       он бір бірліктен астам тұрғын үйдің болуы – 2 000 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Коммерциялық жылжымайтын мүліктің болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммерциялық жылжымайтын мүліктің болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммерциялық жылжымайтын мүліктің болуы – 100 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Елді мекеннің мәртебесі" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       астана, республикалық маңызы бар қала санатына жататын елді мекенде тіркелу – 70 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3171,90 +3175,152 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық елді мекен санатына жататын елді мекенде тұрғылықты жері бойынша тіркелу – минус 70 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тіркелмеу – минус 100 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа орыс тілінде өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Ауыл шаруашылығы саласындағы қамтамасыз ету" көрсеткіші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Жеке қосалқы шаруашылықтың болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке қосалқы шаруашылықтың болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3301,144 +3367,206 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке қосалқы шаруашылықтың болуы 1 миллион теңгеден 2 миллион теңгеге дейін – 350 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке қосалқы шаруашылықтың болуы 2 миллион теңгеден астам – 600 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Жер учаскесінің болуы/болмауы" өлшемшарттары бойынша балдар былай бөлінді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер учаскесінің болмауы – 0 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер учаскесінің болуы – 150 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа орыс тілінде өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Отбасыларды әлеуметтік саламаттылығының деңгейлері (санатар) бойынша бөлу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. A, B, C, D, E әлеуметтік саламаттылық деңгейлерін (санаттарын) саралау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "А" жақсы деңгейіне 1 800 және одан жоғары балл жинаған отбасы (адамдар) жатады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3552,55 +3680,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>