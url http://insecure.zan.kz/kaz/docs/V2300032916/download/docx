--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5697e96" w14:textId="5697e96">
+    <w:p w14:paraId="b7ab01f" w14:textId="b7ab01f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1533,106 +1533,106 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттарды тапсырған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тізімдерде көрсетілген адамдар он сегіз жасқа толған Қазақстан Республикасының азаматтары болуға тиіс.</w:t>
+      4. Тізімдерде көрсетілген адамдар он сегіз жасқа толған Қазақстан Республикасының азаматтары болуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партияға шетелдіктердің, азаматтығы жоқ адамдардың мүшелігіне, сондай-ақ ұжымдық мүшелікке жол берілмейді.</w:t>
-[...35 lines deleted...]
-      Саяси партияға мүшелік ерікті, жеке және тұрақты болып табылады.</w:t>
+      Саяси партияға шетел азаматтарының, азаматтығы жоқ адамдардың мүше болуына, сондай-ақ ұжымдық мүшелiкке жол берiлмейдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының азаматы тек бір ғана саяси партияның мүшесі бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саяси партияға мүшелік ерікті, жеке және тіркелетін тәртіпте болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саяси партияға қабылдау жазбаша өтініш негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1642,89 +1642,231 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Президенті өз өкілеттіктерін жүзеге асырған кезеңде саяси партияда болмауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Конституциялық Сотының Төрағасы, Төрағасының орынбасары, судьялары, Қазақстан Республикасы Жоғарғы Сотының және өзге де соттардың Төрағасы мен судьялары, Қазақстан Республикасы Орталық сайлау комиссиясының, Қазақстан Республикасы Жоғары аудиторлық палатасының төрағалары мен мүшелері, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілі, арнаулы мемлекеттік, құқық қорғау органдарының қызметкерлері мен жұмыскерлері, әскери қызметшілер саяси партияларда болмауға, қандай да бір саяси партияға қолдау көрсетпеуге тиіс.</w:t>
+      Қазақстан Республикасы Вице-Президенті, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Жоғарғы Сотының және өзге де соттарының төрағалары мен судьялары, Қазақстан Республикасы Орталық сайлау комиссиясының, Қазақстан Республикасы Жоғары аудиторлық палатасының төрағалары мен мүшелері, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл, құқық қорғау және арнаулы мемлекеттік органдардың қызметкерлері мен жұмыскерлері, әскери қызметшілер саяси партияның мүшесі болуға, қандай да бір саяси партияны немесе қоғамдық-саяси қозғалысты қолдап не айыптап сөз сөйлеуге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген адамдар, құқық қорғау және арнаулы мемлекеттік органдардың қызметкерлері мен әскери қызметшілерді қоспағанда, тағайындалған, сайланған, қызметке қабылданған күннен бастап он күн ішінде саяси партиялардан шығуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 570</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тiзiмдердегі саяси партия құруға бастамашылық жасаған азаматтардың саны облыстардың, республикалық маңызы бар қалалардың және астананың үштен екiсін білдіретін кемiнде жеті жүз адам болуға тиiс.</w:t>
+      5. Саяси партия құруға бастамашылық жасайтын тізімдердегі азаматтардың саны астананың, облыстардың, республикалық маңызы бар қалалардың үштен екісінің өкілдері болып табылатын кемінде жеті жүз адамды құрауы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тiзiмдерде көрсетілген саяси партия құрамының жалпы саны бес мың партия мүшесінен кем болмауға тиіс, олар партияның барлық облыстардағы, республикалық маңызы бар қалалардағы және астанадағы әрқайсысында кемінде екі жүз партия мүшесi бар құрылымдық бөлімшелерінің (филиалдары мен өкiлдiктерінiң) атынан өкiлдiк етеді.</w:t>
+      Тiзiмдерде көрсетілген саяси партия құрамының жалпы саны бес мың партия мүшесінен кем болмауға тиіс, олар партияның астанадағы, барлық облыстардағы және республикалық маңызы бар қалалардағы кемінде екі жүз партия мүшесi бар құрылымдық бөлімшелерінің (филиалдары мен өкiлдiктерінiң) атынан өкiлдiк етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 570</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Тiзiмдердi тексеру тәртiбi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1957,54 +2099,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тізімдерде көрсетілген адамдарды осы Қағидалардың 4-тармағына сәйкестігі тұрғысынан тексеруді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Ұсынылған тiзiмдер осы Ережеге сәйкес келмеген жағдайда тiркеушi орган Қазақстан Республикасының заңнамалық кесiмдерiнде көзделген негiздер бойынша саяси партияны мемлекеттiк тiркеуден (қайта тiркеуден) бас тартады.</w:t>
+      11. Ұсынылған тiзiмдер осы Ережеге сәйкес келмеген жағдайда тiркеушi орган Қазақстан Республикасы заңдарының кесiмдерiнде көзделген негiздер бойынша саяси партияны мемлекеттiк тiркеуден (қайта тiркеуден) бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Әділет министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 570</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттiк тiркеуден (қайта тiркеуден) өткен саяси партия мүшелерінің саны осы Ережеде белгіленген талаптарға сәйкес келмеген жағдайда саяси партияның қызметi соттың шешімi бойынша заңнамада белгіленген мерзiмге тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2048,55 +2252,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>