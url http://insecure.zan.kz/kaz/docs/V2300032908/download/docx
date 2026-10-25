--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="33cf6c3" w14:textId="33cf6c3">
+    <w:p w14:paraId="c700db9" w14:textId="c700db9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1884,288 +1884,262 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган осы тармақтың бірінші бөлігіне сәйкес тергеп-тексеру материалдарын алған кезде өз құзыреті шегінде Қағидалардың 3-тармағына сәйкес мемлекеттік органдармен өзара іс-қимылды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Уәкілетті органның үшінші тараптың құзыретті органымен өзара іс-қимыл тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уәкілетті орган тергеп-тексеру материалдары бойынша түпкілікті ұстанымды, сауалнамаға жауаптарды, сондай-ақ үшінші тараптың құзыретті органы сұрау салған басқа да ақпаратты, оның ішінде құпия (таратылуы шектелген) ақпаратты қалыптастырады және үшінші тараптың құзыретті органының сұрау салуы тілінде үшінші тараптың құзыретті органына мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үшінші тараптың заңнамасында айқындалған талап болған жағдайда, тиісті цифрлық жүйеге жүктеу жолымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үшінші тарап заңнамасының цифрлық жүйені пайдалану туралы белгілі бір талаптары болмаған жағдайда Қазақстан Республикасының Сыртқы істер министрлігі арқылы дипломатиялық арналар бойынша береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...84 lines deleted...]
-      2) үшінші тарап заңнамасының ақпараттық жүйені пайдалану туралы белгілі бір талаптары болмаған жағдайда Қазақстан Республикасының Сыртқы істер министрлігі арқылы дипломатиялық арналар бойынша береді.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Уәкілетті органның үшінші тараптың құзыретті органы сұрау салған ақпаратты беруі, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше көзделмесе, бұл ақпарат Қазақстан Республикасының заңнамасына сәйкес мемлекеттік құпияларға немесе өзге де қорғалатын құпияға жатқызылған мәліметтерді қамтымаған жағдайда беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...15 lines deleted...]
-      12. Уәкілетті органның үшінші тараптың құзыретті органы сұрау салған ақпаратты беруі, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше көзделмесе, бұл ақпарат Қазақстан Республикасының заңнамасына сәйкес мемлекеттік құпияларға немесе өзге де қорғалатын құпияға жатқызылған мәліметтерді қамтымаған жағдайда беріледі.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Егер үшінші тараптың құзыретті органы сұрау салған мемлекеттік органдардан алынған ақпарат таратылуы шектелген қызметтік ақпаратқа жататын болса, мұндай ақпаратты уәкілетті орган үшінші тараптың құзыретті органына Қазақстан Республикасының заңнамасында белгіленген тәртіппен "Құпия" деген белгімен береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>