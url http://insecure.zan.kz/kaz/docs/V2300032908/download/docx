--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b27c3f5" w14:textId="b27c3f5">
+    <w:p w14:paraId="33cf6c3" w14:textId="33cf6c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үшінші тараптың Қазақстан Республикасынан шығатын тауарларға қатысты сауда шараларын және қауіпсіздік пайымдаулары бойынша шараларды қолдануы алдында тергеп-тексеру жүргізілген жағдайда, Қазақстан Республикасы мемлекеттік органдарының өзара іс-қимыл жасау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 2023 жылғы 22 маусымдағы № 240-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 27 маусымда № 32908 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 2023 жылғы 22 маусымдағы № 240-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 27 маусымда № 32908 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының 22-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Үшінші тараптың Қазақстан Республикасынан шығатын тауарларға қатысты сауда шараларын және қауіпсіздік пайымдаулары бойынша шараларды қолдануы алдында тергеп-тексеру жүргізілген жағдайда, Қазақстан Республикасы мемлекеттік органдарының өзара іс-қимыл жасау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Сауда және интеграция министрлігінің Сыртқы сауда қызметі департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасының Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -957,1205 +936,1236 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 240-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үшінші тараптың Қазақстан Республикасынан шығатын тауарларға қатысты сауда шараларын және қауіпсіздік пайымдаулары бойынша шараларды қолдануы алдында тергеп-тексеру жүргізілген жағдайда, Қазақстан Республикасы мемлекеттік органдарының өзара іс-қимыл жасау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Үшінші тараптың Қазақстан Республикасынан шығатын тауарларға қатысты сауда шараларын және қауіпсіздік пайымдаулары бойынша шараларды қолдануы алдында тергеп-тексеру жүргізілген жағдайда, Қазақстан Республикасы мемлекеттік органдарының өзара іс-қимыл жасау қағидалары (бұдан әрі – Қағидалар) "Сауда қызметін реттеу туралы" Қазақстан Республикасының Заңы 22-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және үшінші тараптың Қазақстан Республикасынан шығатын тауарларға қатысты сауда шараларын және қауіпсіздік пайымдаулары бойынша шараларды қолдануы алдында тергеп-тексеру жүргізілген жағдайда, Қазақстан Республикасы мемлекеттік органдарының өзара іс-қимыл жасау тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалардың мақсаттары үшін мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіпкерлік субъектілері – кәсіпкерлік қызметті жүзеге асыратын азаматтар, қандастар және мемлекеттік емес коммерциялық заңды тұлғалар (жеке кәсіпкерлік субъектілері), мемлекеттік кәсіпорындар (мемлекеттік кәсіпкерлік субъектілері);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кәсіпкерлік субъектілерінің бірлестіктері – кәсіпкерлік субъектілері өздерінің кәсіпкерлік қызметін үйлестіру, сондай-ақ кәсіпкерлік субъектілерінің ортақ мүдделерін білдіру және қорғау мақсатында құратын қауымдастықтар (одақтар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) квазимемлекеттік сектор субъектілері – мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде құрылтайшысы, қатысушысы немесе акционері мемлекет болып табылатын ұлттық басқарушы холдингтер, ұлттық компаниялар, сондай-ақ Қазақстан Республикасының заңнамалық актілеріне сәйкес олармен үлестес болып табылатын еншілес, тәуелді және өзге де заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қауіпсіздік пайымдаулары бойынша шара – Қазақстан Республикасынан шыққан импортқа қатысты үшінші тарап енгізетін және ұлттық қауіпсіздік мүдделерін қозғайтын шара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік органдар – Қазақстан Республикасының орталық атқарушы мемлекеттік органдары, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін Қазақстан Республикасының мемлекеттік органдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сауда шарасы – арнайы қорғау, демпингке қарсы, өтемақы шаралары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тергеп-тексеру – Қазақстан Республикасынан шығатын тауарларға қатысты сауда шараларын және қауіпсіздік пайымдаулары бойынша шараларды енгізу алдында тергеп-тексеру жүргізетін үшінші тараптың құзыретті органы жүзеге асыратын рәсім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тергеп-тексеру материалдары – тергеп-тексеру шеңберінде қабылданатын шешімдер туралы хабарламалар, өндірушінің немесе өндірушілердің өтініші, үшінші тараптың құзыретті органының сауалнамасы (сұрау салулары), тергеп-тексеру нәтижелері бойынша дайындалған баяндама және тергеп-тексерулер шеңберінде сұратылатын және (немесе) ұсынылатын басқа да ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сауда қызметiн реттеу саласындағы уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) – сауда қызметі саласында сауда саясатын қалыптастыратын және басшылықты, сондай-ақ салааралық үйлестiрудi жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) үшінші тараптың құзыретті органы – Қазақстан Республикасынан шыққан тауарларға қатысты сауда шаралары мен қауіпсіздік пайымдаулары бойынша шараларды енгізу алдында тергеп-тексеруді жүргізетін шет мемлекеттің, шет мемлекеттер одағының мемлекеттік органы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Үшінші тараптың Қазақстан Республикасынан шығатын тауарларға қатысты сауда шараларын және қауіпсіздік пайымдаулары бойынша шараларды қолдануы алдында тергеп-тексеру жүргізілген жағдайда, Қазақстан Республикасы мемлекеттік органдарының өзара іс-қимыл жасау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уәкілетті орган өз құзыреті шегінде Қазақстан Республикасынан шығатын тауарларға қатысты үшінші тараптың құзыретті органы жүргізетін тергеп-тексеру мәселелері бойынша мемлекеттік органдардың қызметін үйлестіруді жүзеге асырады, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органдарды үшінші тараптың құзыретті органдарының Қазақстан Республикасынан шығатын тауарларға қатысты тергеп-тексеруді жүргізуді бастағаны туралы тергеп-тексеруді жүргізудің басталғаны бойынша ақпаратты алған күннен бастап 3 (үш) жұмыс күні ішінде ресми хат алмасу арқылы хабардар етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) үшінші тараптың құзыретті органынан тергеп-тексеру материалдарын алған күннен бастап 3 (үш) жұмыс күні ішінде тергеп-тексеру материалдарын мемлекеттік органдарға жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдар, кәсіпкерлік субъектілері және олардың бірлестіктері, квазимемлекеттік сектор субъектілері ұсынған ақпаратын ескере отырып, сауда шараларын және қауіпсіздік пайымдаулары бойынша шараларды енгізудің Қазақстан Республикасы экономикасының (отандық өндіріс) жай-күйіне ықтимал әсеріне талдау жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мүдделі мемлекеттік органдармен бірлесіп, Қазақстан тарапының түпкілікті шоғырландырылған ұстанымын (түсініктемелерін, дәлелдерін) және үшінші тараптың құзыретті органдарының сауалнамасына жауаптарды қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының түпкілікті ұстанымын тұжырымдау үшін уәкілетті орган қалыптастырған шоғырландырылған ұстаным бойынша мемлекеттік органдардың қағидаттық келіспеушіліктері болған жағдайда тергеп-тексеру материалдарын Қазақстан Республикасының Сыртқы сауда саясаты және халықаралық экономикалық ұйымдарға қатысу мәселелері жөніндегі ведомствоаралық комиссиясының қарауына шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасы Үкіметінің 2004 жылғы 28 қазандағы № 1118 қаулысымен бекітілген Қазақстан Республикасының Сыртқы істер министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>71) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалатын дипломатиялық поштаны жинақтауды, ресімдеуді, жөнелтуді, жеткізуді, қабылдауды және сақтауды жоспарлау тәртібіне сәйкес Қазақстан Республикасының Сыртқы істер министрлігі арқылы үшінші тараптың құзыретті органына ресми ұсыныстарды, дәлелдерді, ұстанымдарды және (немесе) оның ішінде құпия сипаттағы сұрау салуларды жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тергеп-тексеру мәселелері бойынша мемлекеттік органдармен консультациялар мен кеңестер өткізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) үшінші тараптың құзыретті органы жүргізетін тексеру сапарында мемлекеттік органдар өкілдерінің қатысуын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) үшінші тараптың құзыретті органымен жүргізілетін тергеп-тексеру шеңберінде консультацияларға, кездесулерге, келіссөздерге және жария тыңдауларға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жүргізілетін тергеп-тексеру мәселелері бойынша Қазақстан Республикасының шет елдердегі мекемелерімен, шет мемлекеттердің өкілдерімен, шет мемлекеттер одақтарымен және халықаралық ұйымдармен өзара іс-қимылды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік органдар өз құзыреті шегінде уәкілетті органмен өзара іс-қимылды жүзеге асыру кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тергеп-тексеру жүргізу мәселелері бойынша уәкілетті органмен өзара іс-қимыл жасау мақсатында мемлекеттік орган басшысының орынбасарынан төмен емес деңгейдегі жауапты лауазымды тұлғаны айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті органнан келіп түскен тергеп-тексеру материалдарын қарайды, егер сұрау салуда өзге мерзім көрсетілмесе, оларды алған күннен бастап 5 (бес) жұмыс күні ішінде сұратылып отырған ақпаратты, қалыптастырылған ұстанымды, сауалнамаға жауаптарды, статистикалық деректерді және үшінші тараптың құзыретті органы жүргізетін тергеп-тексеру бойынша қазақстандық ұстанымды қалыптастыру және Қазақстан Республикасының (отандық өндірістің) экономика саласының жай-күйіне сауда шарасын және қауіпсіздік пайымдаулары бойынша шараны енгізудің ықтимал әсеріне талдау жүргізу үшін қажетті өзге де ақпаратты, оның ішінде құпия (таратылуы шектелген) ақпаратты ұсынуды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті органның сұрау салуы бойынша үшінші тараптың құзыретті органы жүргізетін тергеп-тексеру мәселелері бойынша тергеп-тексерулерге, тыңдауларға, консультацияларға, кеңестерге, тексеру сапарларына қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті аясында уәкілетті органның сұрау салуы бойынша үшінші тараптың құзыретті органы жүргізетін тергеп-тексеруге жататын мәселелер бойынша өзге де қызметтерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Егер, осы Қағидалардың 4-тармағының 2) тармақшасында көзделген сұрау салынатын ақпарат таратылуы шектелген қызметтік ақпаратқа жататын болса, мұндай ақпаратты Қазақстан Республикасы Үкіметінің 2022 жылғы 24 маусымдағы № 429 қаулысымен бекітілген Таратылуы шектелген қызметтік ақпаратқа мәліметтерді жатқызу және жұмыс істеу қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес басшының үшінші тараптың құзыретті органына ақпаратты толық немесе ішінара беруге келісімін қоса бере отырып, мемлекеттік органдар уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті орган қауіпсіздік пайымдаулары бойынша шараларды қолданар алдында тергеп-тексеру шеңберінде мемлекеттік органдардан, квазимемлекеттік сектор субъектілерінен, кәсіпкерлік субъектілерінен және олардың бірлестіктерінен қосымша ақпарат сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қазақстан Республикасының шет елдердегі мекемелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) үшінші тараптың құзыретті органдарынан алынған тергеп-тексеру материалдарын, жұмыс тәртібімен – алған күннен бастап 1 (бір) жұмыс күні ішінде, ресми тәртіппен – 3 (үш) жұмыс күні ішінде Қазақстан Республикасының Сыртқы істер министрлігіне және уәкілетті органға уақтылы жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) материалдарды уәкілетті органнан үшінші тараптың құзыретті органына уәкілетті орган көрсеткен мерзімде уақтылы беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасының Сыртқы істер министрлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) үшінші тараптың құзыретті органынан дипломатиялық арналар арқылы алынған тергеп-тексеру материалдарын алған күннен бастап 3 (үш) жұмыс күні ішінде уәкілетті органға жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті орган көрсеткен мерзімде уәкілетті органның тиісті ресми ұстанымын үшінші тараптың құзыретті органының атына дипломатиялық арналар арқылы жіберуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уәкілетті орган жеке кәсіпкерлік субъектілерінің, кәсіпкерлік субъектілері бірлестіктерінің, квазимемлекеттік сектор субъектілерінің мүдделерін қозғайтын тергеп-тексеру мәселелерін көрсетілген ұйымдарға сұрау салынған ақпаратты, оның ішінде құпия ақпаратты (оны үшінші тараптың құзыретті органына беруге келісім бере отырып) қарау және ұсыну үшін уәкілетті орган көрсеткен мерзімде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке кәсіпкерлік субъектілерінің, кәсіпкерлік субъектілері бірлестіктерінің, квазимемлекеттік сектор субъектілерінің мүдделерін қозғайтын тергеп-тексеру мәселелері бойынша уәкілетті органның өзара іс-қимылы уәкілетті орган мен мүдделі ұйымдардың ресми хат алмасуы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Үшінші тараптың құзыретті органынан тергеп-тексеру материалдары Қазақстан Республикасының Үкіметіне келіп түскен жағдайда, Қазақстан Республикасы Үкіметінің Аппараты Қазақстан Республикасы Үкіметінің 2023 жылғы 6 қаңтардағы № 10 қаулысымен бекітілген Қазақстан Республикасы Үкіметі Регламентінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>162-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалатын Үкімет Аппаратында кіріс және шығыс хат-хабармен жұмысты ұйымдастыру тәртібіне сәйкес көрсетілген материалдарды уәкілетті органға және мемлекеттік органдарға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган осы тармақтың бірінші бөлігіне сәйкес тергеп-тексеру материалдарын алған кезде өз құзыреті шегінде Қағидалардың 3-тармағына сәйкес мемлекеттік органдармен өзара іс-қимылды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Уәкілетті органның үшінші тараптың құзыретті органымен өзара іс-қимыл тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уәкілетті орган тергеп-тексеру материалдары бойынша түпкілікті ұстанымды, сауалнамаға жауаптарды, сондай-ақ үшінші тараптың құзыретті органы сұрау салған басқа да ақпаратты, оның ішінде құпия (таратылуы шектелген) ақпаратты қалыптастырады және үшінші тараптың құзыретті органының сұрау салуы тілінде үшінші тараптың құзыретті органына мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) үшінші тараптың заңнамасында айқындалған талап болған жағдайда, тиісті ақпараттық жүйеге жүктеу жолымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) үшінші тарап заңнамасының ақпараттық жүйені пайдалану туралы белгілі бір талаптары болмаған жағдайда Қазақстан Республикасының Сыртқы істер министрлігі арқылы дипломатиялық арналар бойынша береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Уәкілетті органның үшінші тараптың құзыретті органы сұрау салған ақпаратты беруі, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше көзделмесе, бұл ақпарат Қазақстан Республикасының заңнамасына сәйкес мемлекеттік құпияларға немесе өзге де қорғалатын құпияға жатқызылған мәліметтерді қамтымаған жағдайда беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Егер үшінші тараптың құзыретті органы сұрау салған мемлекеттік органдардан алынған ақпарат таратылуы шектелген қызметтік ақпаратқа жататын болса, мұндай ақпаратты уәкілетті орган үшінші тараптың құзыретті органына Қазақстан Республикасының заңнамасында белгіленген тәртіппен "Құпия" деген белгімен береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2481,31 +2491,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>