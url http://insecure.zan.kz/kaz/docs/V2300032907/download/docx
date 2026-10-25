--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45f855d" w14:textId="45f855d">
+    <w:p w14:paraId="5c1ae71" w14:textId="5c1ae71">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -581,50 +581,88 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке сот орындаушысының қызметіне ақы төлеу мөлшерлері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Мөлшерлерге өзгеріс енгізілді - ҚР Әділет министрінің 01.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 869</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атқарушылық іс жүргізу шеңберінде істің санатына байланысты төленетін жеке сот орындаушысының қызметіне ақы төлеу сомасы мынадай мөлшерде белгіленеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -837,51 +875,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       талап қоюды қамтамасыз ету, мүлікті тыйым салудан босату және өзге атқарушылық құжаттар бойынша – жеке тұлғалардан 10 АЕК, заңды тұлғалардан 20 АЕК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      баламен қарым-қатынас жасау тәртібі туралы – жеке тұлғалардан ай сайын 20 АЕК мөлшерінде;</w:t>
+      баламен қарым-қатынас жасау тәртібі туралы – жеке тұлғалардан ай сайын 10 АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мерзімді төлемдерді өндіріп алу туралы атқарушылық құжаттар үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
@@ -956,231 +994,159 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өндіріп алу сомасы - атқарушылық құжатта көрсетілген ақшалай талаптың не өндіріп алушы мәжбүрлеп орындатуға ұсынған ақшалай талаптың бір бөлігінің мөлшері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Егер мүліктік сипаттағы атқарушылық құжат ішінара орындалса, онда жеке сот орындаушысына оның қызмет ақысының өндіріп алынған сомаға немесе мүлік құнына пропорционалды бір бөлігі ғана төленеді.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Егер мүліктік сипаттағы атқарушылық құжат ішінара орындалса, онда жеке сот орындаушысына оның қызмет ақысының өндіріп алынған сомаға немесе мүлік құнына пропорционалды бір бөлігі ғана төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
-[...15 lines deleted...]
-      Баламен қарым-қатынас жасау тәртібі туралы атқарушылық құжаттар бойынша жеке сот орындаушысының қызметіне ақы төлеу өндіріп алушы мен борышкерге тең үлестермен жүктеледі.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сот орындаушысының қызметіне ақы төлеу сомасын қамтамасыз ету шараларын қолдану туралы өтініш жасаған тараптан өндіріп алынады. Талап қоюды қамтамасыз етудің күшін жою туралы атқарушылық құжат бойынша жеке сот орындаушысының қызметіне ақы төлеу қамтамасыз ету шараларын қолдану туралы өтінішті мәлімдеген және талап қоюдан бас тартылған тұлғадан өндіріп алынады. Талап қанағаттандырылған жағдайда жеке сот орындаушысының талап қоюды қамтамасыз етудің күшін жою туралы атқарушылық құжат бойынша қызметіне ақы төлеу өзіне қатысты қамтамасыз ету шаралары қабылданған тұлғадан өндіріп алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
-[...15 lines deleted...]
-      Жеке сот орындаушысының қызметіне ақы төлеу сомасын қамтамасыз ету шараларын қолдану туралы өтініш жасаған тараптан өндіріп алынады. Талап қоюды қамтамасыз етудің күшін жою туралы атқарушылық құжат бойынша жеке сот орындаушысының қызметіне ақы төлеу қамтамасыз ету шараларын қолдану туралы өтінішті мәлімдеген және талап қоюдан бас тартылған тұлғадан өндіріп алынады. Талап қанағаттандырылған жағдайда жеке сот орындаушысының талап қоюды қамтамасыз етудің күшін жою туралы атқарушылық құжат бойынша қызметіне ақы төлеу өзіне қатысты қамтамасыз ету шаралары қабылданған тұлғадан өндіріп алынады.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЕК – "Республикалық бюджет туралы" Қазақстан Республикасының Заңымен жыл сайын белгіленетін айлық есептік көрсеткіш.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
-[...80 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>